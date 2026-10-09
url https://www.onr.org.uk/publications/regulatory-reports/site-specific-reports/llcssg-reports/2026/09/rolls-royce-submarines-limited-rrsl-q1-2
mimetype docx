--- v0 (2026-09-19)
+++ v1 (2026-10-09)
@@ -96,51 +96,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="7FB1E404" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00837918">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>site report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4EA414" w14:textId="6B2A1155" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00FD1D21" w:rsidP="001E03E1">
+          <w:p w14:paraId="7C4EA414" w14:textId="6B2A1155" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="008E107B" w:rsidP="001E03E1">
             <w:pPr>
               <w:pStyle w:val="CoverTitle"/>
               <w:rPr>
                 <w:szCs w:val="90"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style7"/>
                 </w:rPr>
                 <w:alias w:val="Dutyholder"/>
                 <w:tag w:val="Dutyholder"/>
                 <w:id w:val="1703974128"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B3A1D902102244A1AD0EC188A034F599"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Style7"/>
                 </w:rPr>
@@ -376,51 +376,51 @@
       <w:r w:rsidR="00D04326" w:rsidRPr="003C4909">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ite </w:t>
       </w:r>
       <w:r w:rsidR="00837918">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00D04326" w:rsidRPr="003C4909">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>eport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297D790E" w14:textId="0B03E5BC" w:rsidR="00004C16" w:rsidRDefault="00FD1D21" w:rsidP="00004C16">
+    <w:p w14:paraId="297D790E" w14:textId="0B03E5BC" w:rsidR="00004C16" w:rsidRDefault="008E107B" w:rsidP="00004C16">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
           <w:alias w:val="Dutyholder"/>
           <w:tag w:val=""/>
           <w:id w:val="107092610"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="21A28D0454AB401D8B9E0913EB105627"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
             <w:sz w:val="48"/>
           </w:rPr>
@@ -1714,81 +1714,50 @@
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00745534" w:rsidRPr="00690387">
         <w:t>egulations made under HSWA74, for example</w:t>
       </w:r>
       <w:r w:rsidR="00DB627C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00745534" w:rsidRPr="00690387">
         <w:t xml:space="preserve"> the Ionising Radiations Regulations 2017 (IRR17) and the Management of Health and Safety at Work Regulations 1999 (MHSWR99).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CEA9D1E" w14:textId="77777777" w:rsidR="00745534" w:rsidRPr="00BA4851" w:rsidRDefault="00745534" w:rsidP="00745534">
       <w:r w:rsidRPr="00BA4851">
         <w:t>The inspections entail monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4851">
         <w:t xml:space="preserve"> licensee’s actions on the site in relation to incidents, operations, maintenance, projects, modifications, safety case changes and any other matters that may affect safety. The licensee is required to make and implement adequate arrangements under the conditions attached to the licence in order to ensure legal compliance. Inspections seek to judge both the adequacy of these arrangements and their implementation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FBCF63" w14:textId="58599708" w:rsidR="00745534" w:rsidRDefault="00745534" w:rsidP="00745534">
-[...29 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5D7D6885" w14:textId="661C78CF" w:rsidR="008F7952" w:rsidRDefault="00745534" w:rsidP="00745534">
       <w:r w:rsidRPr="00690387">
         <w:t xml:space="preserve">Members of the public who would like further information on </w:t>
       </w:r>
       <w:r w:rsidR="008728C5">
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidR="008728C5" w:rsidRPr="00690387">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690387">
         <w:t xml:space="preserve">inspection activities during the reporting period can view site </w:t>
       </w:r>
       <w:r w:rsidR="00344675">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00CA4547">
         <w:t>nspection</w:t>
       </w:r>
       <w:r w:rsidR="00CA4547" w:rsidRPr="00690387">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00344675">
         <w:t>r</w:t>
       </w:r>
@@ -1818,85 +1787,85 @@
       <w:r w:rsidR="00344675">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654EAF6C" w14:textId="7FE06BC5" w:rsidR="00745534" w:rsidRPr="00690387" w:rsidRDefault="00745534" w:rsidP="00745534">
       <w:r w:rsidRPr="00690387">
         <w:t xml:space="preserve">Should you have any queries regarding our inspection activities, please email </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00344675" w:rsidRPr="002A3A99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact@onr.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00690387">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6D946D" w14:textId="59EBE05D" w:rsidR="00745534" w:rsidRPr="002D1551" w:rsidRDefault="00745534" w:rsidP="0016079B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002D1551">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:r w:rsidR="00A67D75">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1551">
         <w:t>ork</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026E861C" w14:textId="44BB4C94" w:rsidR="000C4E83" w:rsidRDefault="000C4E83" w:rsidP="000C4E83">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In addition to our inspections listed in Section 1.1, we had other regulatory engagements with RRSL covering a wide range of topics, including </w:t>
       </w:r>
       <w:r w:rsidRPr="006162AB">
         <w:t>conventional (non-nuclear) health and safety</w:t>
       </w:r>
       <w:r>
         <w:t>, radiation protection</w:t>
       </w:r>
       <w:r w:rsidR="004A2074">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> plus the annual review of safety and environment (AROSE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651BA208" w14:textId="4CA71F93" w:rsidR="000C4E83" w:rsidRDefault="000C4E83" w:rsidP="000C4E83">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>RRSL is expanding its business in support of the next generation of nuclear submarines and the AUKUS agreement. As part of this</w:t>
       </w:r>
       <w:r w:rsidR="00717B66">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> RRSL will be expanding one of the two licensed sites at Raynesway to accommodate additional manufacturing capability. We are therefore </w:t>
       </w:r>
       <w:r w:rsidR="004A2074">
         <w:t xml:space="preserve">continuing to </w:t>
       </w:r>
       <w:r>
         <w:t>engag</w:t>
       </w:r>
       <w:r w:rsidR="004A2074">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with RRSL as part of a future permission related to the revision of the site licence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70240025" w14:textId="268B8E4D" w:rsidR="000C4E83" w:rsidRDefault="000C4E83" w:rsidP="000C4E83">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
@@ -2049,85 +2018,85 @@
       <w:r w:rsidRPr="006C126A">
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="00A33E05">
         <w:t>May 2026</w:t>
       </w:r>
       <w:r w:rsidR="00FD094A" w:rsidRPr="006C126A">
         <w:t xml:space="preserve"> RRSL reported to us that a </w:t>
       </w:r>
       <w:r w:rsidR="00704637">
         <w:t xml:space="preserve">pressure switch, designated as safety equipment, </w:t>
       </w:r>
       <w:r w:rsidR="00FD094A" w:rsidRPr="006C126A">
         <w:t xml:space="preserve">had </w:t>
       </w:r>
       <w:r w:rsidR="006A10F1">
         <w:t>failed its functional proof test. Although it subsequently operated, RRSL conf</w:t>
       </w:r>
       <w:r w:rsidR="00494CA1">
         <w:t>irmed that production work was stopped in this area, and that further investigation</w:t>
       </w:r>
       <w:r w:rsidR="00577C19">
         <w:t xml:space="preserve"> has commenced on this switch and similar switches to understand the </w:t>
       </w:r>
       <w:r w:rsidR="00890B59">
-        <w:lastRenderedPageBreak/>
         <w:t>cause of failure. W</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D7A" w:rsidRPr="006C126A">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="002367A5" w:rsidRPr="006C126A">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00CE0D7A" w:rsidRPr="006C126A">
         <w:t>monitoring</w:t>
       </w:r>
       <w:r w:rsidR="00CC6955" w:rsidRPr="006C126A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE0D7A" w:rsidRPr="006C126A">
         <w:t>the findings of these investigations</w:t>
       </w:r>
       <w:r w:rsidR="002367A5" w:rsidRPr="006C126A">
         <w:t xml:space="preserve"> to ensure</w:t>
       </w:r>
       <w:r w:rsidR="003A38BF" w:rsidRPr="006C126A">
         <w:t xml:space="preserve"> that the root causes are understood and acted upon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2297234F" w14:textId="10FF3E34" w:rsidR="00745534" w:rsidRPr="002D1551" w:rsidRDefault="00745534" w:rsidP="000A58A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc95889185"/>
       <w:bookmarkStart w:id="9" w:name="_Toc180135451"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Regulatory </w:t>
       </w:r>
       <w:r w:rsidR="00A67D75">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ctivity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="1B3264EB" w14:textId="57EA9388" w:rsidR="00745534" w:rsidRPr="00690387" w:rsidRDefault="000952FA" w:rsidP="000A58A7">
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidRPr="00690387">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00745534" w:rsidRPr="00690387">
         <w:t xml:space="preserve">may issue formal documents to ensure compliance with regulatory requirements. Under nuclear site licence conditions, </w:t>
       </w:r>
       <w:r w:rsidR="002C0799">
         <w:t>we</w:t>
       </w:r>
       <w:r w:rsidR="002C0799" w:rsidRPr="00690387">
@@ -2507,70 +2476,70 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7773BF70" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRDefault="00FD1D21" w:rsidP="007D199A">
+    <w:p w14:paraId="023DE787" w14:textId="77777777" w:rsidR="008E107B" w:rsidRDefault="008E107B" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E841FFA" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRDefault="00FD1D21"/>
+    <w:p w14:paraId="1BE7E6DC" w14:textId="77777777" w:rsidR="008E107B" w:rsidRDefault="008E107B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25629247" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRDefault="00FD1D21" w:rsidP="007D199A">
+    <w:p w14:paraId="7AA63ED6" w14:textId="77777777" w:rsidR="008E107B" w:rsidRDefault="008E107B" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519266D0" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRDefault="00FD1D21"/>
+    <w:p w14:paraId="56C59F96" w14:textId="77777777" w:rsidR="008E107B" w:rsidRDefault="008E107B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2696,96 +2665,96 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="246B065C" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRPr="005E0344" w:rsidRDefault="00FD1D21" w:rsidP="005E0344">
+    <w:p w14:paraId="740556B0" w14:textId="77777777" w:rsidR="008E107B" w:rsidRPr="005E0344" w:rsidRDefault="008E107B" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78332525" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRPr="005E0344" w:rsidRDefault="00FD1D21" w:rsidP="0090581D">
+    <w:p w14:paraId="00F0180B" w14:textId="77777777" w:rsidR="008E107B" w:rsidRPr="005E0344" w:rsidRDefault="008E107B" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D24FA52" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRDefault="00FD1D21"/>
+    <w:p w14:paraId="15D70436" w14:textId="77777777" w:rsidR="008E107B" w:rsidRDefault="008E107B"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23F8E8D1" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRDefault="00FD1D21">
+    <w:p w14:paraId="6B2F6EBB" w14:textId="77777777" w:rsidR="008E107B" w:rsidRDefault="008E107B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F085CB0" w14:textId="77777777" w:rsidR="00FD1D21" w:rsidRDefault="00FD1D21"/>
+    <w:p w14:paraId="15B7E343" w14:textId="77777777" w:rsidR="008E107B" w:rsidRDefault="008E107B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F9A27F9" w14:textId="538DD791" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="00FD1D21" w:rsidP="009E0E52">
+  <w:p w14:paraId="5F9A27F9" w14:textId="538DD791" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="008E107B" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style4"/>
         </w:rPr>
         <w:alias w:val="Dutyholder"/>
         <w:tag w:val=""/>
         <w:id w:val="-635331542"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E9A819E7BAFE4185BEB4FF0E596E2FF9"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
@@ -2887,51 +2856,51 @@
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63DA1CEA" w14:textId="77777777" w:rsidR="00625A39" w:rsidRDefault="00625A39" w:rsidP="0016079B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47FFC75F" w14:textId="5481C3F6" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="00FD1D21" w:rsidP="009E0E52">
+  <w:p w14:paraId="47FFC75F" w14:textId="5481C3F6" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="008E107B" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style4"/>
         </w:rPr>
         <w:alias w:val="Dutyholder"/>
         <w:tag w:val=""/>
         <w:id w:val="297576496"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E9A819E7BAFE4185BEB4FF0E596E2FF9"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
@@ -4778,53 +4747,53 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1912344550">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1054550158">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1946691219">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1522209820">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="825172123">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1849905066">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
-  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
     <w:rsid w:val="00002389"/>
@@ -4859,51 +4828,50 @@
     <w:rsid w:val="000C2DDC"/>
     <w:rsid w:val="000C4E83"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000E4D5E"/>
     <w:rsid w:val="000E7936"/>
     <w:rsid w:val="000F048F"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F2ED4"/>
     <w:rsid w:val="000F5383"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00122763"/>
     <w:rsid w:val="00122FCC"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="00126752"/>
     <w:rsid w:val="00130B30"/>
     <w:rsid w:val="00140E1C"/>
     <w:rsid w:val="00146527"/>
     <w:rsid w:val="00147AE4"/>
     <w:rsid w:val="001571E5"/>
     <w:rsid w:val="0016079B"/>
     <w:rsid w:val="00177666"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="001975D9"/>
-    <w:rsid w:val="001A2B4B"/>
     <w:rsid w:val="001C1C8D"/>
     <w:rsid w:val="001C4D63"/>
     <w:rsid w:val="001D096F"/>
     <w:rsid w:val="001D0DE0"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
     <w:rsid w:val="001E0875"/>
     <w:rsid w:val="001F059F"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
     <w:rsid w:val="00202842"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214D43"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00234342"/>
     <w:rsid w:val="00235EE3"/>
     <w:rsid w:val="002367A5"/>
     <w:rsid w:val="0024040D"/>
     <w:rsid w:val="00244C8E"/>
     <w:rsid w:val="00251CD7"/>
     <w:rsid w:val="00255FA3"/>
@@ -5123,85 +5091,87 @@
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882AA4"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
     <w:rsid w:val="00890B59"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
     <w:rsid w:val="008970E4"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A4329"/>
     <w:rsid w:val="008A578E"/>
     <w:rsid w:val="008A6327"/>
     <w:rsid w:val="008B1519"/>
     <w:rsid w:val="008B2309"/>
     <w:rsid w:val="008B70F5"/>
     <w:rsid w:val="008B79FD"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C7094"/>
     <w:rsid w:val="008D164F"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D49A5"/>
     <w:rsid w:val="008D6C81"/>
+    <w:rsid w:val="008E107B"/>
     <w:rsid w:val="008E6CF0"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F7051"/>
     <w:rsid w:val="008F7952"/>
     <w:rsid w:val="009033A9"/>
     <w:rsid w:val="0090581D"/>
     <w:rsid w:val="0091439C"/>
     <w:rsid w:val="0092055F"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
     <w:rsid w:val="00922522"/>
     <w:rsid w:val="0093070D"/>
     <w:rsid w:val="00931394"/>
     <w:rsid w:val="009349A9"/>
     <w:rsid w:val="00936C52"/>
     <w:rsid w:val="00941401"/>
     <w:rsid w:val="00953DD1"/>
     <w:rsid w:val="0095489B"/>
     <w:rsid w:val="00961730"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
     <w:rsid w:val="00972F49"/>
     <w:rsid w:val="009751A9"/>
     <w:rsid w:val="00980F9C"/>
     <w:rsid w:val="0098632B"/>
     <w:rsid w:val="00997BFB"/>
     <w:rsid w:val="009A5071"/>
     <w:rsid w:val="009A694D"/>
     <w:rsid w:val="009A7348"/>
     <w:rsid w:val="009B16B9"/>
     <w:rsid w:val="009B462C"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
+    <w:rsid w:val="009E45CE"/>
     <w:rsid w:val="009E6803"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
     <w:rsid w:val="00A12866"/>
     <w:rsid w:val="00A14B5A"/>
     <w:rsid w:val="00A33E05"/>
     <w:rsid w:val="00A3567F"/>
     <w:rsid w:val="00A37698"/>
     <w:rsid w:val="00A41ED3"/>
     <w:rsid w:val="00A56421"/>
     <w:rsid w:val="00A629CA"/>
     <w:rsid w:val="00A63868"/>
     <w:rsid w:val="00A67D75"/>
     <w:rsid w:val="00A7307E"/>
     <w:rsid w:val="00A754E0"/>
     <w:rsid w:val="00A77DBF"/>
     <w:rsid w:val="00A81D82"/>
     <w:rsid w:val="00A8491D"/>
     <w:rsid w:val="00A9118F"/>
     <w:rsid w:val="00A93E33"/>
     <w:rsid w:val="00AA6E29"/>
     <w:rsid w:val="00AB5413"/>
     <w:rsid w:val="00AB6970"/>
     <w:rsid w:val="00AC1939"/>
@@ -5264,50 +5234,51 @@
     <w:rsid w:val="00C64AE9"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C718FE"/>
     <w:rsid w:val="00C72636"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
     <w:rsid w:val="00C90062"/>
     <w:rsid w:val="00C91453"/>
     <w:rsid w:val="00C91831"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00CA1B18"/>
     <w:rsid w:val="00CA4547"/>
     <w:rsid w:val="00CC3FCD"/>
     <w:rsid w:val="00CC6955"/>
     <w:rsid w:val="00CD3A3B"/>
     <w:rsid w:val="00CD5401"/>
     <w:rsid w:val="00CD75FF"/>
     <w:rsid w:val="00CE0D7A"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
+    <w:rsid w:val="00D02920"/>
     <w:rsid w:val="00D02BF6"/>
     <w:rsid w:val="00D03819"/>
     <w:rsid w:val="00D04326"/>
     <w:rsid w:val="00D0777B"/>
     <w:rsid w:val="00D13147"/>
     <w:rsid w:val="00D201BE"/>
     <w:rsid w:val="00D40B1E"/>
     <w:rsid w:val="00D463FF"/>
     <w:rsid w:val="00D55FB3"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D71687"/>
     <w:rsid w:val="00D74813"/>
     <w:rsid w:val="00DA30BC"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB00E2"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DB627C"/>
     <w:rsid w:val="00DC2C34"/>
     <w:rsid w:val="00DD4607"/>
     <w:rsid w:val="00DE2C87"/>
     <w:rsid w:val="00DE459A"/>
     <w:rsid w:val="00DF0078"/>
     <w:rsid w:val="00DF27DA"/>
     <w:rsid w:val="00DF4DBE"/>
@@ -5333,54 +5304,52 @@
     <w:rsid w:val="00ED4D4E"/>
     <w:rsid w:val="00EE0C77"/>
     <w:rsid w:val="00EE4E54"/>
     <w:rsid w:val="00EF4334"/>
     <w:rsid w:val="00EF709C"/>
     <w:rsid w:val="00F120FB"/>
     <w:rsid w:val="00F27BF7"/>
     <w:rsid w:val="00F3584D"/>
     <w:rsid w:val="00F436BB"/>
     <w:rsid w:val="00F47145"/>
     <w:rsid w:val="00F545BF"/>
     <w:rsid w:val="00F71B56"/>
     <w:rsid w:val="00F77D1D"/>
     <w:rsid w:val="00F832C8"/>
     <w:rsid w:val="00F873B3"/>
     <w:rsid w:val="00FA2F2F"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA755A"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5FE1"/>
     <w:rsid w:val="00FC0E8D"/>
     <w:rsid w:val="00FC46EF"/>
     <w:rsid w:val="00FD094A"/>
-    <w:rsid w:val="00FD1D21"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
-    <w:rsid w:val="00FE3FBD"/>
     <w:rsid w:val="00FF3CCB"/>
     <w:rsid w:val="00FF57B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -7856,98 +7825,98 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
     <w:rsid w:val="00063729"/>
     <w:rsid w:val="000A75DB"/>
-    <w:rsid w:val="001418B1"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="001A787E"/>
     <w:rsid w:val="001C3095"/>
     <w:rsid w:val="001E0875"/>
     <w:rsid w:val="002550FD"/>
     <w:rsid w:val="00276BC4"/>
     <w:rsid w:val="002876CA"/>
     <w:rsid w:val="002E6EDF"/>
     <w:rsid w:val="003154D8"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="004B48B4"/>
     <w:rsid w:val="004F13DE"/>
     <w:rsid w:val="00540D62"/>
     <w:rsid w:val="005B0E31"/>
     <w:rsid w:val="00611F13"/>
     <w:rsid w:val="00626CD0"/>
     <w:rsid w:val="00636308"/>
     <w:rsid w:val="00696F0B"/>
     <w:rsid w:val="006B5054"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00766CDC"/>
     <w:rsid w:val="007B1F94"/>
     <w:rsid w:val="007D6F41"/>
     <w:rsid w:val="00835E07"/>
     <w:rsid w:val="00987C2D"/>
     <w:rsid w:val="00A77DBF"/>
     <w:rsid w:val="00AB5413"/>
     <w:rsid w:val="00B1191E"/>
+    <w:rsid w:val="00B81FA7"/>
     <w:rsid w:val="00BA062A"/>
     <w:rsid w:val="00BA6FDF"/>
     <w:rsid w:val="00C375B6"/>
     <w:rsid w:val="00C41BCC"/>
     <w:rsid w:val="00C561EC"/>
     <w:rsid w:val="00C72636"/>
+    <w:rsid w:val="00D02920"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00DF0078"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E3233F"/>
     <w:rsid w:val="00E646E1"/>
     <w:rsid w:val="00E852EE"/>
     <w:rsid w:val="00ED0AAC"/>
     <w:rsid w:val="00F27BF7"/>
     <w:rsid w:val="00F80C35"/>
     <w:rsid w:val="00F93872"/>
     <w:rsid w:val="00FD3F3C"/>
-    <w:rsid w:val="00FE3FBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8729,76 +8698,76 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9464402-40CC-48E2-862E-42899F1CAEAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1210</Words>
-  <Characters>6901</Characters>
+  <Words>1186</Words>
+  <Characters>6766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nuclear Fuel Production Plant (NFPP), Raynesway and Neptune Reactor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Rolls-Royce Submarines Limited (RRSL)</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8095</CharactersWithSpaces>
+  <CharactersWithSpaces>7937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nuclear Fuel Production Plant (NFPP), Raynesway and Neptune Reactor</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>1</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>