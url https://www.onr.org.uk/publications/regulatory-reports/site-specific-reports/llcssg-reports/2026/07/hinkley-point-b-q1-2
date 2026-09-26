--- v0 (2026-07-22)
+++ v1 (2026-09-26)
@@ -103,51 +103,51 @@
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00837918">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>site report</w:t>
             </w:r>
             <w:r w:rsidR="00845BB0">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4EA414" w14:textId="020EED27" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00744781" w:rsidP="001E03E1">
+          <w:p w14:paraId="7C4EA414" w14:textId="020EED27" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="005304A0" w:rsidP="001E03E1">
             <w:pPr>
               <w:pStyle w:val="CoverTitle"/>
               <w:rPr>
                 <w:szCs w:val="90"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style7"/>
                 </w:rPr>
                 <w:alias w:val="Dutyholder"/>
                 <w:tag w:val="Dutyholder"/>
                 <w:id w:val="1703974128"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B3A1D902102244A1AD0EC188A034F599"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Style7"/>
                 </w:rPr>
@@ -363,51 +363,51 @@
       <w:r w:rsidR="00D04326" w:rsidRPr="003C4909">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ite </w:t>
       </w:r>
       <w:r w:rsidR="00837918">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00D04326" w:rsidRPr="003C4909">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>eport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297D790E" w14:textId="2F1D67DA" w:rsidR="00004C16" w:rsidRDefault="00744781" w:rsidP="00004C16">
+    <w:p w14:paraId="297D790E" w14:textId="2F1D67DA" w:rsidR="00004C16" w:rsidRDefault="005304A0" w:rsidP="00004C16">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
           <w:alias w:val="Dutyholder"/>
           <w:tag w:val=""/>
           <w:id w:val="107092610"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="21A28D0454AB401D8B9E0913EB105627"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
             <w:sz w:val="48"/>
           </w:rPr>
@@ -450,51 +450,51 @@
           <w:tag w:val=""/>
           <w:id w:val="1635287648"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DAC6149FE6A74335990CEA540F130DE8"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:sz w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="009551C9">
             <w:rPr>
               <w:rStyle w:val="Style3"/>
             </w:rPr>
             <w:t>Hinkley Point B</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2A318818" w14:textId="637ACE9F" w:rsidR="00D04326" w:rsidRPr="007A7E3A" w:rsidRDefault="00D04326" w:rsidP="00004C16">
+    <w:p w14:paraId="2A318818" w14:textId="411C19F3" w:rsidR="00D04326" w:rsidRPr="007A7E3A" w:rsidRDefault="00D04326" w:rsidP="00004C16">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016079B">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Report for period</w:t>
       </w:r>
       <w:r w:rsidR="007A7E3A">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007A7E3A" w:rsidRPr="007A7E3A">
@@ -539,57 +539,65 @@
       </w:r>
       <w:r w:rsidR="009551C9" w:rsidRPr="00F274C5">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="009C4469">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="009551C9" w:rsidRPr="00F274C5">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00784EC2">
+      <w:r w:rsidR="0076435E">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">December </w:t>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00784EC2">
+        <w:rPr>
+          <w:rStyle w:val="Style2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009551C9" w:rsidRPr="00F274C5">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D67C0E">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A25C0F" w14:textId="39EC7DBA" w:rsidR="00004C16" w:rsidRDefault="00004C16" w:rsidP="00004C16">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -3022,70 +3030,70 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A90CBC8" w14:textId="77777777" w:rsidR="00744781" w:rsidRDefault="00744781" w:rsidP="007D199A">
+    <w:p w14:paraId="598A0354" w14:textId="77777777" w:rsidR="005304A0" w:rsidRDefault="005304A0" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE6929F" w14:textId="77777777" w:rsidR="00744781" w:rsidRDefault="00744781"/>
+    <w:p w14:paraId="1EAEA51B" w14:textId="77777777" w:rsidR="005304A0" w:rsidRDefault="005304A0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A28C0F4" w14:textId="77777777" w:rsidR="00744781" w:rsidRDefault="00744781" w:rsidP="007D199A">
+    <w:p w14:paraId="0DE238EB" w14:textId="77777777" w:rsidR="005304A0" w:rsidRDefault="005304A0" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587EFE1F" w14:textId="77777777" w:rsidR="00744781" w:rsidRDefault="00744781"/>
+    <w:p w14:paraId="3AAE58E0" w14:textId="77777777" w:rsidR="005304A0" w:rsidRDefault="005304A0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3212,132 +3220,132 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61CEF331" w14:textId="77777777" w:rsidR="00744781" w:rsidRPr="005E0344" w:rsidRDefault="00744781" w:rsidP="005E0344">
+    <w:p w14:paraId="2E31A5BB" w14:textId="77777777" w:rsidR="005304A0" w:rsidRPr="005E0344" w:rsidRDefault="005304A0" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="525D207B" w14:textId="77777777" w:rsidR="00744781" w:rsidRPr="005E0344" w:rsidRDefault="00744781" w:rsidP="0090581D">
+    <w:p w14:paraId="0D039A7B" w14:textId="77777777" w:rsidR="005304A0" w:rsidRPr="005E0344" w:rsidRDefault="005304A0" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B4025F" w14:textId="77777777" w:rsidR="00744781" w:rsidRDefault="00744781"/>
+    <w:p w14:paraId="5E4A1E46" w14:textId="77777777" w:rsidR="005304A0" w:rsidRDefault="005304A0"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D9FC05D" w14:textId="77777777" w:rsidR="00744781" w:rsidRDefault="00744781">
+    <w:p w14:paraId="0D997D4F" w14:textId="77777777" w:rsidR="005304A0" w:rsidRDefault="005304A0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04A38C2D" w14:textId="77777777" w:rsidR="00744781" w:rsidRDefault="00744781"/>
+    <w:p w14:paraId="5468F3C6" w14:textId="77777777" w:rsidR="005304A0" w:rsidRDefault="005304A0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FEDAE0C" w14:textId="77777777" w:rsidR="0016079B" w:rsidRDefault="0016079B" w:rsidP="0016079B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63DA1CEA" w14:textId="77777777" w:rsidR="00625A39" w:rsidRDefault="00625A39" w:rsidP="0016079B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47FFC75F" w14:textId="6261A338" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="00744781" w:rsidP="009E0E52">
+  <w:p w14:paraId="47FFC75F" w14:textId="6261A338" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="005304A0" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style4"/>
         </w:rPr>
         <w:alias w:val="Dutyholder"/>
         <w:tag w:val=""/>
         <w:id w:val="297576496"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E9A819E7BAFE4185BEB4FF0E596E2FF9"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
@@ -7466,50 +7474,51 @@
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1714188408">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="890189667">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1175463716">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1063213270">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="690179307">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
     <w:rsid w:val="00002389"/>
@@ -7630,50 +7639,51 @@
     <w:rsid w:val="00234342"/>
     <w:rsid w:val="00234DDF"/>
     <w:rsid w:val="0023508D"/>
     <w:rsid w:val="00235EE3"/>
     <w:rsid w:val="002373D9"/>
     <w:rsid w:val="0024040D"/>
     <w:rsid w:val="002417EB"/>
     <w:rsid w:val="00251CD7"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00257288"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
     <w:rsid w:val="00263C01"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00267815"/>
     <w:rsid w:val="002729ED"/>
     <w:rsid w:val="00280DDF"/>
     <w:rsid w:val="002910A2"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00291859"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002A3A99"/>
     <w:rsid w:val="002B07AE"/>
+    <w:rsid w:val="002B145F"/>
     <w:rsid w:val="002B16D3"/>
     <w:rsid w:val="002B1C53"/>
     <w:rsid w:val="002B5B74"/>
     <w:rsid w:val="002C0799"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E2331"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
     <w:rsid w:val="002E4767"/>
     <w:rsid w:val="002E6A6A"/>
     <w:rsid w:val="002F08FF"/>
     <w:rsid w:val="002F0C86"/>
     <w:rsid w:val="002F20BD"/>
     <w:rsid w:val="002F233A"/>
     <w:rsid w:val="002F3397"/>
     <w:rsid w:val="002F3703"/>
     <w:rsid w:val="00301DC3"/>
     <w:rsid w:val="00301FA9"/>
     <w:rsid w:val="0030363A"/>
     <w:rsid w:val="0030380D"/>
     <w:rsid w:val="0030461A"/>
     <w:rsid w:val="00312411"/>
     <w:rsid w:val="00323DD9"/>
     <w:rsid w:val="00323E71"/>
     <w:rsid w:val="00326F77"/>
@@ -7698,90 +7708,91 @@
     <w:rsid w:val="003B2132"/>
     <w:rsid w:val="003B7F47"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
     <w:rsid w:val="003C465D"/>
     <w:rsid w:val="003C4909"/>
     <w:rsid w:val="003D3190"/>
     <w:rsid w:val="003D495D"/>
     <w:rsid w:val="003D6CAF"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E2FAE"/>
     <w:rsid w:val="003E6B1A"/>
     <w:rsid w:val="003F707D"/>
     <w:rsid w:val="00403B7E"/>
     <w:rsid w:val="004057FC"/>
     <w:rsid w:val="00407757"/>
     <w:rsid w:val="00407CF7"/>
     <w:rsid w:val="00414D5A"/>
     <w:rsid w:val="00415ED6"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00422265"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
+    <w:rsid w:val="00442952"/>
     <w:rsid w:val="004505EC"/>
     <w:rsid w:val="00451BA2"/>
     <w:rsid w:val="00457DDA"/>
     <w:rsid w:val="004648A4"/>
     <w:rsid w:val="00471380"/>
     <w:rsid w:val="00481909"/>
-    <w:rsid w:val="0049080F"/>
     <w:rsid w:val="00493BFF"/>
     <w:rsid w:val="00494F0D"/>
     <w:rsid w:val="00496BFD"/>
     <w:rsid w:val="004A3DF2"/>
     <w:rsid w:val="004B0F51"/>
     <w:rsid w:val="004B48B4"/>
     <w:rsid w:val="004B715B"/>
     <w:rsid w:val="004C01B3"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C4891"/>
     <w:rsid w:val="004C6585"/>
     <w:rsid w:val="004D16D7"/>
     <w:rsid w:val="004D2C89"/>
     <w:rsid w:val="004D6EBE"/>
     <w:rsid w:val="004E3932"/>
     <w:rsid w:val="004E6740"/>
     <w:rsid w:val="004F0F06"/>
     <w:rsid w:val="004F1E79"/>
     <w:rsid w:val="004F4B3D"/>
     <w:rsid w:val="004F59B6"/>
     <w:rsid w:val="004F5F33"/>
     <w:rsid w:val="00500347"/>
     <w:rsid w:val="0050103A"/>
     <w:rsid w:val="00502241"/>
     <w:rsid w:val="00504CA0"/>
     <w:rsid w:val="00504EB8"/>
     <w:rsid w:val="00511B0F"/>
     <w:rsid w:val="005129A8"/>
     <w:rsid w:val="00514622"/>
     <w:rsid w:val="00516EB8"/>
     <w:rsid w:val="005230F1"/>
     <w:rsid w:val="00524B0F"/>
     <w:rsid w:val="00530288"/>
+    <w:rsid w:val="005304A0"/>
     <w:rsid w:val="00532745"/>
     <w:rsid w:val="00551164"/>
     <w:rsid w:val="0055388E"/>
     <w:rsid w:val="00556D5A"/>
     <w:rsid w:val="005754AE"/>
     <w:rsid w:val="0057551B"/>
     <w:rsid w:val="00575874"/>
     <w:rsid w:val="00575F4F"/>
     <w:rsid w:val="00577FB5"/>
     <w:rsid w:val="005852D1"/>
     <w:rsid w:val="00586D96"/>
     <w:rsid w:val="00587A22"/>
     <w:rsid w:val="00591259"/>
     <w:rsid w:val="00591B39"/>
     <w:rsid w:val="0059299D"/>
     <w:rsid w:val="00593362"/>
     <w:rsid w:val="00593FF7"/>
     <w:rsid w:val="00595C8C"/>
     <w:rsid w:val="00597747"/>
     <w:rsid w:val="005A113D"/>
     <w:rsid w:val="005A1206"/>
     <w:rsid w:val="005A4CDD"/>
     <w:rsid w:val="005B4097"/>
     <w:rsid w:val="005B57E4"/>
     <w:rsid w:val="005B5ABD"/>
@@ -7855,54 +7866,54 @@
     <w:rsid w:val="006E1A86"/>
     <w:rsid w:val="006E7C42"/>
     <w:rsid w:val="006F168A"/>
     <w:rsid w:val="006F483D"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
     <w:rsid w:val="0070321D"/>
     <w:rsid w:val="007068BA"/>
     <w:rsid w:val="00711846"/>
     <w:rsid w:val="00716AB1"/>
     <w:rsid w:val="00721402"/>
     <w:rsid w:val="00721491"/>
     <w:rsid w:val="00721D63"/>
     <w:rsid w:val="00722E41"/>
     <w:rsid w:val="00724785"/>
     <w:rsid w:val="00725366"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="00734D2B"/>
     <w:rsid w:val="00734E64"/>
     <w:rsid w:val="00737705"/>
     <w:rsid w:val="007408D4"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
     <w:rsid w:val="00743706"/>
     <w:rsid w:val="00744766"/>
-    <w:rsid w:val="00744781"/>
     <w:rsid w:val="00745534"/>
     <w:rsid w:val="007455DA"/>
     <w:rsid w:val="007540F6"/>
+    <w:rsid w:val="0076435E"/>
     <w:rsid w:val="00772847"/>
     <w:rsid w:val="0077514D"/>
     <w:rsid w:val="007837C3"/>
     <w:rsid w:val="00783AFA"/>
     <w:rsid w:val="00784EC2"/>
     <w:rsid w:val="00785427"/>
     <w:rsid w:val="00790540"/>
     <w:rsid w:val="00794727"/>
     <w:rsid w:val="007968CA"/>
     <w:rsid w:val="00797B4B"/>
     <w:rsid w:val="00797E85"/>
     <w:rsid w:val="007A43FF"/>
     <w:rsid w:val="007A7E3A"/>
     <w:rsid w:val="007B1150"/>
     <w:rsid w:val="007B274D"/>
     <w:rsid w:val="007B3918"/>
     <w:rsid w:val="007C2856"/>
     <w:rsid w:val="007C2F0D"/>
     <w:rsid w:val="007C3C1D"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2EBE"/>
     <w:rsid w:val="007E1C07"/>
     <w:rsid w:val="007E3589"/>
     <w:rsid w:val="007E6878"/>
     <w:rsid w:val="007F24B6"/>
@@ -8127,63 +8138,63 @@
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C1570E"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C17010"/>
     <w:rsid w:val="00C20562"/>
     <w:rsid w:val="00C215C3"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
     <w:rsid w:val="00C32CC1"/>
     <w:rsid w:val="00C35562"/>
     <w:rsid w:val="00C426EC"/>
     <w:rsid w:val="00C434C8"/>
     <w:rsid w:val="00C4638E"/>
     <w:rsid w:val="00C50F08"/>
     <w:rsid w:val="00C547FA"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
     <w:rsid w:val="00C64C29"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C718FE"/>
     <w:rsid w:val="00C72636"/>
     <w:rsid w:val="00C7491F"/>
     <w:rsid w:val="00C766FB"/>
     <w:rsid w:val="00C76DF0"/>
-    <w:rsid w:val="00C81FBE"/>
     <w:rsid w:val="00C828FE"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
     <w:rsid w:val="00C90062"/>
     <w:rsid w:val="00C9078D"/>
     <w:rsid w:val="00C91831"/>
     <w:rsid w:val="00C92235"/>
     <w:rsid w:val="00C92DC0"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00CA1B18"/>
     <w:rsid w:val="00CA4547"/>
+    <w:rsid w:val="00CB3873"/>
     <w:rsid w:val="00CB4C7E"/>
     <w:rsid w:val="00CB7205"/>
     <w:rsid w:val="00CB7942"/>
     <w:rsid w:val="00CC017F"/>
     <w:rsid w:val="00CC1895"/>
     <w:rsid w:val="00CC2BC6"/>
     <w:rsid w:val="00CC32E7"/>
     <w:rsid w:val="00CC3FCD"/>
     <w:rsid w:val="00CC5882"/>
     <w:rsid w:val="00CD3A3B"/>
     <w:rsid w:val="00CD5401"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CF4B7C"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
     <w:rsid w:val="00D04326"/>
     <w:rsid w:val="00D103C7"/>
     <w:rsid w:val="00D13147"/>
     <w:rsid w:val="00D1755F"/>
     <w:rsid w:val="00D176C4"/>
     <w:rsid w:val="00D17A71"/>
     <w:rsid w:val="00D17EC1"/>
@@ -8275,50 +8286,51 @@
     <w:rsid w:val="00F510ED"/>
     <w:rsid w:val="00F545BF"/>
     <w:rsid w:val="00F56105"/>
     <w:rsid w:val="00F56833"/>
     <w:rsid w:val="00F5739E"/>
     <w:rsid w:val="00F575DC"/>
     <w:rsid w:val="00F7051B"/>
     <w:rsid w:val="00F71B56"/>
     <w:rsid w:val="00F71CC3"/>
     <w:rsid w:val="00F75F11"/>
     <w:rsid w:val="00F77D1D"/>
     <w:rsid w:val="00F80761"/>
     <w:rsid w:val="00F832C8"/>
     <w:rsid w:val="00F873B3"/>
     <w:rsid w:val="00F97DBD"/>
     <w:rsid w:val="00FA1552"/>
     <w:rsid w:val="00FA2F2F"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA755A"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5FE1"/>
     <w:rsid w:val="00FB7060"/>
     <w:rsid w:val="00FC0E8D"/>
+    <w:rsid w:val="00FC385F"/>
     <w:rsid w:val="00FC46EF"/>
     <w:rsid w:val="00FD2080"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
     <w:rsid w:val="00FE6B35"/>
     <w:rsid w:val="00FF0259"/>
     <w:rsid w:val="00FF06C2"/>
     <w:rsid w:val="00FF29EA"/>
     <w:rsid w:val="00FF3CCB"/>
     <w:rsid w:val="00FF57B5"/>
     <w:rsid w:val="01CE59B2"/>
     <w:rsid w:val="02E09555"/>
     <w:rsid w:val="058D86F3"/>
     <w:rsid w:val="05CB65F4"/>
     <w:rsid w:val="08B350A9"/>
     <w:rsid w:val="0922B763"/>
     <w:rsid w:val="0927DF79"/>
     <w:rsid w:val="0A696F12"/>
     <w:rsid w:val="0EF16D38"/>
     <w:rsid w:val="1055E5AC"/>
     <w:rsid w:val="143131E9"/>
     <w:rsid w:val="15FBC726"/>
     <w:rsid w:val="173FD05B"/>
     <w:rsid w:val="177ABBEF"/>
     <w:rsid w:val="193FCD5E"/>
@@ -10873,103 +10885,105 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
-    <w:rsid w:val="0005403E"/>
     <w:rsid w:val="00097CCF"/>
+    <w:rsid w:val="000A1601"/>
     <w:rsid w:val="000A75DB"/>
     <w:rsid w:val="000C1226"/>
     <w:rsid w:val="00136600"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="001A787E"/>
     <w:rsid w:val="001E0875"/>
     <w:rsid w:val="0023508D"/>
     <w:rsid w:val="002550FD"/>
     <w:rsid w:val="00276BC4"/>
     <w:rsid w:val="002876CA"/>
     <w:rsid w:val="002C1032"/>
     <w:rsid w:val="002E6EDF"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="003472F9"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="003F1876"/>
     <w:rsid w:val="00403B7E"/>
+    <w:rsid w:val="00442952"/>
+    <w:rsid w:val="0045108C"/>
     <w:rsid w:val="00493BFF"/>
     <w:rsid w:val="004B48B4"/>
     <w:rsid w:val="004C01B3"/>
     <w:rsid w:val="0052236B"/>
     <w:rsid w:val="00552205"/>
     <w:rsid w:val="00563FA1"/>
     <w:rsid w:val="005B0E31"/>
     <w:rsid w:val="005C7662"/>
     <w:rsid w:val="005F19B7"/>
     <w:rsid w:val="00611F13"/>
     <w:rsid w:val="00626CD0"/>
     <w:rsid w:val="006B5054"/>
     <w:rsid w:val="006E6D24"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="007B1F94"/>
     <w:rsid w:val="007D6F41"/>
     <w:rsid w:val="00835E07"/>
     <w:rsid w:val="00856CE3"/>
     <w:rsid w:val="008E7B6A"/>
     <w:rsid w:val="00936A30"/>
     <w:rsid w:val="00987C2D"/>
     <w:rsid w:val="00A11845"/>
     <w:rsid w:val="00AB2094"/>
     <w:rsid w:val="00AB5413"/>
     <w:rsid w:val="00AC0103"/>
     <w:rsid w:val="00B1191E"/>
     <w:rsid w:val="00BA062A"/>
     <w:rsid w:val="00BA6FDF"/>
     <w:rsid w:val="00C41BCC"/>
     <w:rsid w:val="00C4638E"/>
     <w:rsid w:val="00C561EC"/>
     <w:rsid w:val="00C72636"/>
-    <w:rsid w:val="00C81FBE"/>
     <w:rsid w:val="00CB019A"/>
+    <w:rsid w:val="00CB3873"/>
     <w:rsid w:val="00D103C7"/>
     <w:rsid w:val="00DB25F7"/>
     <w:rsid w:val="00DD34EF"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00DF0078"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E3233F"/>
     <w:rsid w:val="00E646E1"/>
     <w:rsid w:val="00E73404"/>
     <w:rsid w:val="00ED0AAC"/>
     <w:rsid w:val="00F56105"/>
     <w:rsid w:val="00F80C35"/>
     <w:rsid w:val="00F93872"/>
     <w:rsid w:val="00F97DBD"/>
     <w:rsid w:val="00FD2080"/>
     <w:rsid w:val="00FF29EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -11767,76 +11781,76 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9464402-40CC-48E2-862E-42899F1CAEAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1290</Words>
-  <Characters>7355</Characters>
+  <Words>1289</Words>
+  <Characters>7352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hinkley Point B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>EDF Nuclear Generation Ltd</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8628</CharactersWithSpaces>
+  <CharactersWithSpaces>8624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Hinkley Point B</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>1</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>