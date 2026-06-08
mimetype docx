--- v0 (2026-05-16)
+++ v1 (2026-06-08)
@@ -97,136 +97,143 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="7FB1E404" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00837918">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>site report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4EA414" w14:textId="3B92B2EF" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00000000" w:rsidP="001E03E1">
+          <w:p w14:paraId="7C4EA414" w14:textId="3B92B2EF" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="0018134B" w:rsidP="001E03E1">
             <w:pPr>
               <w:pStyle w:val="CoverTitle"/>
               <w:rPr>
                 <w:szCs w:val="90"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                   <w:sz w:val="36"/>
                 </w:rPr>
                 <w:alias w:val="Dutyholder"/>
                 <w:tag w:val="Dutyholder"/>
                 <w:id w:val="1703974128"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B3A1D902102244A1AD0EC188A034F599"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00281EBC">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                     <w:sz w:val="36"/>
                   </w:rPr>
                   <w:t>EDF</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B07AE">
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0061026E">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="002B07AE">
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style7"/>
                 </w:rPr>
                 <w:alias w:val="Site Name"/>
                 <w:tag w:val="Site Name"/>
                 <w:id w:val="1228188510"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Style7"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="36"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00281EBC" w:rsidRPr="00281EBC">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:sz w:val="36"/>
                       </w:rPr>
                       <w:t>Heysham Power Stations</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="779E3F86" w:rsidR="00D0226A" w:rsidRDefault="0016079B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -347,51 +354,51 @@
       <w:r w:rsidR="00D04326" w:rsidRPr="003C4909">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ite </w:t>
       </w:r>
       <w:r w:rsidR="00837918">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00D04326" w:rsidRPr="003C4909">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>eport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297D790E" w14:textId="13D64FE5" w:rsidR="00004C16" w:rsidRDefault="00000000" w:rsidP="00004C16">
+    <w:p w14:paraId="297D790E" w14:textId="13D64FE5" w:rsidR="00004C16" w:rsidRDefault="0018134B" w:rsidP="00004C16">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
           <w:alias w:val="Dutyholder"/>
           <w:tag w:val=""/>
           <w:id w:val="107092610"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="21A28D0454AB401D8B9E0913EB105627"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
             <w:sz w:val="48"/>
           </w:rPr>
@@ -640,50 +647,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Issue:</w:t>
       </w:r>
       <w:r w:rsidRPr="0016079B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Issue No."/>
           <w:tag w:val=""/>
           <w:id w:val="-894428327"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0061026E" w:rsidRPr="0016079B">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>#</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="19206F45" w14:textId="017A9474" w:rsidR="00004C16" w:rsidRPr="0016079B" w:rsidRDefault="008227C8" w:rsidP="00004C16">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r w:rsidR="00004C16" w:rsidRPr="0016079B">
@@ -1411,68 +1419,65 @@
       <w:bookmarkStart w:id="1" w:name="_Toc109727646"/>
       <w:bookmarkStart w:id="2" w:name="_Toc229738443"/>
       <w:r w:rsidRPr="0016079B">
         <w:lastRenderedPageBreak/>
         <w:t>Inspections</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="6E712D03" w14:textId="2088E4CC" w:rsidR="009E0E52" w:rsidRPr="0016079B" w:rsidRDefault="009A5071" w:rsidP="0016079B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc109727647"/>
       <w:r w:rsidRPr="0016079B">
         <w:t xml:space="preserve">Date(s) of </w:t>
       </w:r>
       <w:r w:rsidR="00A67D75" w:rsidRPr="0016079B">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0016079B">
         <w:t>nspection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="54B25DD4" w14:textId="534B3FF6" w:rsidR="00BE1652" w:rsidRPr="00690387" w:rsidRDefault="000952FA" w:rsidP="00BE1652">
+    <w:p w14:paraId="54B25DD4" w14:textId="651DFD22" w:rsidR="00BE1652" w:rsidRPr="00690387" w:rsidRDefault="000952FA" w:rsidP="00BE1652">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Our</w:t>
       </w:r>
       <w:r w:rsidR="00BE1652" w:rsidRPr="00690387">
         <w:t xml:space="preserve"> site inspector made inspections on the following dates during the report period</w:t>
       </w:r>
-      <w:r w:rsidR="00BD1613">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BD1613" w:rsidRPr="00F020E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD1613" w:rsidRPr="00BD1613">
-        <w:t>01 October to 31 December 2025</w:t>
+      <w:r w:rsidR="00F020E9" w:rsidRPr="00F020E9">
+        <w:t>1 January – 31 March 2026</w:t>
       </w:r>
       <w:r w:rsidR="00BE1652" w:rsidRPr="00BD1613">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD16E47" w14:textId="77777777" w:rsidR="00375C78" w:rsidRPr="00527F38" w:rsidRDefault="00375C78" w:rsidP="00375C78">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527F38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Heysham 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2876E646" w14:textId="5540B69C" w:rsidR="004641F8" w:rsidRDefault="00527F38" w:rsidP="00D13C11">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
@@ -5608,70 +5613,70 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D4F45CF" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRDefault="00B919A7" w:rsidP="007D199A">
+    <w:p w14:paraId="54963250" w14:textId="77777777" w:rsidR="0018134B" w:rsidRDefault="0018134B" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7535ED6A" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRDefault="00B919A7"/>
+    <w:p w14:paraId="2114FA50" w14:textId="77777777" w:rsidR="0018134B" w:rsidRDefault="0018134B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="653AECA0" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRDefault="00B919A7" w:rsidP="007D199A">
+    <w:p w14:paraId="19D93315" w14:textId="77777777" w:rsidR="0018134B" w:rsidRDefault="0018134B" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2094A492" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRDefault="00B919A7"/>
+    <w:p w14:paraId="3C896F8A" w14:textId="77777777" w:rsidR="0018134B" w:rsidRDefault="0018134B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5804,132 +5809,132 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4250DB3B" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRPr="005E0344" w:rsidRDefault="00B919A7" w:rsidP="005E0344">
+    <w:p w14:paraId="45A8CCA8" w14:textId="77777777" w:rsidR="0018134B" w:rsidRPr="005E0344" w:rsidRDefault="0018134B" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52978D08" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRPr="005E0344" w:rsidRDefault="00B919A7" w:rsidP="0090581D">
+    <w:p w14:paraId="1E351726" w14:textId="77777777" w:rsidR="0018134B" w:rsidRPr="005E0344" w:rsidRDefault="0018134B" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0A5017" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRDefault="00B919A7"/>
+    <w:p w14:paraId="75C5BE7B" w14:textId="77777777" w:rsidR="0018134B" w:rsidRDefault="0018134B"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5CD967C0" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRDefault="00B919A7">
+    <w:p w14:paraId="542BC02E" w14:textId="77777777" w:rsidR="0018134B" w:rsidRDefault="0018134B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B6E0C64" w14:textId="77777777" w:rsidR="00B919A7" w:rsidRDefault="00B919A7"/>
+    <w:p w14:paraId="2D7877E2" w14:textId="77777777" w:rsidR="0018134B" w:rsidRDefault="0018134B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FEDAE0C" w14:textId="77777777" w:rsidR="0016079B" w:rsidRDefault="0016079B" w:rsidP="0016079B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63DA1CEA" w14:textId="77777777" w:rsidR="00625A39" w:rsidRDefault="00625A39" w:rsidP="0016079B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47FFC75F" w14:textId="6FFA94DE" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="00000000" w:rsidP="009E0E52">
+  <w:p w14:paraId="47FFC75F" w14:textId="6FFA94DE" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="0018134B" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style4"/>
         </w:rPr>
         <w:alias w:val="Dutyholder"/>
         <w:tag w:val=""/>
         <w:id w:val="297576496"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E9A819E7BAFE4185BEB4FF0E596E2FF9"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
@@ -5991,50 +5996,51 @@
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidR="004E3932" w:rsidRPr="002B07AE">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:placeholder>
           <w:docPart w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="0061026E">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4B08F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -8965,50 +8971,51 @@
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1706177878">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1112632820">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="919101256">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="384724872">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="765272122">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
     <w:rsid w:val="000019EE"/>
@@ -9098,50 +9105,51 @@
     <w:rsid w:val="00124596"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="0012649E"/>
     <w:rsid w:val="00126752"/>
     <w:rsid w:val="00130B30"/>
     <w:rsid w:val="00130E34"/>
     <w:rsid w:val="00140BE5"/>
     <w:rsid w:val="00140E1C"/>
     <w:rsid w:val="00143176"/>
     <w:rsid w:val="001438AE"/>
     <w:rsid w:val="00144E37"/>
     <w:rsid w:val="00146527"/>
     <w:rsid w:val="00147AE4"/>
     <w:rsid w:val="00151897"/>
     <w:rsid w:val="001553C0"/>
     <w:rsid w:val="001571E5"/>
     <w:rsid w:val="0016079B"/>
     <w:rsid w:val="00163A93"/>
     <w:rsid w:val="00165D99"/>
     <w:rsid w:val="00166E45"/>
     <w:rsid w:val="0016754B"/>
     <w:rsid w:val="0016789D"/>
     <w:rsid w:val="0017132B"/>
     <w:rsid w:val="001721AF"/>
     <w:rsid w:val="00177666"/>
+    <w:rsid w:val="0018134B"/>
     <w:rsid w:val="00181833"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
     <w:rsid w:val="00185B46"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="001967AC"/>
     <w:rsid w:val="001975D9"/>
     <w:rsid w:val="001A4000"/>
     <w:rsid w:val="001A4FB6"/>
     <w:rsid w:val="001A71D9"/>
     <w:rsid w:val="001B0D1D"/>
     <w:rsid w:val="001B5BF3"/>
     <w:rsid w:val="001B6813"/>
     <w:rsid w:val="001C00A3"/>
     <w:rsid w:val="001C1C8D"/>
     <w:rsid w:val="001C4D63"/>
     <w:rsid w:val="001C5330"/>
     <w:rsid w:val="001D096F"/>
     <w:rsid w:val="001D0DE0"/>
     <w:rsid w:val="001D199F"/>
     <w:rsid w:val="001D1CBC"/>
     <w:rsid w:val="001D44B4"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001D773C"/>
@@ -9592,50 +9600,51 @@
     <w:rsid w:val="0084601B"/>
     <w:rsid w:val="00852FED"/>
     <w:rsid w:val="00854F8E"/>
     <w:rsid w:val="00856FF6"/>
     <w:rsid w:val="008606F0"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
     <w:rsid w:val="00870E2E"/>
     <w:rsid w:val="00872054"/>
     <w:rsid w:val="00872126"/>
     <w:rsid w:val="008721C9"/>
     <w:rsid w:val="008728C5"/>
     <w:rsid w:val="008737F3"/>
     <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882AA4"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
     <w:rsid w:val="008970E4"/>
     <w:rsid w:val="00897FED"/>
     <w:rsid w:val="008A2379"/>
+    <w:rsid w:val="008A2EC4"/>
     <w:rsid w:val="008A4329"/>
     <w:rsid w:val="008A578E"/>
     <w:rsid w:val="008B1519"/>
     <w:rsid w:val="008B2309"/>
     <w:rsid w:val="008B2462"/>
     <w:rsid w:val="008B4F00"/>
     <w:rsid w:val="008B5F95"/>
     <w:rsid w:val="008B70F5"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C1C7D"/>
     <w:rsid w:val="008C2877"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C7094"/>
     <w:rsid w:val="008C7F2F"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D49A5"/>
     <w:rsid w:val="008D6C81"/>
     <w:rsid w:val="008E1EAD"/>
     <w:rsid w:val="008E4A2F"/>
     <w:rsid w:val="008E6A43"/>
     <w:rsid w:val="008E6CF0"/>
     <w:rsid w:val="008E7C3D"/>
     <w:rsid w:val="008F0BBC"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F6350"/>
@@ -10006,50 +10015,51 @@
     <w:rsid w:val="00E95335"/>
     <w:rsid w:val="00E956A4"/>
     <w:rsid w:val="00E96394"/>
     <w:rsid w:val="00E96594"/>
     <w:rsid w:val="00EA1B3A"/>
     <w:rsid w:val="00EA2109"/>
     <w:rsid w:val="00EA6EB9"/>
     <w:rsid w:val="00EA70A9"/>
     <w:rsid w:val="00EB0A86"/>
     <w:rsid w:val="00EB0C40"/>
     <w:rsid w:val="00EB4DB1"/>
     <w:rsid w:val="00EC03D4"/>
     <w:rsid w:val="00EC795B"/>
     <w:rsid w:val="00ED4D4E"/>
     <w:rsid w:val="00ED53CE"/>
     <w:rsid w:val="00ED5D31"/>
     <w:rsid w:val="00ED643E"/>
     <w:rsid w:val="00ED6C04"/>
     <w:rsid w:val="00ED7678"/>
     <w:rsid w:val="00EE0C77"/>
     <w:rsid w:val="00EE32A9"/>
     <w:rsid w:val="00EE474D"/>
     <w:rsid w:val="00EE4E54"/>
     <w:rsid w:val="00EF104F"/>
     <w:rsid w:val="00EF4334"/>
+    <w:rsid w:val="00F020E9"/>
     <w:rsid w:val="00F06090"/>
     <w:rsid w:val="00F07819"/>
     <w:rsid w:val="00F1023E"/>
     <w:rsid w:val="00F1281C"/>
     <w:rsid w:val="00F15441"/>
     <w:rsid w:val="00F1600A"/>
     <w:rsid w:val="00F27B71"/>
     <w:rsid w:val="00F32549"/>
     <w:rsid w:val="00F3584D"/>
     <w:rsid w:val="00F424F9"/>
     <w:rsid w:val="00F436BB"/>
     <w:rsid w:val="00F469A0"/>
     <w:rsid w:val="00F47145"/>
     <w:rsid w:val="00F50F57"/>
     <w:rsid w:val="00F545BF"/>
     <w:rsid w:val="00F5713F"/>
     <w:rsid w:val="00F57CB8"/>
     <w:rsid w:val="00F62D7E"/>
     <w:rsid w:val="00F63CBB"/>
     <w:rsid w:val="00F64EA0"/>
     <w:rsid w:val="00F66A16"/>
     <w:rsid w:val="00F701AD"/>
     <w:rsid w:val="00F71B56"/>
     <w:rsid w:val="00F7414E"/>
     <w:rsid w:val="00F7658E"/>
@@ -12743,56 +12753,58 @@
     <w:rsid w:val="001B6813"/>
     <w:rsid w:val="001E0875"/>
     <w:rsid w:val="002550FD"/>
     <w:rsid w:val="002636DC"/>
     <w:rsid w:val="0026692E"/>
     <w:rsid w:val="00276BC4"/>
     <w:rsid w:val="002876CA"/>
     <w:rsid w:val="002A45DC"/>
     <w:rsid w:val="002C3B09"/>
     <w:rsid w:val="002E6EDF"/>
     <w:rsid w:val="00315CF5"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="00400467"/>
     <w:rsid w:val="004A76D7"/>
     <w:rsid w:val="004B48B4"/>
     <w:rsid w:val="00532FDB"/>
     <w:rsid w:val="00575BA0"/>
     <w:rsid w:val="005B0E31"/>
     <w:rsid w:val="005B5F85"/>
     <w:rsid w:val="005F3E38"/>
     <w:rsid w:val="00611F13"/>
     <w:rsid w:val="00626CD0"/>
     <w:rsid w:val="006B5054"/>
     <w:rsid w:val="007154C5"/>
+    <w:rsid w:val="00762907"/>
     <w:rsid w:val="007B1F94"/>
     <w:rsid w:val="007D6F41"/>
     <w:rsid w:val="007F06E4"/>
     <w:rsid w:val="00821BF0"/>
     <w:rsid w:val="00835E07"/>
     <w:rsid w:val="00897FED"/>
+    <w:rsid w:val="008A2EC4"/>
     <w:rsid w:val="00987C2D"/>
     <w:rsid w:val="00A11AEB"/>
     <w:rsid w:val="00AA2BFA"/>
     <w:rsid w:val="00AB5413"/>
     <w:rsid w:val="00AE2B01"/>
     <w:rsid w:val="00B1191E"/>
     <w:rsid w:val="00B17911"/>
     <w:rsid w:val="00BA062A"/>
     <w:rsid w:val="00BA6FDF"/>
     <w:rsid w:val="00C41BCC"/>
     <w:rsid w:val="00C561EC"/>
     <w:rsid w:val="00C72636"/>
     <w:rsid w:val="00CF2ED5"/>
     <w:rsid w:val="00D77258"/>
     <w:rsid w:val="00DB73FA"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00DE0F3F"/>
     <w:rsid w:val="00DF0078"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E3233F"/>
     <w:rsid w:val="00E646E1"/>
     <w:rsid w:val="00E96394"/>
     <w:rsid w:val="00ED0AAC"/>
     <w:rsid w:val="00ED5D31"/>
     <w:rsid w:val="00F62D7E"/>
@@ -13609,76 +13621,76 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9464402-40CC-48E2-862E-42899F1CAEAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{742775df-8077-48d6-81d0-1e82a1f52cb8}" enabled="0" method="" siteId="{742775df-8077-48d6-81d0-1e82a1f52cb8}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3021</Words>
-  <Characters>17224</Characters>
+  <Words>3019</Words>
+  <Characters>17209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>143</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Heysham Power Stations</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>EDF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20205</CharactersWithSpaces>
+  <CharactersWithSpaces>20188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="102" baseType="variant">
       <vt:variant>
         <vt:i4>458761</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>72</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.onr.org.uk/access-to-information/copyright</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>196723</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -13955,52 +13967,54 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.onr.org.uk/publications/regulatory-reports/site-specific-reports/llcssg-reports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Heysham Power Stations</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
+  <dc:creator>Linda Beckett</dc:creator>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>#</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>