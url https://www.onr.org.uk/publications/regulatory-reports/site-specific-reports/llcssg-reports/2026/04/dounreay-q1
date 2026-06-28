--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -101,145 +101,134 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="7FB1E404" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00837918">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>site report</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4EA414" w14:textId="35D9B914" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00C91820" w:rsidP="001E03E1">
+          <w:p w14:paraId="7C4EA414" w14:textId="35D9B914" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00000000" w:rsidP="001E03E1">
             <w:pPr>
               <w:pStyle w:val="CoverTitle"/>
               <w:rPr>
                 <w:szCs w:val="90"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                   <w:sz w:val="36"/>
                 </w:rPr>
                 <w:alias w:val="Dutyholder"/>
                 <w:tag w:val="Dutyholder"/>
                 <w:id w:val="1703974128"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="B3A1D902102244A1AD0EC188A034F599"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001638F6" w:rsidRPr="001638F6">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                     <w:sz w:val="36"/>
                   </w:rPr>
                   <w:t>Nuclear Restoration Services Ltd</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002B07AE">
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0061026E">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="002B07AE">
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style7"/>
                 </w:rPr>
                 <w:alias w:val="Site Name"/>
                 <w:tag w:val="Site Name"/>
                 <w:id w:val="1228188510"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rStyle w:val="Style7"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...3 lines deleted...]
-                  </w:sdtEndPr>
                   <w:sdtContent>
                     <w:r w:rsidR="00097991" w:rsidRPr="00097991">
                       <w:rPr>
                         <w:rStyle w:val="Style7"/>
                       </w:rPr>
                       <w:t>Dounreay</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="779E3F86" w:rsidR="00D0226A" w:rsidRDefault="0016079B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="44C65CC4">
@@ -359,51 +348,51 @@
       <w:r w:rsidR="00D04326" w:rsidRPr="003C4909">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ite </w:t>
       </w:r>
       <w:r w:rsidR="00837918">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00D04326" w:rsidRPr="003C4909">
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>eport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297D790E" w14:textId="5792A7D7" w:rsidR="00004C16" w:rsidRDefault="00C91820" w:rsidP="00004C16">
+    <w:p w14:paraId="297D790E" w14:textId="5792A7D7" w:rsidR="00004C16" w:rsidRDefault="00000000" w:rsidP="00004C16">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
           <w:alias w:val="Dutyholder"/>
           <w:tag w:val=""/>
           <w:id w:val="107092610"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="21A28D0454AB401D8B9E0913EB105627"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
             <w:sz w:val="48"/>
           </w:rPr>
@@ -679,51 +668,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Issue:</w:t>
       </w:r>
       <w:r w:rsidRPr="0016079B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Issue No."/>
           <w:tag w:val=""/>
           <w:id w:val="-894428327"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC4389">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="19206F45" w14:textId="6C0759BE" w:rsidR="00004C16" w:rsidRPr="0016079B" w:rsidRDefault="008227C8" w:rsidP="00004C16">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r w:rsidR="00004C16" w:rsidRPr="0016079B">
@@ -2366,62 +2354,64 @@
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No licence instruments, enforcement notices or enforcement letters were issued during this period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647E9FB4" w14:textId="520D3C56" w:rsidR="006C3704" w:rsidRDefault="00E00D56" w:rsidP="00D74E0E">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:sectPr w:rsidR="006C3704" w:rsidSect="000E4D5E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:commentRangeStart w:id="10"/>
       <w:commentRangeStart w:id="11"/>
       <w:commentRangeEnd w:id="10"/>
-      <w:r w:rsidRPr="006C3704">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="10"/>
       </w:r>
       <w:commentRangeEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C1B5FF" w14:textId="77777777" w:rsidR="00745534" w:rsidRPr="002D1551" w:rsidRDefault="00745534" w:rsidP="006D53D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc95889186"/>
       <w:bookmarkStart w:id="13" w:name="_Toc214019040"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>News from ONR</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="636171D6" w14:textId="2D163ED0" w:rsidR="00745534" w:rsidRDefault="00745534" w:rsidP="005B7B04">
       <w:r w:rsidRPr="002D1551">
         <w:t xml:space="preserve">For the latest </w:t>
       </w:r>
       <w:r w:rsidR="00CA1B18">
@@ -2589,136 +2579,127 @@
       </w:r>
       <w:r w:rsidR="00640FAA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1551">
         <w:t xml:space="preserve"> please </w:t>
       </w:r>
       <w:r w:rsidR="00640FAA" w:rsidRPr="002A3A99">
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidR="00A67D75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00CA4547" w:rsidRPr="00CA4547">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact@onr.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D1551">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A738AAF" w14:textId="137B3140" w:rsidR="00745534" w:rsidRPr="002D1551" w:rsidRDefault="00745534" w:rsidP="006D53D9">
+    <w:p w14:paraId="365FE0B6" w14:textId="77777777" w:rsidR="00323A8A" w:rsidRPr="002D1551" w:rsidRDefault="00323A8A" w:rsidP="00323A8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1551">
         <w:t>If you wish to reuse this information</w:t>
       </w:r>
-      <w:r w:rsidR="00640FAA">
+      <w:r>
         <w:t>, please</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1551">
         <w:t xml:space="preserve"> visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00640FAA" w:rsidRPr="003D67A2">
+        <w:r w:rsidRPr="003D67A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.onr.org.uk/access-to-information/copyright</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00640FAA">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tooltip="blocked::blocked::BLOCKED::http://www.hse.gov.uk/copyright&#10;blocked::BLOCKED::http://www.hse.gov.uk/copyright&#10;http://www.hse.gov.uk/copyright" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:hyperlink r:id="rId31" w:tooltip="blocked::blocked::BLOCKED::http://www.hse.gov.uk/copyright&#10;blocked::BLOCKED::http://www.hse.gov.uk/copyright&#10;http://www.hse.gov.uk/copyright" w:history="1"/>
       <w:r w:rsidRPr="002D1551">
         <w:t xml:space="preserve">for details. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6239C3AC" w14:textId="44A4FD83" w:rsidR="009E0E52" w:rsidRDefault="00745534" w:rsidP="006134DB">
       <w:r w:rsidRPr="002D1551">
         <w:t xml:space="preserve">For published documents, the electronic copy on </w:t>
       </w:r>
       <w:r w:rsidR="000952FA">
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1551">
         <w:t xml:space="preserve"> website remains the most current publicly available version and copying or printing renders this document uncontrolled.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055159D6" w14:textId="77777777" w:rsidR="00EF5824" w:rsidRDefault="00EF5824" w:rsidP="006134DB"/>
     <w:bookmarkStart w:id="16" w:name="_Toc214019042" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="454215845"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6C2C6744" w14:textId="77A19976" w:rsidR="006134DB" w:rsidRDefault="006134DB" w:rsidP="006134DB">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="851" w:hanging="851"/>
           </w:pPr>
           <w:r>
             <w:t>References</w:t>
           </w:r>
           <w:bookmarkEnd w:id="16"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7E828F77" w14:textId="0A86FCEC" w:rsidR="006134DB" w:rsidRDefault="006134DB">
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText>BIBLIOGRAPHY</w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                 </w:rPr>
                 <w:t>There are no sources in the current document.</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
@@ -2844,70 +2825,70 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AQAAAAAA" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D6C2EC0" w14:textId="77777777" w:rsidR="0010320F" w:rsidRDefault="0010320F" w:rsidP="007D199A">
+    <w:p w14:paraId="40CAEC05" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRDefault="00891F8A" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4A59DD" w14:textId="77777777" w:rsidR="0010320F" w:rsidRDefault="0010320F"/>
+    <w:p w14:paraId="43CD40C0" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRDefault="00891F8A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37B8CF33" w14:textId="77777777" w:rsidR="0010320F" w:rsidRDefault="0010320F" w:rsidP="007D199A">
+    <w:p w14:paraId="2BE46E49" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRDefault="00891F8A" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F1BB1B" w14:textId="77777777" w:rsidR="0010320F" w:rsidRDefault="0010320F"/>
+    <w:p w14:paraId="7567BF4E" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRDefault="00891F8A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3055,132 +3036,132 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="242ED936" w14:textId="77777777" w:rsidR="0010320F" w:rsidRPr="005E0344" w:rsidRDefault="0010320F" w:rsidP="005E0344">
+    <w:p w14:paraId="383BB0C5" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRPr="005E0344" w:rsidRDefault="00891F8A" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70A8E8C3" w14:textId="77777777" w:rsidR="0010320F" w:rsidRPr="005E0344" w:rsidRDefault="0010320F" w:rsidP="0090581D">
+    <w:p w14:paraId="4CDAE9C5" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRPr="005E0344" w:rsidRDefault="00891F8A" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF6834B" w14:textId="77777777" w:rsidR="0010320F" w:rsidRDefault="0010320F"/>
+    <w:p w14:paraId="0547096E" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRDefault="00891F8A"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="691D4619" w14:textId="77777777" w:rsidR="0010320F" w:rsidRDefault="0010320F">
+    <w:p w14:paraId="16DD8135" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRDefault="00891F8A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231728CA" w14:textId="77777777" w:rsidR="0010320F" w:rsidRDefault="0010320F"/>
+    <w:p w14:paraId="4AB28F37" w14:textId="77777777" w:rsidR="00891F8A" w:rsidRDefault="00891F8A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FEDAE0C" w14:textId="77777777" w:rsidR="0016079B" w:rsidRDefault="0016079B" w:rsidP="0016079B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63DA1CEA" w14:textId="77777777" w:rsidR="00625A39" w:rsidRDefault="00625A39" w:rsidP="0016079B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47FFC75F" w14:textId="4F1C96DB" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="00C91820" w:rsidP="009E0E52">
+  <w:p w14:paraId="47FFC75F" w14:textId="4F1C96DB" w:rsidR="00177666" w:rsidRPr="002B07AE" w:rsidRDefault="00000000" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Style4"/>
         </w:rPr>
         <w:alias w:val="Dutyholder"/>
         <w:tag w:val=""/>
         <w:id w:val="297576496"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="E9A819E7BAFE4185BEB4FF0E596E2FF9"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
@@ -3242,51 +3223,50 @@
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidR="004E3932" w:rsidRPr="002B07AE">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:placeholder>
           <w:docPart w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00FC4389">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4B08F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -5157,51 +5137,50 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="652024073">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="770396762">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Alex Pitsillos">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::alex.pitsillos@onr.gov.uk::8933ccca-c3c9-49be-86a9-f28dc7589ee0"/>
   </w15:person>
   <w15:person w15:author="Govinder Sangha">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::govinder.sangha@onr.gov.uk::435ebb05-60fc-4b1a-8189-f65396953720"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5284,99 +5263,101 @@
     <w:rsid w:val="001975D9"/>
     <w:rsid w:val="001A6B23"/>
     <w:rsid w:val="001B700C"/>
     <w:rsid w:val="001C1C8D"/>
     <w:rsid w:val="001C4D63"/>
     <w:rsid w:val="001D096F"/>
     <w:rsid w:val="001D0DE0"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D71B2"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
     <w:rsid w:val="001E0875"/>
     <w:rsid w:val="001E4C5B"/>
     <w:rsid w:val="001F059F"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
     <w:rsid w:val="00201E82"/>
     <w:rsid w:val="00202842"/>
     <w:rsid w:val="00204217"/>
     <w:rsid w:val="00210AC1"/>
     <w:rsid w:val="002130B6"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214D43"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
+    <w:rsid w:val="00224A80"/>
     <w:rsid w:val="00226AE6"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00234342"/>
     <w:rsid w:val="00234B73"/>
     <w:rsid w:val="00235EE3"/>
     <w:rsid w:val="00236A69"/>
     <w:rsid w:val="0024040D"/>
     <w:rsid w:val="00241BAE"/>
     <w:rsid w:val="00243DF5"/>
     <w:rsid w:val="00245A0A"/>
     <w:rsid w:val="00246E86"/>
     <w:rsid w:val="00251CD7"/>
     <w:rsid w:val="00253B01"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00257288"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
     <w:rsid w:val="00263C01"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="002674E9"/>
     <w:rsid w:val="00267815"/>
     <w:rsid w:val="002711EB"/>
     <w:rsid w:val="002729ED"/>
     <w:rsid w:val="002770EE"/>
     <w:rsid w:val="00280DDF"/>
     <w:rsid w:val="0028358D"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002A3A99"/>
     <w:rsid w:val="002A404A"/>
     <w:rsid w:val="002B07AE"/>
     <w:rsid w:val="002B1C53"/>
     <w:rsid w:val="002C0799"/>
     <w:rsid w:val="002D4493"/>
     <w:rsid w:val="002D75F1"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E12B1"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
     <w:rsid w:val="002E6A6A"/>
     <w:rsid w:val="002E7922"/>
     <w:rsid w:val="002F24C4"/>
     <w:rsid w:val="002F3397"/>
     <w:rsid w:val="00301FA9"/>
     <w:rsid w:val="0030380D"/>
     <w:rsid w:val="00312411"/>
+    <w:rsid w:val="00323A8A"/>
     <w:rsid w:val="00323E71"/>
     <w:rsid w:val="00326F77"/>
     <w:rsid w:val="00331AB8"/>
     <w:rsid w:val="003401B0"/>
     <w:rsid w:val="00340C4F"/>
     <w:rsid w:val="003429B0"/>
     <w:rsid w:val="00343ABC"/>
     <w:rsid w:val="00344675"/>
     <w:rsid w:val="00346C8E"/>
     <w:rsid w:val="00347008"/>
     <w:rsid w:val="00367BD5"/>
     <w:rsid w:val="00372C01"/>
     <w:rsid w:val="00375965"/>
     <w:rsid w:val="003763DD"/>
     <w:rsid w:val="0038121D"/>
     <w:rsid w:val="00390327"/>
     <w:rsid w:val="00393066"/>
     <w:rsid w:val="00393B78"/>
     <w:rsid w:val="003A01E9"/>
     <w:rsid w:val="003A7E1C"/>
     <w:rsid w:val="003B7F47"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
     <w:rsid w:val="003C465D"/>
     <w:rsid w:val="003C4909"/>
@@ -5593,70 +5574,72 @@
     <w:rsid w:val="00824151"/>
     <w:rsid w:val="00837918"/>
     <w:rsid w:val="0084061E"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="0084601B"/>
     <w:rsid w:val="00846BDF"/>
     <w:rsid w:val="00850785"/>
     <w:rsid w:val="008534B6"/>
     <w:rsid w:val="00854D7A"/>
     <w:rsid w:val="00856463"/>
     <w:rsid w:val="00856FF6"/>
     <w:rsid w:val="008606F0"/>
     <w:rsid w:val="0086472A"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
     <w:rsid w:val="008721C9"/>
     <w:rsid w:val="008728C5"/>
     <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="00875B16"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882AA4"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
+    <w:rsid w:val="00891F8A"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
     <w:rsid w:val="0089698A"/>
     <w:rsid w:val="008970E4"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A429A"/>
     <w:rsid w:val="008A4329"/>
     <w:rsid w:val="008A578E"/>
     <w:rsid w:val="008B0E95"/>
     <w:rsid w:val="008B1519"/>
     <w:rsid w:val="008B1E09"/>
     <w:rsid w:val="008B2309"/>
     <w:rsid w:val="008B70F5"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C005A"/>
     <w:rsid w:val="008C0294"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C6446"/>
     <w:rsid w:val="008C685F"/>
     <w:rsid w:val="008C7094"/>
+    <w:rsid w:val="008D152B"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D485C"/>
     <w:rsid w:val="008D49A5"/>
     <w:rsid w:val="008D6C81"/>
     <w:rsid w:val="008D7526"/>
     <w:rsid w:val="008E380B"/>
     <w:rsid w:val="008E6CF0"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F5346"/>
     <w:rsid w:val="008F7051"/>
     <w:rsid w:val="008F7952"/>
     <w:rsid w:val="00901DB6"/>
     <w:rsid w:val="009033A9"/>
     <w:rsid w:val="0090581D"/>
     <w:rsid w:val="0091439C"/>
     <w:rsid w:val="009162CA"/>
     <w:rsid w:val="00916408"/>
     <w:rsid w:val="0092055F"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
     <w:rsid w:val="00931394"/>
     <w:rsid w:val="00931A09"/>
     <w:rsid w:val="00931DFB"/>
     <w:rsid w:val="009349A9"/>
     <w:rsid w:val="00936C52"/>
@@ -5812,50 +5795,51 @@
     <w:rsid w:val="00C87BAC"/>
     <w:rsid w:val="00C90062"/>
     <w:rsid w:val="00C90E49"/>
     <w:rsid w:val="00C91831"/>
     <w:rsid w:val="00C92857"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00CA1B18"/>
     <w:rsid w:val="00CA4547"/>
     <w:rsid w:val="00CC3FCD"/>
     <w:rsid w:val="00CD3A3B"/>
     <w:rsid w:val="00CD5401"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE4EEA"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00D01663"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D04326"/>
     <w:rsid w:val="00D13147"/>
     <w:rsid w:val="00D405C9"/>
     <w:rsid w:val="00D41554"/>
     <w:rsid w:val="00D463FF"/>
+    <w:rsid w:val="00D5408F"/>
     <w:rsid w:val="00D55C4D"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BAB"/>
     <w:rsid w:val="00D64ED9"/>
     <w:rsid w:val="00D66AC1"/>
     <w:rsid w:val="00D66B5F"/>
     <w:rsid w:val="00D67E15"/>
     <w:rsid w:val="00D71687"/>
     <w:rsid w:val="00D74813"/>
     <w:rsid w:val="00D74E0E"/>
     <w:rsid w:val="00D77FB5"/>
     <w:rsid w:val="00D84573"/>
     <w:rsid w:val="00DA276B"/>
     <w:rsid w:val="00DA30BC"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB00E2"/>
     <w:rsid w:val="00DB0DDC"/>
     <w:rsid w:val="00DB2DE5"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DB627C"/>
     <w:rsid w:val="00DC2C34"/>
     <w:rsid w:val="00DC55F6"/>
     <w:rsid w:val="00DC674D"/>
     <w:rsid w:val="00DD4607"/>
@@ -8816,119 +8800,121 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
     <w:rsid w:val="00014FB3"/>
     <w:rsid w:val="000A75DB"/>
     <w:rsid w:val="000F4353"/>
     <w:rsid w:val="001140F1"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="001A787E"/>
     <w:rsid w:val="001E0875"/>
+    <w:rsid w:val="0021649C"/>
+    <w:rsid w:val="00224A80"/>
     <w:rsid w:val="002550FD"/>
     <w:rsid w:val="00276BC4"/>
     <w:rsid w:val="002876CA"/>
     <w:rsid w:val="002E6EDF"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="00375965"/>
     <w:rsid w:val="003C5710"/>
     <w:rsid w:val="004B48B4"/>
     <w:rsid w:val="004F3E78"/>
     <w:rsid w:val="00563E97"/>
     <w:rsid w:val="005B0E31"/>
     <w:rsid w:val="00611F13"/>
     <w:rsid w:val="00626CD0"/>
     <w:rsid w:val="00673B58"/>
     <w:rsid w:val="006B5054"/>
     <w:rsid w:val="006F65DA"/>
     <w:rsid w:val="00702635"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="007B1F94"/>
     <w:rsid w:val="007D2BB9"/>
     <w:rsid w:val="007D6F41"/>
     <w:rsid w:val="007E632F"/>
     <w:rsid w:val="007F3641"/>
     <w:rsid w:val="008214EA"/>
     <w:rsid w:val="00835E07"/>
     <w:rsid w:val="00987C2D"/>
     <w:rsid w:val="009F1F1F"/>
     <w:rsid w:val="00AB5413"/>
+    <w:rsid w:val="00AC4439"/>
     <w:rsid w:val="00B1191E"/>
     <w:rsid w:val="00B23AE9"/>
     <w:rsid w:val="00BA062A"/>
     <w:rsid w:val="00BA6FDF"/>
     <w:rsid w:val="00C07351"/>
     <w:rsid w:val="00C25EDB"/>
     <w:rsid w:val="00C41BCC"/>
     <w:rsid w:val="00C561EC"/>
     <w:rsid w:val="00C63822"/>
     <w:rsid w:val="00C72636"/>
     <w:rsid w:val="00CD60CF"/>
     <w:rsid w:val="00D03293"/>
     <w:rsid w:val="00DA276B"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00DF0078"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E3233F"/>
     <w:rsid w:val="00E646E1"/>
     <w:rsid w:val="00E83E42"/>
     <w:rsid w:val="00EA19BB"/>
     <w:rsid w:val="00ED0AAC"/>
     <w:rsid w:val="00F34787"/>
     <w:rsid w:val="00F80C35"/>
     <w:rsid w:val="00F93872"/>
   </w:rsids>
@@ -9734,61 +9720,61 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9464402-40CC-48E2-862E-42899F1CAEAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1072</Words>
-  <Characters>6114</Characters>
+  <Words>1063</Words>
+  <Characters>6065</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Nuclear Restoration Services Ltd</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7172</CharactersWithSpaces>
+  <CharactersWithSpaces>7114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Dounreay</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>1</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>