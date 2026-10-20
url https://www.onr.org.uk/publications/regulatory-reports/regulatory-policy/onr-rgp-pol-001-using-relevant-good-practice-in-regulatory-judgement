--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -1,51 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
@@ -89,184 +99,203 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="650D6072" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="001D0FA7">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C4EA414" w14:textId="67AE3845" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="007916B4" w:rsidP="001E03E1">
+          <w:p w14:paraId="7C4EA414" w14:textId="23158390" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00D716E1" w:rsidP="001E03E1">
             <w:pPr>
               <w:pStyle w:val="CoverTitle"/>
               <w:rPr>
                 <w:szCs w:val="90"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C2D68">
-[...33 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="56"/>
+                  <w:szCs w:val="56"/>
+                </w:rPr>
+                <w:alias w:val="Title"/>
+                <w:tag w:val=""/>
+                <w:id w:val="-1089070423"/>
+                <w:placeholder>
+                  <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
+                </w:placeholder>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007916B4" w:rsidRPr="000C2D68">
+                  <w:rPr>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="56"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Using </w:t>
+                </w:r>
+                <w:r w:rsidR="00592980" w:rsidRPr="000C2D68">
+                  <w:rPr>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="56"/>
+                  </w:rPr>
+                  <w:t>relevant good practice in</w:t>
+                </w:r>
+                <w:r w:rsidR="00CD5D98" w:rsidRPr="000C2D68">
+                  <w:rPr>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="56"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="007916B4" w:rsidRPr="000C2D68">
+                  <w:rPr>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="56"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">regulatory </w:t>
+                </w:r>
+                <w:r w:rsidR="008F65EC" w:rsidRPr="000C2D68">
+                  <w:rPr>
+                    <w:sz w:val="56"/>
+                    <w:szCs w:val="56"/>
+                  </w:rPr>
+                  <w:t>judgement</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="63A9BF95">
             <wp:simplePos x="685800" y="914400"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7568280" cy="10692360"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="Office for Nuclear Regulation"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Office for Nuclear Regulation"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00323E71">
       <w:pPr>
         <w:sectPr w:rsidR="00595C8C" w:rsidSect="00DD1E41">
-          <w:headerReference w:type="default" r:id="rId10"/>
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5164A100" w14:textId="32BBA782" w:rsidR="001F5B29" w:rsidRDefault="5CE4DECE" w:rsidP="00D350DB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc106867902"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B61BE5" w14:textId="1978E055" w:rsidR="002634E7" w:rsidRPr="002634E7" w:rsidRDefault="00BD5D9D" w:rsidP="00D350DB">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -632,73 +661,79 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="41ACAC60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Good practice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: those controls, </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Int_bfDaBK3p"/>
       <w:r>
         <w:t>standards</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve"> and approaches which, through experience or consensus, are recognised as contributing to the effective delivery of a specific objective.</w:t>
       </w:r>
       <w:r w:rsidR="00544A1D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A44989C" w14:textId="6BF30FF8" w:rsidR="00150C82" w:rsidRDefault="00227561" w:rsidP="00150C82">
+    <w:p w14:paraId="7A44989C" w14:textId="63550EE8" w:rsidR="00150C82" w:rsidRDefault="00227561" w:rsidP="00150C82">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="1A82D121">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Relevant good practice</w:t>
       </w:r>
       <w:r w:rsidR="00AB0474" w:rsidRPr="008F4048">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00AB0474">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">good practice that is relevant to a particular case. Relevant good practice </w:t>
+        <w:t xml:space="preserve">good practice that is relevant to a particular case. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A603BA">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Relevant good practice </w:t>
       </w:r>
       <w:r w:rsidR="00FB45CD">
         <w:t>refers to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> those controls, standards and approaches which are relevant to a situation and that, if </w:t>
       </w:r>
       <w:r w:rsidR="004B5C0F">
         <w:t>applied</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4048">
         <w:t>would</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidR="00086F62">
         <w:t>recognised</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by ONR as meeting </w:t>
       </w:r>
@@ -1136,74 +1171,101 @@
       <w:r w:rsidR="0EE7003B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00893473">
         <w:t>Inspectors should have regard to the practice that the dutyholder has applied when forming their view of the relevant good practice</w:t>
       </w:r>
       <w:r w:rsidR="00150C82">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Inspectors should record and justify their professional </w:t>
       </w:r>
       <w:r w:rsidR="008F65EC">
         <w:t>judgement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001C7A2C">
         <w:t xml:space="preserve">with reference to </w:t>
       </w:r>
       <w:r>
         <w:t>any relevant good practice considered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C90CD3" w14:textId="4CF5F26A" w:rsidR="009C2D92" w:rsidRDefault="00044FD3" w:rsidP="41ACAC60">
+    <w:p w14:paraId="20C90CD3" w14:textId="7E6A1356" w:rsidR="009C2D92" w:rsidRDefault="00044FD3" w:rsidP="41ACAC60">
       <w:r w:rsidRPr="1A82D121">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Good practice might be absent, </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Int_5rfFbRi9"/>
       <w:r w:rsidRPr="1A82D121">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>incomplete</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="1A82D121">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or not fully relevant for a range of reasons, </w:t>
       </w:r>
-      <w:r w:rsidR="001120D0" w:rsidRPr="001120D0">
-        <w:t>including the novelty or complexity of the circumstances</w:t>
+      <w:r>
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3EC1">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="392603E2">
+        <w:t>novel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ty</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3EC1">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="392603E2">
+        <w:t xml:space="preserve"> complex</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ity</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3EC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008139CB">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3EC1">
+        <w:t xml:space="preserve"> the circumstances</w:t>
       </w:r>
       <w:r w:rsidR="00E50A0B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004F737C">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="003A3EC1">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="004F737C">
         <w:t>ere the risks are high</w:t>
       </w:r>
       <w:r w:rsidR="00EB66ED">
         <w:t xml:space="preserve"> or technological innovation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EB66ED">
         <w:t xml:space="preserve"> In such situations, </w:t>
       </w:r>
       <w:r w:rsidR="00E300AB">
         <w:t>any</w:t>
       </w:r>
@@ -1959,258 +2021,268 @@
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
                 <w:gridCol w:w="342"/>
                 <w:gridCol w:w="8684"/>
               </w:tblGrid>
               <w:tr w:rsidR="000C2D68" w14:paraId="3AD802D9" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="1287078962"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="44D83777" w14:textId="637B514F" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="44D83777" w14:textId="637B514F" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="35D4AC05" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="35D4AC05" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “ONR-RD-POL-002 - Risk-Informed and Targeted Engagements,” May 2024.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="000C2D68" w14:paraId="4AF644FD" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="1287078962"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0BF2202B" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="0BF2202B" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[2] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="62C8C339" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="62C8C339" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “ONR-ENF-POL-001 - Enforcement Policy Statement,” March 2024.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="000C2D68" w14:paraId="6F753EE1" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="1287078962"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="64C16B3C" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="64C16B3C" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[3] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6B3BC804" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="6B3BC804" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “ONR-RD-FW-001 - Risk-informed Regulatory Decision-making,” September 2024.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="000C2D68" w14:paraId="7EC2E01A" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="1287078962"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7FFA40A2" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="7FFA40A2" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[4] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3E8E93A4" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="3E8E93A4" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “ONR-ENF-GD-006 - Enforcement Management Model,” December 2025.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="000C2D68" w14:paraId="20A69911" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="1287078962"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="151C4A5F" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="151C4A5F" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[5] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="795DDAFA" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
+                  <w:p w14:paraId="795DDAFA" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00126D9D">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “ONR-PER-IN-006 - Decision Review and Appeals Process,” January 2023.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
             <w:p w14:paraId="324AD88D" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68">
               <w:pPr>
                 <w:divId w:val="1287078962"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
             <w:p w14:paraId="57940711" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="00DD1E41" w:rsidP="000C2D68">
               <w:pPr>
@@ -2219,51 +2291,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="13" w:name="_Toc219278290" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="4A2E5475" w14:textId="5D350F2D" w:rsidR="00DD1E41" w:rsidRPr="00595C8C" w:rsidRDefault="00DD1E41" w:rsidP="004D42F5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Document control information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="6E6AE2E5" w14:textId="08C3AAE6" w:rsidR="00DD1E41" w:rsidRPr="00DD1E41" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
+    <w:p w14:paraId="6E6AE2E5" w14:textId="46AC83DA" w:rsidR="00DD1E41" w:rsidRPr="00DD1E41" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1E41">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F37B07">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>olicy O</w:t>
@@ -2348,111 +2420,141 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authored by</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2655">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00464837">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7AC1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Operational Safety and Regulatory Policy Team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D358FF" w14:textId="557FE683" w:rsidR="00DD1E41" w:rsidRPr="00464837" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
+    <w:p w14:paraId="36D358FF" w14:textId="634B21BA" w:rsidR="00DD1E41" w:rsidRPr="00464837" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00464837">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approved by</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2655">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00464837">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C7AC1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deputy Chief Nuclear Inspector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650A11FD" w14:textId="52FC6687" w:rsidR="00DD1E41" w:rsidRPr="00464837" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
+    <w:p w14:paraId="650A11FD" w14:textId="79205CB0" w:rsidR="00DD1E41" w:rsidRPr="00464837" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00464837">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Issue:</w:t>
       </w:r>
       <w:r w:rsidRPr="00464837">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F37B07">
-[...4 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issue No."/>
+          <w:tag w:val=""/>
+          <w:id w:val="-894428327"/>
+          <w:placeholder>
+            <w:docPart w:val="3AE075419DF149E28D3DC38879AC0F4F"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F37B07">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidR="00126D9D">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00A603BA">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:p w14:paraId="4E611191" w14:textId="2A2A8DDA" w:rsidR="00DD1E41" w:rsidRPr="00464837" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2655">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00464837">
         <w:rPr>
@@ -2539,56 +2641,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ument reference</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2655">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00464837">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F2C14">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ONR-RGP-POL-001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0495C84F" w14:textId="77777777" w:rsidR="000C2D68" w:rsidRDefault="000C2D68" w:rsidP="00DD1E41">
+    <w:p w14:paraId="48684612" w14:textId="77777777" w:rsidR="00A603BA" w:rsidRDefault="00A603BA" w:rsidP="00DD1E41">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DA79989" w14:textId="424FA5BB" w:rsidR="00DD1E41" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
+    <w:p w14:paraId="4DA79989" w14:textId="3187F900" w:rsidR="00DD1E41" w:rsidRDefault="00DD1E41" w:rsidP="00DD1E41">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t>Revision commentary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="983"/>
         <w:gridCol w:w="8033"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD1E41" w:rsidRPr="00464837" w14:paraId="516946AE" w14:textId="77777777" w:rsidTr="000C2D68">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
@@ -2655,104 +2757,135 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00F37B07">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8033" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E2CAE18" w14:textId="01800E7F" w:rsidR="00DD1E41" w:rsidRPr="00F37B07" w:rsidRDefault="00F37B07" w:rsidP="00EC7C4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00F37B07">
               <w:t>First publication of policy</w:t>
             </w:r>
             <w:r w:rsidR="00363B13">
               <w:t>, September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00126D9D" w14:paraId="44F3811B" w14:textId="77777777" w:rsidTr="000C2D68">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9AD962" w14:textId="034740AE" w:rsidR="00126D9D" w:rsidRPr="00F37B07" w:rsidRDefault="00126D9D" w:rsidP="00EC7C4F">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61924F27" w14:textId="0585431A" w:rsidR="00126D9D" w:rsidRPr="00F37B07" w:rsidRDefault="00126D9D" w:rsidP="00126D9D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Minor typo addressed</w:t>
+            </w:r>
+            <w:r w:rsidR="00A603BA">
+              <w:t xml:space="preserve"> and correction to footnote on page 3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="24EF0E59" w14:textId="310652F1" w:rsidR="7568EE7A" w:rsidRPr="00363B13" w:rsidRDefault="7568EE7A" w:rsidP="7568EE7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4358E2AD" w14:textId="77777777" w:rsidR="001E1561" w:rsidRPr="001E1561" w:rsidRDefault="001E1561" w:rsidP="7568EE7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001E1561" w:rsidRPr="001E1561" w:rsidSect="00DD1E41">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B525B53" w14:textId="77777777" w:rsidR="00662075" w:rsidRDefault="00662075" w:rsidP="007D199A">
+    <w:p w14:paraId="30A1BF71" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRDefault="00D716E1" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11863FE5" w14:textId="77777777" w:rsidR="00662075" w:rsidRDefault="00662075"/>
+    <w:p w14:paraId="483A2ED0" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRDefault="00D716E1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="556160EE" w14:textId="77777777" w:rsidR="00662075" w:rsidRDefault="00662075" w:rsidP="007D199A">
+    <w:p w14:paraId="7DBE789F" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRDefault="00D716E1" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D074A3" w14:textId="77777777" w:rsidR="00662075" w:rsidRDefault="00662075"/>
+    <w:p w14:paraId="0F266EF7" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRDefault="00D716E1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2969,202 +3102,315 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="000C2D68">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="000C2D68">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D8DEB28" w14:textId="77777777" w:rsidR="00662075" w:rsidRPr="005E0344" w:rsidRDefault="00662075" w:rsidP="005E0344">
+    <w:p w14:paraId="64A22742" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRPr="005E0344" w:rsidRDefault="00D716E1" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C85ADF8" w14:textId="77777777" w:rsidR="00662075" w:rsidRPr="005E0344" w:rsidRDefault="00662075" w:rsidP="0090581D">
+    <w:p w14:paraId="25E3283D" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRPr="005E0344" w:rsidRDefault="00D716E1" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6FDB82" w14:textId="77777777" w:rsidR="00662075" w:rsidRDefault="00662075"/>
+    <w:p w14:paraId="168B6722" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRDefault="00D716E1"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CDC9BAE" w14:textId="77777777" w:rsidR="00662075" w:rsidRDefault="00662075">
+    <w:p w14:paraId="0BFC57ED" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRDefault="00D716E1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764D3049" w14:textId="77777777" w:rsidR="00662075" w:rsidRDefault="00662075"/>
+    <w:p w14:paraId="6AC5C622" w14:textId="77777777" w:rsidR="00D716E1" w:rsidRDefault="00D716E1"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="349BF80D" w14:textId="77777777" w:rsidR="00145992" w:rsidRDefault="00145992" w:rsidP="000C2D68">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> As per section 67 of the Energy Act 2013 these are: nuclear safety, nuclear site health and safety, nuclear security, nuclear safeguards and transport (of civil radioactive material).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2CCED12E" w14:textId="6AAFFDD3" w:rsidR="00BC3325" w:rsidRDefault="00BC3325" w:rsidP="000C2D68">
+    <w:p w14:paraId="2CCED12E" w14:textId="32A98ECB" w:rsidR="00BC3325" w:rsidRDefault="00BC3325" w:rsidP="000C2D68">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> These are approved by the relevant regulator under sections 17-18 of the Health and Safety at Work Act 1974 or 79-80 of the Energy Act 2013. If a Code is </w:t>
+        <w:t xml:space="preserve"> These are approved </w:t>
+      </w:r>
+      <w:r w:rsidR="00126D9D">
+        <w:t xml:space="preserve">and issued </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by the relevant regulator under section</w:t>
+      </w:r>
+      <w:r w:rsidR="00126D9D">
+        <w:t xml:space="preserve"> 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the Health and Safety at Work Act 1974 or 79-80 of the Energy Act 2013. If a Code is </w:t>
       </w:r>
       <w:r w:rsidR="00337F49">
         <w:t>followed,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> then a dutyholder will be doing enough to comply with the law. If it is proven that a dutyholder did not follow the </w:t>
       </w:r>
       <w:r w:rsidR="00337F49">
         <w:t>Code,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it needs to demonstrate that it has complied with the law in some other way or it will be found to be at fault.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A9BF767" w14:textId="77777777" w:rsidR="000D7A42" w:rsidRPr="008C50C3" w:rsidRDefault="000D7A42" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62ED5B40" w14:textId="794EA224" w:rsidR="000D7A42" w:rsidRPr="00DD66BD" w:rsidRDefault="008F65EC" w:rsidP="009E0E52">
+  <w:p w14:paraId="62ED5B40" w14:textId="74A37F6C" w:rsidR="000D7A42" w:rsidRPr="00DD66BD" w:rsidRDefault="00D716E1" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:alias w:val="Title"/>
+        <w:tag w:val=""/>
+        <w:id w:val="1816293802"/>
+        <w:placeholder>
+          <w:docPart w:val="71855CAFCD0440C4880AB5CD94A60020"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="008F65EC">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Using relevant good practice in regulatory judgement</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="000D7A42" w:rsidRPr="00DD66BD">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Using relevant good practice in regulatory judgement</w:t>
-[...5 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
-    <w:r w:rsidR="002F2C14">
-[...5 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:alias w:val="Status"/>
+        <w:tag w:val=""/>
+        <w:id w:val="1679921422"/>
+        <w:placeholder>
+          <w:docPart w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A603BA">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>1.1</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
     <w:r w:rsidR="009D72A9">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="BC3EUS+j05HFFw" int2:id="HzXuVqOw">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="MibsvmUCE6Sc0D" int2:id="LBuY55YO">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="WYiQUnZNCiphBY" int2:id="OPCVyGmH">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="2lXb4vsl+zFDXs" int2:id="QeXIwuIe">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="AqthD0JFLXBrow" int2:id="XsR91jrS">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="7jhif9EUUlB1qQ" int2:id="Y2X2Aqmi">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="zsKrMINadQ3+Es" int2:id="iZ0HslUb">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="a0uoIyGbcc5hSl" int2:id="pJDfJRgm">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:bookmark int2:bookmarkName="_Int_j66Vu1zG" int2:invalidationBookmarkName="" int2:hashCode="3UX7tQ/pcv8fb0" int2:id="4LB3FrnF">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_9uxcdddv" int2:invalidationBookmarkName="" int2:hashCode="iDhG48yymgb3lG" int2:id="5xo4exlF">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_mYBF8Tj7" int2:invalidationBookmarkName="" int2:hashCode="oFIjG5L4o1YQac" int2:id="8zKZ0zfd">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_bfDaBK3p" int2:invalidationBookmarkName="" int2:hashCode="oFIjG5L4o1YQac" int2:id="9RAmvG20">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_sQXv16cP" int2:invalidationBookmarkName="" int2:hashCode="jDBaB8b4+oBsvw" int2:id="BMkUzR8L">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_JM95zAGW" int2:invalidationBookmarkName="" int2:hashCode="syH/XcnEv0LMv1" int2:id="Ix24h2WY">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_0rJIFOOh" int2:invalidationBookmarkName="" int2:hashCode="l8ruxJ8qoS6sCp" int2:id="K90ldP5H">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_jwl1M1R0" int2:invalidationBookmarkName="" int2:hashCode="6HovLIhD3ys/B8" int2:id="nx2bkgf7">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_NSkO4Yac" int2:invalidationBookmarkName="" int2:hashCode="oFIjG5L4o1YQac" int2:id="x83u1Fqy">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_5rfFbRi9" int2:invalidationBookmarkName="" int2:hashCode="fv6o/5aWPzGhl0" int2:id="qMbKOC7z">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4B08F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F04C420E"/>
@@ -5198,54 +5444,53 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1307006067">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="591207539">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="80882054">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1722710086">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1230531010">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1627856390">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="catalog"/>
     <w:dataType w:val="textFile"/>
     <w:activeRecord w:val="-1"/>
     <w:odso/>
   </w:mailMerge>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5285,158 +5530,157 @@
     <w:rsid w:val="0005393F"/>
     <w:rsid w:val="00053BEE"/>
     <w:rsid w:val="000548C8"/>
     <w:rsid w:val="0006095F"/>
     <w:rsid w:val="00060E97"/>
     <w:rsid w:val="00064AF7"/>
     <w:rsid w:val="00064EAA"/>
     <w:rsid w:val="00067522"/>
     <w:rsid w:val="00070F7F"/>
     <w:rsid w:val="0007392D"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00077875"/>
     <w:rsid w:val="000813C5"/>
     <w:rsid w:val="00082879"/>
     <w:rsid w:val="000839F6"/>
     <w:rsid w:val="00084D6F"/>
     <w:rsid w:val="00085FC4"/>
     <w:rsid w:val="00086F62"/>
     <w:rsid w:val="00086F8D"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="00096CE2"/>
     <w:rsid w:val="00097797"/>
     <w:rsid w:val="000A1D70"/>
     <w:rsid w:val="000A1E0B"/>
     <w:rsid w:val="000A49CE"/>
+    <w:rsid w:val="000A715F"/>
     <w:rsid w:val="000A74DE"/>
     <w:rsid w:val="000B297A"/>
     <w:rsid w:val="000B30B7"/>
     <w:rsid w:val="000B4E1E"/>
     <w:rsid w:val="000B7292"/>
     <w:rsid w:val="000C07B8"/>
     <w:rsid w:val="000C12D1"/>
     <w:rsid w:val="000C2D68"/>
     <w:rsid w:val="000C2DDC"/>
     <w:rsid w:val="000C4329"/>
     <w:rsid w:val="000C6333"/>
     <w:rsid w:val="000D0155"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D7A42"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F1BAB"/>
     <w:rsid w:val="000F202C"/>
     <w:rsid w:val="000F2ED4"/>
     <w:rsid w:val="000F2FFC"/>
     <w:rsid w:val="000F648A"/>
     <w:rsid w:val="00102010"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00104BDF"/>
     <w:rsid w:val="001111B8"/>
-    <w:rsid w:val="001120D0"/>
     <w:rsid w:val="00113BC4"/>
     <w:rsid w:val="00122FCC"/>
     <w:rsid w:val="00126752"/>
+    <w:rsid w:val="00126D9D"/>
     <w:rsid w:val="00130B30"/>
     <w:rsid w:val="001317AC"/>
     <w:rsid w:val="00140E1C"/>
     <w:rsid w:val="001444DB"/>
     <w:rsid w:val="00145556"/>
     <w:rsid w:val="00145992"/>
     <w:rsid w:val="00147AE4"/>
     <w:rsid w:val="00150214"/>
     <w:rsid w:val="00150C82"/>
     <w:rsid w:val="00151E3B"/>
     <w:rsid w:val="00154166"/>
     <w:rsid w:val="001571E5"/>
     <w:rsid w:val="00162D2B"/>
+    <w:rsid w:val="00166BB4"/>
     <w:rsid w:val="00171DCA"/>
     <w:rsid w:val="00173205"/>
     <w:rsid w:val="00177666"/>
     <w:rsid w:val="00177D53"/>
     <w:rsid w:val="00182565"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
     <w:rsid w:val="00190CF9"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="00197F30"/>
-    <w:rsid w:val="001A02E5"/>
     <w:rsid w:val="001A02FC"/>
     <w:rsid w:val="001A03B3"/>
     <w:rsid w:val="001A5905"/>
     <w:rsid w:val="001B4FDB"/>
     <w:rsid w:val="001C1F30"/>
     <w:rsid w:val="001C4D63"/>
     <w:rsid w:val="001C7A2C"/>
     <w:rsid w:val="001D0DE0"/>
     <w:rsid w:val="001D0FA7"/>
     <w:rsid w:val="001D26A5"/>
     <w:rsid w:val="001D42E0"/>
     <w:rsid w:val="001D442B"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001D7AE5"/>
     <w:rsid w:val="001D7FB2"/>
     <w:rsid w:val="001E03E1"/>
     <w:rsid w:val="001E1561"/>
     <w:rsid w:val="001E31DA"/>
     <w:rsid w:val="001E47EA"/>
     <w:rsid w:val="001E5312"/>
     <w:rsid w:val="001F059F"/>
     <w:rsid w:val="001F4E26"/>
     <w:rsid w:val="001F5B29"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
     <w:rsid w:val="002011F5"/>
     <w:rsid w:val="0020194C"/>
     <w:rsid w:val="0020225B"/>
-    <w:rsid w:val="00203886"/>
     <w:rsid w:val="002107CB"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214D43"/>
     <w:rsid w:val="002238B4"/>
     <w:rsid w:val="00226C0E"/>
     <w:rsid w:val="00227561"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00234342"/>
     <w:rsid w:val="0024040D"/>
     <w:rsid w:val="0024256C"/>
     <w:rsid w:val="00244A78"/>
     <w:rsid w:val="00251755"/>
     <w:rsid w:val="00252101"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00257288"/>
     <w:rsid w:val="00257325"/>
     <w:rsid w:val="00261F27"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
     <w:rsid w:val="002634E7"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00267815"/>
     <w:rsid w:val="00277A3D"/>
     <w:rsid w:val="00280DDF"/>
-    <w:rsid w:val="00281FA9"/>
     <w:rsid w:val="002860B4"/>
     <w:rsid w:val="00286A0C"/>
     <w:rsid w:val="002872FC"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00291AD4"/>
     <w:rsid w:val="00291B8F"/>
     <w:rsid w:val="00292138"/>
     <w:rsid w:val="0029291B"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="002938D4"/>
     <w:rsid w:val="00295FC6"/>
     <w:rsid w:val="0029663E"/>
     <w:rsid w:val="002A0D6F"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002A18C1"/>
     <w:rsid w:val="002B03DC"/>
     <w:rsid w:val="002B1C53"/>
     <w:rsid w:val="002B225F"/>
     <w:rsid w:val="002B24D3"/>
     <w:rsid w:val="002B3E25"/>
     <w:rsid w:val="002B62C1"/>
     <w:rsid w:val="002D7C5F"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E150B"/>
     <w:rsid w:val="002E2ABC"/>
@@ -5502,54 +5746,54 @@
     <w:rsid w:val="003C114C"/>
     <w:rsid w:val="003C2C51"/>
     <w:rsid w:val="003C465D"/>
     <w:rsid w:val="003C680D"/>
     <w:rsid w:val="003C74DD"/>
     <w:rsid w:val="003D18F3"/>
     <w:rsid w:val="003D1DC0"/>
     <w:rsid w:val="003D2AA4"/>
     <w:rsid w:val="003D495D"/>
     <w:rsid w:val="003D76CD"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E2E09"/>
     <w:rsid w:val="003E2FAE"/>
     <w:rsid w:val="003F0C50"/>
     <w:rsid w:val="00400474"/>
     <w:rsid w:val="004051EF"/>
     <w:rsid w:val="00407CF7"/>
     <w:rsid w:val="00407D32"/>
     <w:rsid w:val="0040C74B"/>
     <w:rsid w:val="00415ED6"/>
     <w:rsid w:val="00415F9D"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00422265"/>
     <w:rsid w:val="00427CE3"/>
-    <w:rsid w:val="00436238"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
+    <w:rsid w:val="00444079"/>
     <w:rsid w:val="004469D7"/>
     <w:rsid w:val="0045052D"/>
     <w:rsid w:val="004618E8"/>
     <w:rsid w:val="004648A4"/>
     <w:rsid w:val="00464B5A"/>
     <w:rsid w:val="00466496"/>
     <w:rsid w:val="00471380"/>
     <w:rsid w:val="004714C2"/>
     <w:rsid w:val="00473B48"/>
     <w:rsid w:val="004756A7"/>
     <w:rsid w:val="00475ACD"/>
     <w:rsid w:val="00475C2D"/>
     <w:rsid w:val="00480A47"/>
     <w:rsid w:val="0048475A"/>
     <w:rsid w:val="00487F97"/>
     <w:rsid w:val="004944FC"/>
     <w:rsid w:val="00494F0D"/>
     <w:rsid w:val="00496BFD"/>
     <w:rsid w:val="00497B21"/>
     <w:rsid w:val="004A0B74"/>
     <w:rsid w:val="004A3319"/>
     <w:rsid w:val="004A3998"/>
     <w:rsid w:val="004A3DF2"/>
     <w:rsid w:val="004A453A"/>
     <w:rsid w:val="004A765E"/>
@@ -5610,188 +5854,189 @@
     <w:rsid w:val="005C6763"/>
     <w:rsid w:val="005D3164"/>
     <w:rsid w:val="005D327A"/>
     <w:rsid w:val="005D5C8B"/>
     <w:rsid w:val="005E0344"/>
     <w:rsid w:val="005E440B"/>
     <w:rsid w:val="005E5CE5"/>
     <w:rsid w:val="005F22B9"/>
     <w:rsid w:val="005F2C85"/>
     <w:rsid w:val="005F6791"/>
     <w:rsid w:val="00605ADB"/>
     <w:rsid w:val="00611C9F"/>
     <w:rsid w:val="0061765C"/>
     <w:rsid w:val="00622F77"/>
     <w:rsid w:val="0062580C"/>
     <w:rsid w:val="00627555"/>
     <w:rsid w:val="006322A0"/>
     <w:rsid w:val="006355EC"/>
     <w:rsid w:val="006361FD"/>
     <w:rsid w:val="006379C2"/>
     <w:rsid w:val="0064226F"/>
     <w:rsid w:val="00646A12"/>
     <w:rsid w:val="006529DB"/>
     <w:rsid w:val="00653298"/>
     <w:rsid w:val="00657A21"/>
-    <w:rsid w:val="00662075"/>
     <w:rsid w:val="00663A7C"/>
     <w:rsid w:val="00667DF2"/>
     <w:rsid w:val="00670DF1"/>
     <w:rsid w:val="00671345"/>
     <w:rsid w:val="0067181B"/>
     <w:rsid w:val="0067232C"/>
     <w:rsid w:val="00672A9B"/>
     <w:rsid w:val="00675884"/>
     <w:rsid w:val="0067655B"/>
     <w:rsid w:val="00677CB0"/>
     <w:rsid w:val="006871F8"/>
+    <w:rsid w:val="00690557"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
     <w:rsid w:val="006A046A"/>
     <w:rsid w:val="006A04D7"/>
     <w:rsid w:val="006A19EF"/>
     <w:rsid w:val="006A1FBC"/>
     <w:rsid w:val="006A2641"/>
     <w:rsid w:val="006A43D5"/>
     <w:rsid w:val="006A525B"/>
     <w:rsid w:val="006A58A0"/>
     <w:rsid w:val="006B0508"/>
     <w:rsid w:val="006B51F1"/>
     <w:rsid w:val="006B7DF9"/>
     <w:rsid w:val="006C045F"/>
     <w:rsid w:val="006C2653"/>
     <w:rsid w:val="006C4196"/>
     <w:rsid w:val="006C5DC1"/>
     <w:rsid w:val="006C63B0"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
     <w:rsid w:val="006D116C"/>
     <w:rsid w:val="006D3088"/>
     <w:rsid w:val="006E4ACD"/>
     <w:rsid w:val="006E64EA"/>
     <w:rsid w:val="006E7C42"/>
     <w:rsid w:val="006F168A"/>
     <w:rsid w:val="006F47D4"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
     <w:rsid w:val="006FE18C"/>
     <w:rsid w:val="00700826"/>
     <w:rsid w:val="0070321D"/>
     <w:rsid w:val="00703F10"/>
     <w:rsid w:val="007062DC"/>
     <w:rsid w:val="007068BA"/>
     <w:rsid w:val="00706B9B"/>
     <w:rsid w:val="00710292"/>
     <w:rsid w:val="00711466"/>
     <w:rsid w:val="00716AB1"/>
     <w:rsid w:val="00721D63"/>
     <w:rsid w:val="007242A1"/>
     <w:rsid w:val="007251E1"/>
     <w:rsid w:val="00725DB9"/>
     <w:rsid w:val="00731FD2"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="007337A0"/>
     <w:rsid w:val="00734D2B"/>
-    <w:rsid w:val="00734F36"/>
     <w:rsid w:val="00737705"/>
     <w:rsid w:val="007408D4"/>
     <w:rsid w:val="00741204"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
     <w:rsid w:val="007465DF"/>
     <w:rsid w:val="00750507"/>
     <w:rsid w:val="00750B42"/>
     <w:rsid w:val="00751F6A"/>
     <w:rsid w:val="0076004C"/>
     <w:rsid w:val="00764D85"/>
     <w:rsid w:val="00765352"/>
-    <w:rsid w:val="0076563E"/>
     <w:rsid w:val="00765D7D"/>
     <w:rsid w:val="00767C12"/>
     <w:rsid w:val="00770FAD"/>
     <w:rsid w:val="0077155F"/>
     <w:rsid w:val="007742A7"/>
     <w:rsid w:val="00780CF5"/>
     <w:rsid w:val="00781489"/>
     <w:rsid w:val="00783AFA"/>
     <w:rsid w:val="00785427"/>
     <w:rsid w:val="00790540"/>
     <w:rsid w:val="007916B4"/>
     <w:rsid w:val="00794AD4"/>
     <w:rsid w:val="007968CA"/>
     <w:rsid w:val="00796EF2"/>
     <w:rsid w:val="007A021A"/>
     <w:rsid w:val="007A43FF"/>
     <w:rsid w:val="007B1061"/>
     <w:rsid w:val="007B33B5"/>
     <w:rsid w:val="007B3918"/>
     <w:rsid w:val="007B667F"/>
     <w:rsid w:val="007B68BA"/>
     <w:rsid w:val="007B7808"/>
     <w:rsid w:val="007C37AE"/>
     <w:rsid w:val="007C3C1D"/>
     <w:rsid w:val="007C4DA2"/>
     <w:rsid w:val="007C4DF4"/>
     <w:rsid w:val="007C783C"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2138"/>
     <w:rsid w:val="007D2E42"/>
     <w:rsid w:val="007D2EBE"/>
     <w:rsid w:val="007D321F"/>
     <w:rsid w:val="007D50F8"/>
     <w:rsid w:val="007D5C15"/>
     <w:rsid w:val="007D64BC"/>
     <w:rsid w:val="007E1C07"/>
     <w:rsid w:val="007E472E"/>
     <w:rsid w:val="007F0B6F"/>
     <w:rsid w:val="007F24B6"/>
     <w:rsid w:val="0080051B"/>
     <w:rsid w:val="008023FC"/>
     <w:rsid w:val="008038E8"/>
     <w:rsid w:val="00803D94"/>
     <w:rsid w:val="008053D9"/>
+    <w:rsid w:val="00806402"/>
     <w:rsid w:val="00810E4D"/>
     <w:rsid w:val="00812BF5"/>
+    <w:rsid w:val="008139CB"/>
     <w:rsid w:val="00816147"/>
     <w:rsid w:val="008229BA"/>
     <w:rsid w:val="0083003A"/>
     <w:rsid w:val="00835A32"/>
     <w:rsid w:val="008416EF"/>
     <w:rsid w:val="00843F38"/>
     <w:rsid w:val="00844E13"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="0084601B"/>
     <w:rsid w:val="0085135B"/>
     <w:rsid w:val="00852A7D"/>
     <w:rsid w:val="00855288"/>
     <w:rsid w:val="00855D73"/>
     <w:rsid w:val="00857226"/>
     <w:rsid w:val="00857F60"/>
     <w:rsid w:val="008606F0"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
     <w:rsid w:val="00869A36"/>
+    <w:rsid w:val="00870151"/>
     <w:rsid w:val="00874C40"/>
     <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="0087774E"/>
     <w:rsid w:val="0088054B"/>
     <w:rsid w:val="008818B8"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="0088219C"/>
     <w:rsid w:val="00882AA4"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00887859"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
     <w:rsid w:val="00891B86"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893473"/>
     <w:rsid w:val="00893D9F"/>
     <w:rsid w:val="00897C3E"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A4329"/>
     <w:rsid w:val="008A578E"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C7094"/>
     <w:rsid w:val="008C7AC1"/>
@@ -5858,102 +6103,101 @@
     <w:rsid w:val="009E0E52"/>
     <w:rsid w:val="009F5C8D"/>
     <w:rsid w:val="009F609C"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
     <w:rsid w:val="00A0270B"/>
     <w:rsid w:val="00A07746"/>
     <w:rsid w:val="00A10A8C"/>
     <w:rsid w:val="00A12F54"/>
     <w:rsid w:val="00A13FC0"/>
     <w:rsid w:val="00A14B5A"/>
     <w:rsid w:val="00A20218"/>
     <w:rsid w:val="00A323D6"/>
     <w:rsid w:val="00A340EF"/>
     <w:rsid w:val="00A3567F"/>
     <w:rsid w:val="00A36448"/>
     <w:rsid w:val="00A37698"/>
     <w:rsid w:val="00A41B65"/>
     <w:rsid w:val="00A41ED3"/>
     <w:rsid w:val="00A42045"/>
     <w:rsid w:val="00A441B8"/>
     <w:rsid w:val="00A443C6"/>
     <w:rsid w:val="00A451D2"/>
     <w:rsid w:val="00A46698"/>
+    <w:rsid w:val="00A603BA"/>
     <w:rsid w:val="00A70E8E"/>
     <w:rsid w:val="00A72358"/>
     <w:rsid w:val="00A81D82"/>
     <w:rsid w:val="00A84AE9"/>
     <w:rsid w:val="00A926E6"/>
     <w:rsid w:val="00A93E33"/>
     <w:rsid w:val="00AA098C"/>
     <w:rsid w:val="00AA1D14"/>
     <w:rsid w:val="00AA756E"/>
     <w:rsid w:val="00AB0474"/>
     <w:rsid w:val="00AB2F31"/>
     <w:rsid w:val="00AB32E9"/>
-    <w:rsid w:val="00AB52B4"/>
     <w:rsid w:val="00AB6758"/>
     <w:rsid w:val="00AB6970"/>
     <w:rsid w:val="00AB7EBD"/>
     <w:rsid w:val="00AC1939"/>
     <w:rsid w:val="00AC4ED9"/>
     <w:rsid w:val="00AC4F1E"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD179D"/>
     <w:rsid w:val="00AD17C7"/>
     <w:rsid w:val="00AD1AE0"/>
     <w:rsid w:val="00AD4041"/>
     <w:rsid w:val="00AE10EE"/>
     <w:rsid w:val="00AE302B"/>
     <w:rsid w:val="00AE55F0"/>
     <w:rsid w:val="00AE6B9C"/>
     <w:rsid w:val="00AE70DF"/>
     <w:rsid w:val="00AF09D5"/>
     <w:rsid w:val="00B00AB4"/>
     <w:rsid w:val="00B12733"/>
     <w:rsid w:val="00B14D32"/>
     <w:rsid w:val="00B151B2"/>
     <w:rsid w:val="00B16E7F"/>
     <w:rsid w:val="00B17D28"/>
     <w:rsid w:val="00B21A2D"/>
     <w:rsid w:val="00B259DF"/>
     <w:rsid w:val="00B27A71"/>
     <w:rsid w:val="00B321E6"/>
     <w:rsid w:val="00B3323C"/>
     <w:rsid w:val="00B44B1F"/>
     <w:rsid w:val="00B46D2E"/>
     <w:rsid w:val="00B534EF"/>
     <w:rsid w:val="00B53F30"/>
     <w:rsid w:val="00B54996"/>
     <w:rsid w:val="00B54EF4"/>
     <w:rsid w:val="00B5644D"/>
     <w:rsid w:val="00B56BC8"/>
     <w:rsid w:val="00B6023A"/>
-    <w:rsid w:val="00B6058F"/>
     <w:rsid w:val="00B6274C"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64A81"/>
     <w:rsid w:val="00B64E72"/>
     <w:rsid w:val="00B70EAF"/>
     <w:rsid w:val="00B750AA"/>
     <w:rsid w:val="00B77913"/>
     <w:rsid w:val="00B77A32"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
     <w:rsid w:val="00BA2CE2"/>
     <w:rsid w:val="00BA4D9B"/>
     <w:rsid w:val="00BA4E58"/>
     <w:rsid w:val="00BA7074"/>
     <w:rsid w:val="00BB04DD"/>
     <w:rsid w:val="00BB1FCC"/>
     <w:rsid w:val="00BB2E5E"/>
     <w:rsid w:val="00BB38DA"/>
     <w:rsid w:val="00BB4678"/>
     <w:rsid w:val="00BB6B7B"/>
     <w:rsid w:val="00BB6C17"/>
     <w:rsid w:val="00BB7829"/>
     <w:rsid w:val="00BC1EA6"/>
@@ -5984,50 +6228,51 @@
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C15C0E"/>
     <w:rsid w:val="00C17010"/>
     <w:rsid w:val="00C20258"/>
     <w:rsid w:val="00C20562"/>
     <w:rsid w:val="00C215C3"/>
     <w:rsid w:val="00C217B9"/>
     <w:rsid w:val="00C21B14"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
     <w:rsid w:val="00C26B6E"/>
     <w:rsid w:val="00C26D40"/>
     <w:rsid w:val="00C27A0D"/>
     <w:rsid w:val="00C32A67"/>
     <w:rsid w:val="00C32B3C"/>
     <w:rsid w:val="00C32CC1"/>
     <w:rsid w:val="00C33FCE"/>
     <w:rsid w:val="00C34C7B"/>
     <w:rsid w:val="00C37EDE"/>
     <w:rsid w:val="00C415D3"/>
     <w:rsid w:val="00C426EC"/>
     <w:rsid w:val="00C43D49"/>
     <w:rsid w:val="00C455CE"/>
+    <w:rsid w:val="00C46027"/>
     <w:rsid w:val="00C51FCD"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C718FE"/>
     <w:rsid w:val="00C75801"/>
     <w:rsid w:val="00C84BAA"/>
     <w:rsid w:val="00C8600A"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
     <w:rsid w:val="00C91831"/>
     <w:rsid w:val="00C94372"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00CA1993"/>
     <w:rsid w:val="00CA1C32"/>
     <w:rsid w:val="00CA5C78"/>
     <w:rsid w:val="00CB4F31"/>
     <w:rsid w:val="00CB5688"/>
     <w:rsid w:val="00CC0F22"/>
     <w:rsid w:val="00CC1A32"/>
     <w:rsid w:val="00CC34A8"/>
     <w:rsid w:val="00CC4BFD"/>
     <w:rsid w:val="00CC6988"/>
     <w:rsid w:val="00CC745A"/>
     <w:rsid w:val="00CD5D98"/>
@@ -6040,57 +6285,56 @@
     <w:rsid w:val="00CE5874"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6C79"/>
     <w:rsid w:val="00CE780E"/>
     <w:rsid w:val="00CF17F3"/>
     <w:rsid w:val="00CF44A5"/>
     <w:rsid w:val="00CF5302"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00CF7CD9"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D13147"/>
     <w:rsid w:val="00D16E69"/>
     <w:rsid w:val="00D20BD9"/>
     <w:rsid w:val="00D249EE"/>
     <w:rsid w:val="00D27738"/>
     <w:rsid w:val="00D27A94"/>
     <w:rsid w:val="00D32CF2"/>
     <w:rsid w:val="00D350DB"/>
     <w:rsid w:val="00D3662C"/>
     <w:rsid w:val="00D51576"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D63DC9"/>
     <w:rsid w:val="00D65051"/>
-    <w:rsid w:val="00D6610D"/>
     <w:rsid w:val="00D679A3"/>
     <w:rsid w:val="00D71687"/>
+    <w:rsid w:val="00D716E1"/>
     <w:rsid w:val="00D71AF2"/>
     <w:rsid w:val="00D74813"/>
     <w:rsid w:val="00D7653B"/>
-    <w:rsid w:val="00D77045"/>
     <w:rsid w:val="00D77BDA"/>
     <w:rsid w:val="00D81FD1"/>
     <w:rsid w:val="00D822C3"/>
     <w:rsid w:val="00D84CE5"/>
     <w:rsid w:val="00D94E98"/>
     <w:rsid w:val="00D97C87"/>
     <w:rsid w:val="00DA30BC"/>
     <w:rsid w:val="00DA5025"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DA6F68"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DB7573"/>
     <w:rsid w:val="00DC2261"/>
     <w:rsid w:val="00DC2C34"/>
     <w:rsid w:val="00DC7B07"/>
     <w:rsid w:val="00DD1E41"/>
     <w:rsid w:val="00DD262D"/>
     <w:rsid w:val="00DD66BD"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00DE2168"/>
     <w:rsid w:val="00DE2C87"/>
     <w:rsid w:val="00DF1204"/>
     <w:rsid w:val="00DF27DA"/>
     <w:rsid w:val="00DF4DBE"/>
@@ -6589,50 +6833,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
+  <w15:docId w15:val="{B2C4B898-BE15-4184-8D4A-5993842256F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9312,51 +9557,938 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2120180950">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C5DC39C0-0CE5-4537-B89C-2FEA41A0420F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E318CE" w:rsidRDefault="00350199">
+          <w:r w:rsidRPr="0069507A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="71855CAFCD0440C4880AB5CD94A60020"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7279B32C-8585-42D0-AA3C-928708152906}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E646E1" w:rsidRDefault="00E646E1">
+          <w:r w:rsidRPr="00561874">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7C9FD058-D468-49CF-A926-78CF9E35620F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A031C4" w:rsidRDefault="00DD7BA4">
+          <w:r w:rsidRPr="00D1240B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Status]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3AE075419DF149E28D3DC38879AC0F4F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF783863-311D-4DA8-B3D0-00224E85890C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A7937" w:rsidRDefault="005A7937" w:rsidP="005A7937">
+          <w:pPr>
+            <w:pStyle w:val="3AE075419DF149E28D3DC38879AC0F4F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00812B14">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Status]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00350199"/>
+    <w:rsid w:val="00002620"/>
+    <w:rsid w:val="00012A8D"/>
+    <w:rsid w:val="00027A6F"/>
+    <w:rsid w:val="00037E66"/>
+    <w:rsid w:val="00084D6F"/>
+    <w:rsid w:val="00096780"/>
+    <w:rsid w:val="000B4E1E"/>
+    <w:rsid w:val="000C07B8"/>
+    <w:rsid w:val="000F202C"/>
+    <w:rsid w:val="001451F6"/>
+    <w:rsid w:val="00162D2B"/>
+    <w:rsid w:val="00171EA4"/>
+    <w:rsid w:val="00197F30"/>
+    <w:rsid w:val="001B3238"/>
+    <w:rsid w:val="001C0AF4"/>
+    <w:rsid w:val="001E47EA"/>
+    <w:rsid w:val="00274B58"/>
+    <w:rsid w:val="00277A3D"/>
+    <w:rsid w:val="00282756"/>
+    <w:rsid w:val="002872FC"/>
+    <w:rsid w:val="002932F7"/>
+    <w:rsid w:val="002A1CBC"/>
+    <w:rsid w:val="002F4519"/>
+    <w:rsid w:val="002F58B4"/>
+    <w:rsid w:val="00316EDA"/>
+    <w:rsid w:val="00320976"/>
+    <w:rsid w:val="003233B6"/>
+    <w:rsid w:val="00350199"/>
+    <w:rsid w:val="00357D13"/>
+    <w:rsid w:val="00374329"/>
+    <w:rsid w:val="00386081"/>
+    <w:rsid w:val="00392D71"/>
+    <w:rsid w:val="003A1A02"/>
+    <w:rsid w:val="003B29BF"/>
+    <w:rsid w:val="003C680D"/>
+    <w:rsid w:val="00414F84"/>
+    <w:rsid w:val="00415F9D"/>
+    <w:rsid w:val="0041719E"/>
+    <w:rsid w:val="00451EE4"/>
+    <w:rsid w:val="00465E70"/>
+    <w:rsid w:val="004714C2"/>
+    <w:rsid w:val="004B5616"/>
+    <w:rsid w:val="004C09AB"/>
+    <w:rsid w:val="004C3699"/>
+    <w:rsid w:val="004F4295"/>
+    <w:rsid w:val="004F5B92"/>
+    <w:rsid w:val="005102A9"/>
+    <w:rsid w:val="005369EE"/>
+    <w:rsid w:val="00541AE4"/>
+    <w:rsid w:val="00567F5A"/>
+    <w:rsid w:val="00574073"/>
+    <w:rsid w:val="005A7937"/>
+    <w:rsid w:val="005B0949"/>
+    <w:rsid w:val="005B0FC1"/>
+    <w:rsid w:val="00603664"/>
+    <w:rsid w:val="0061765C"/>
+    <w:rsid w:val="00657A21"/>
+    <w:rsid w:val="006871F8"/>
+    <w:rsid w:val="00690557"/>
+    <w:rsid w:val="006B51F1"/>
+    <w:rsid w:val="006C5DC1"/>
+    <w:rsid w:val="006D654D"/>
+    <w:rsid w:val="006E4ACD"/>
+    <w:rsid w:val="00703F10"/>
+    <w:rsid w:val="00710292"/>
+    <w:rsid w:val="00724FCA"/>
+    <w:rsid w:val="007251E1"/>
+    <w:rsid w:val="00725873"/>
+    <w:rsid w:val="007265E4"/>
+    <w:rsid w:val="00740C5D"/>
+    <w:rsid w:val="00741204"/>
+    <w:rsid w:val="00751F6A"/>
+    <w:rsid w:val="007808C0"/>
+    <w:rsid w:val="00794AD4"/>
+    <w:rsid w:val="007B7808"/>
+    <w:rsid w:val="007C4DA2"/>
+    <w:rsid w:val="007D64BC"/>
+    <w:rsid w:val="007E3532"/>
+    <w:rsid w:val="007F0B6F"/>
+    <w:rsid w:val="00806402"/>
+    <w:rsid w:val="0082522C"/>
+    <w:rsid w:val="0083003A"/>
+    <w:rsid w:val="00872060"/>
+    <w:rsid w:val="0088219C"/>
+    <w:rsid w:val="008965CC"/>
+    <w:rsid w:val="008C31A5"/>
+    <w:rsid w:val="008E4506"/>
+    <w:rsid w:val="008F0498"/>
+    <w:rsid w:val="00915686"/>
+    <w:rsid w:val="0094028E"/>
+    <w:rsid w:val="00941CA2"/>
+    <w:rsid w:val="009914FB"/>
+    <w:rsid w:val="009B783F"/>
+    <w:rsid w:val="009E42EA"/>
+    <w:rsid w:val="009F5750"/>
+    <w:rsid w:val="00A0270B"/>
+    <w:rsid w:val="00A031C4"/>
+    <w:rsid w:val="00A164D6"/>
+    <w:rsid w:val="00A443C6"/>
+    <w:rsid w:val="00AA098C"/>
+    <w:rsid w:val="00AC3EB1"/>
+    <w:rsid w:val="00AD53CA"/>
+    <w:rsid w:val="00B15879"/>
+    <w:rsid w:val="00B21A2D"/>
+    <w:rsid w:val="00B26BBE"/>
+    <w:rsid w:val="00B40040"/>
+    <w:rsid w:val="00B46D2E"/>
+    <w:rsid w:val="00B82799"/>
+    <w:rsid w:val="00BE328D"/>
+    <w:rsid w:val="00BF118D"/>
+    <w:rsid w:val="00BF57FC"/>
+    <w:rsid w:val="00C144CE"/>
+    <w:rsid w:val="00C27A0D"/>
+    <w:rsid w:val="00C32A67"/>
+    <w:rsid w:val="00C3363E"/>
+    <w:rsid w:val="00C43B80"/>
+    <w:rsid w:val="00C46027"/>
+    <w:rsid w:val="00C57F38"/>
+    <w:rsid w:val="00CB0473"/>
+    <w:rsid w:val="00CB629E"/>
+    <w:rsid w:val="00CD4FBA"/>
+    <w:rsid w:val="00CD7920"/>
+    <w:rsid w:val="00CD7CA8"/>
+    <w:rsid w:val="00CE780E"/>
+    <w:rsid w:val="00D07AA4"/>
+    <w:rsid w:val="00D16E69"/>
+    <w:rsid w:val="00D27A94"/>
+    <w:rsid w:val="00D35F12"/>
+    <w:rsid w:val="00D82E5D"/>
+    <w:rsid w:val="00DA6F68"/>
+    <w:rsid w:val="00DB6E4D"/>
+    <w:rsid w:val="00DD7BA4"/>
+    <w:rsid w:val="00E030D9"/>
+    <w:rsid w:val="00E318CE"/>
+    <w:rsid w:val="00E332B6"/>
+    <w:rsid w:val="00E411C0"/>
+    <w:rsid w:val="00E5201C"/>
+    <w:rsid w:val="00E52535"/>
+    <w:rsid w:val="00E63335"/>
+    <w:rsid w:val="00E646E1"/>
+    <w:rsid w:val="00E67945"/>
+    <w:rsid w:val="00E73142"/>
+    <w:rsid w:val="00E74E87"/>
+    <w:rsid w:val="00E83EAB"/>
+    <w:rsid w:val="00E86995"/>
+    <w:rsid w:val="00E934D7"/>
+    <w:rsid w:val="00EA0411"/>
+    <w:rsid w:val="00EB367A"/>
+    <w:rsid w:val="00EC3E01"/>
+    <w:rsid w:val="00EF6097"/>
+    <w:rsid w:val="00F3180A"/>
+    <w:rsid w:val="00F41AE2"/>
+    <w:rsid w:val="00F422AA"/>
+    <w:rsid w:val="00F44E96"/>
+    <w:rsid w:val="00F53978"/>
+    <w:rsid w:val="00F57DF2"/>
+    <w:rsid w:val="00F57F9A"/>
+    <w:rsid w:val="00F70009"/>
+    <w:rsid w:val="00FA2A27"/>
+    <w:rsid w:val="00FB298B"/>
+    <w:rsid w:val="00FB4406"/>
+    <w:rsid w:val="00FC39C3"/>
+    <w:rsid w:val="00FF14D2"/>
+    <w:rsid w:val="00FF2B70"/>
+    <w:rsid w:val="00FF36F8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A7937"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AE075419DF149E28D3DC38879AC0F4F">
+    <w:name w:val="3AE075419DF149E28D3DC38879AC0F4F"/>
+    <w:rsid w:val="005A7937"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="07716C"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F26522"/>
       </a:accent2>
       <a:accent3>
@@ -9524,62 +10656,317 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="05350e14-297a-489c-ad04-faf6563b232c">ONRHH-822789359-20979</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Url>https://prodonrgov.sharepoint.com/sites/HOW2Hub/_layouts/15/DocIdRedir.aspx?ID=ONRHH-822789359-20979</Url>
+      <Description>ONRHH-822789359-20979</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010026EA92A926BD894C8232E1CCC6C93371" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="03966f6a30a754bbebf4a618da37e949">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns3="78d8ecc5-f841-4c03-9e20-bb26223eec99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd6e39f5b9cc89c19e5de8258f1c1aad" ns2:_="" ns3:_="">
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="78d8ecc5-f841-4c03-9e20-bb26223eec99"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="78d8ecc5-f841-4c03-9e20-bb26223eec99" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
   <b:Source>
     <b:Tag>ONR253</b:Tag>
     <b:SourceType>Report</b:SourceType>
     <b:Guid>{23EE0B64-4ED5-4BFE-B593-92797D011C61}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>ONR-ENF-GD-006 - Enforcement Management Model</b:Title>
     <b:Year>December 2025</b:Year>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONR241</b:Tag>
     <b:SourceType>Report</b:SourceType>
     <b:Guid>{CDA2096E-BC53-4458-8C70-DF5070167C71}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>ONR-RD-POL-002 - Risk-Informed and Targeted Engagements</b:Title>
     <b:Year>May 2024</b:Year>
@@ -9614,112 +11001,188 @@
   <b:Source>
     <b:Tag>ONR04</b:Tag>
     <b:SourceType>Report</b:SourceType>
     <b:Guid>{17E99B22-34AA-4CED-B3A0-931D88135BCA}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>ONR-ENF-POL-001 - Enforcement Policy Statement</b:Title>
     <b:Year>March 2024</b:Year>
     <b:RefOrder>2</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCA9681-80A3-4B1C-84C2-7A42AB71217D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49483C6F-C4C9-43A9-AB20-63603CE98458}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5FE5C3B-47E5-4AE1-A0FF-D6AE7030DD08}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE6CA4D9-D9F8-4CDA-8B64-B670E161F6A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="78d8ecc5-f841-4c03-9e20-bb26223eec99"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{275A924D-F54F-42CB-AAF9-21F080B59F1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1197</Words>
-  <Characters>7056</Characters>
+  <Words>1242</Words>
+  <Characters>7082</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...15 lines deleted...]
-  <Company/>
+  <Manager>Office for Nuclear Regulation</Manager>
+  <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8183</CharactersWithSpaces>
+  <CharactersWithSpaces>8308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>Using relevant good practice in regulatory judgement</dc:title>
+  <dc:subject>[Subtitle or description]</dc:subject>
+  <dc:creator>Liam Dunning</dc:creator>
+  <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
+  <cp:contentStatus>1.1</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
-    <vt:lpwstr>2026-09-29T15:56:33Z</vt:lpwstr>
+    <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
-    <vt:lpwstr>5acb1d7b-0675-4472-b9bd-6355594af9ba</vt:lpwstr>
+    <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Tag">
-    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x01010026EA92A926BD894C8232E1CCC6C93371</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="PolicyPortalDocRef">
+    <vt:lpwstr>ONR-RGP-POL-001</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="PolicyPortalResponsibleDelegatePostTitle">
+    <vt:lpwstr>Head of Regulatory Policy and Standards</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="PolicyPortalFirstPublicationDate">
+    <vt:lpwstr>2026-09-24T00:00:00Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="PolicyPortalProcessSpecialismFunctionTopic">
+    <vt:lpwstr>Relevant good practice (RGP)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>57c4d7c4-9dcf-4c88-9c50-73e3bffe141a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="PolicyPortalProcessOwnerPostTitle">
+    <vt:lpwstr>Capability and Standards Dep. Director (RD)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="PolicyPortalResponsibleDelegateRoleHolder">
+    <vt:i4>418</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="PCR?">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="PolicyPortalIssueNo">
+    <vt:r8>1</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="PolicyPortalDirectorate">
+    <vt:lpwstr>Capability and Standards (RD)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="PolicyPortalDocType">
+    <vt:lpwstr>Policy</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="PolicyPortalReviewDate">
+    <vt:lpwstr>2031-09-30T00:00:00Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="PolicyPortalPublishStatus">
+    <vt:lpwstr>Live</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="PolicyPortalProcessOwnerRoleHolder">
+    <vt:i4>47</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="PolicyPortalIssueDate">
+    <vt:lpwstr>2026-09-24T00:00:00Z</vt:lpwstr>
   </property>
 </Properties>
 </file>