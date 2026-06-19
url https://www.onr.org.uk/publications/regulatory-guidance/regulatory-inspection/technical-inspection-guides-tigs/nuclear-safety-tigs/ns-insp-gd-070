--- v0 (2025-10-19)
+++ v1 (2026-06-19)
@@ -1,171 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="198" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="198" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9156"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20562" w:rsidRPr="00C20562" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00C20562" w:rsidRDefault="00C20562" w:rsidP="00323E71">
             <w:bookmarkStart w:id="0" w:name="_Toc466022543"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D0226A" w:rsidRPr="00FD0244" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00FD0244" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0244">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB" w:rsidRPr="00FD0244">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="09CF4685" w:rsidR="00D0226A" w:rsidRPr="00FD0244" w:rsidRDefault="00341E56" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="09CF4685" w:rsidR="00D0226A" w:rsidRPr="00FD0244" w:rsidRDefault="002533B8" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
@@ -268,51 +263,51 @@
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -320,1157 +315,83 @@
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00FD0244" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0244">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A29B4CB" w14:textId="77777777" w:rsidR="00B23A5E" w:rsidRPr="00FD0244" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
-[...1071 lines deleted...]
-    </w:p>
     <w:p w14:paraId="47D87993" w14:textId="77777777" w:rsidR="000B5646" w:rsidRDefault="000B5646" w:rsidP="00EE0C77">
       <w:pPr>
         <w:pStyle w:val="ContentsHeading"/>
         <w:sectPr w:rsidR="000B5646" w:rsidSect="000B5646">
-          <w:headerReference w:type="even" r:id="rId16"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
       <w:pPr>
         <w:pStyle w:val="ContentsHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE0C77">
+        <w:lastRenderedPageBreak/>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidRPr="00257288">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00420A11">
         <w:t>ten</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0C77">
         <w:t>ts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064C4968" w14:textId="1262324F" w:rsidR="00351489" w:rsidRDefault="00C60C85">
+    <w:p w14:paraId="064C4968" w14:textId="1BAE1B7E" w:rsidR="00351489" w:rsidRDefault="00C60C85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc170210704" w:history="1">
         <w:r w:rsidR="00351489" w:rsidRPr="00431955">
           <w:rPr>
@@ -1501,806 +422,807 @@
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00351489">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00351489">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210704 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00351489">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00351489">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00351489">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37A8C544" w14:textId="28B37640" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="37A8C544" w14:textId="2DBD4D67" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210705" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Purpose and scope</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210705 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60A49B2A" w14:textId="035C69F2" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="60A49B2A" w14:textId="294AD433" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210706" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Relationship to relevant standards and guidance</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210706 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25E195D1" w14:textId="1FB276A5" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="25E195D1" w14:textId="6C3582BC" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210707" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Description of warning flags</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210707 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A3D3A8E" w14:textId="1C3B29E9" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="5A3D3A8E" w14:textId="3C0471D1" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210708" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to use the warning flags</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210708 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79FC4C4C" w14:textId="64BA0409" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="79FC4C4C" w14:textId="0545D707" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210709" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Further guidance on developing a positive organisational culture</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210709 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F080355" w14:textId="10059092" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="5F080355" w14:textId="2D14F7A4" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210710" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>Appendix A – Organisational culture management cycle</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210710 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5174BA4E" w14:textId="3BAA412A" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="5174BA4E" w14:textId="13FDD174" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210711" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix B – Warning flag examples</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210711 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="061C27CB" w14:textId="034C479F" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="061C27CB" w14:textId="23D7882C" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210712" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix C – Warning flags: Handy cards</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210712 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>34</w:t>
+          <w:t>33</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="012F47FA" w14:textId="19B30824" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="012F47FA" w14:textId="2C5453E5" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210713" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210713 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>35</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DE90243" w14:textId="78A9163A" w:rsidR="00351489" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="0DE90243" w14:textId="21AC6860" w:rsidR="00351489" w:rsidRDefault="00351489">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170210714" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00431955">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Glossary</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170210714 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="003C6870">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>39</w:t>
+          <w:t>38</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0CC4B54A" w14:textId="3F087FE9" w:rsidR="00267815" w:rsidRDefault="00C60C85" w:rsidP="00267815">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2B604BDF" w14:textId="77777777" w:rsidR="00351489" w:rsidRDefault="00351489" w:rsidP="00C60C85">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:sectPr w:rsidR="00351489" w:rsidSect="000B5646">
-          <w:headerReference w:type="even" r:id="rId20"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="000B5646" w:rsidRDefault="008D49A5" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc170210704"/>
       <w:r w:rsidRPr="000B5646">
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="21D4B62B" w14:textId="37C3729A" w:rsidR="00EF1404" w:rsidRPr="000B5646" w:rsidRDefault="00EF1404" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk64448648"/>
       <w:r w:rsidRPr="000B5646">
         <w:t xml:space="preserve">This Technical Inspection Guide (TIG) is part of </w:t>
       </w:r>
       <w:r w:rsidR="001C546C" w:rsidRPr="000B5646">
         <w:t>the Office for Nuclear Regulation’s</w:t>
       </w:r>
       <w:r w:rsidR="002263C8" w:rsidRPr="000B5646">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C546C" w:rsidRPr="000B5646">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000B5646">
         <w:t>ONR</w:t>
       </w:r>
       <w:r w:rsidR="001C546C" w:rsidRPr="000B5646">
@@ -2637,50 +1559,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B73EE">
         <w:t xml:space="preserve">positive, neutral or negative and in isolation </w:t>
       </w:r>
       <w:r w:rsidR="00B715D3">
         <w:t xml:space="preserve">do not provide regulatory intelligence, however </w:t>
       </w:r>
       <w:r w:rsidR="00E26AB5">
         <w:t>these weak signals can be collected and may show patterns or trends</w:t>
       </w:r>
       <w:r w:rsidR="003A626D">
         <w:t xml:space="preserve"> through multiple engagements.</w:t>
       </w:r>
       <w:r w:rsidR="00C41090">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C4B3E3" w14:textId="6A0A98C9" w:rsidR="009776ED" w:rsidRPr="00D11097" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc140158820"/>
       <w:bookmarkStart w:id="4" w:name="_Toc170210705"/>
       <w:r w:rsidRPr="00D11097">
+        <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>cope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="7635F39D" w14:textId="0F103D25" w:rsidR="009776ED" w:rsidRPr="005E160C" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="005E160C">
         <w:t xml:space="preserve">The purpose of this TIG is to describe a method for considering organisational culture </w:t>
       </w:r>
       <w:r w:rsidR="003D2A90" w:rsidRPr="005E160C">
         <w:t>in the course of</w:t>
       </w:r>
       <w:r w:rsidRPr="005E160C">
@@ -3105,73 +2028,61 @@
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51A33EC6" w14:textId="77777777" w:rsidR="00D510CF" w:rsidRDefault="00D510CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1242C18D" w14:textId="5ECD70A5" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="001838CA">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Ref171929911"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r w:rsidR="009F0194">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00EC18E4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Table of </w:t>
       </w:r>
       <w:r w:rsidR="00266270">
         <w:t>definitions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
         <w:tblW w:w="4529" w:type="pct"/>
         <w:tblInd w:w="851" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="6333"/>
       </w:tblGrid>
@@ -3206,65 +2117,63 @@
           <w:tcPr>
             <w:tcW w:w="3873" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C375607" w14:textId="77777777" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="008467EA">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009776ED" w14:paraId="285C19B3" w14:textId="77777777" w:rsidTr="009F6638">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="257CD77D" w14:textId="77777777" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="008467EA">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>Safety culture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="283193D7" w14:textId="424794CA" w:rsidR="001838CA" w:rsidRDefault="001838CA" w:rsidP="001838CA">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>As per the definition in ONR’s ‘Safety Culture: Definition and Model’ document</w:t>
             </w:r>
             <w:r w:rsidR="00AC753E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1743678983"/>
                 <w:citation/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC753E">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="00AC753E">
                   <w:instrText xml:space="preserve"> CITATION ONE \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="00AC753E">
@@ -3280,65 +2189,63 @@
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AC753E">
               <w:t>, safety culture is defined by ONR as</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4163AFCD" w14:textId="0B0782FE" w:rsidR="0001389E" w:rsidRPr="00F90617" w:rsidRDefault="001838CA" w:rsidP="009F6638">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>“The underlying assumptions, which underpin the value placed upon safety by every individual and group at every level of the organisation, which interacts with the organisation’s structures and management systems, resulting in behavioural norms that consistently emphasise safety over competing goals.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009776ED" w14:paraId="1EDBE6E3" w14:textId="77777777" w:rsidTr="009F6638">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7052B3C7" w14:textId="77777777" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="008467EA">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>Quality culture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FC7CBA3" w14:textId="1657C80C" w:rsidR="009776ED" w:rsidRPr="00F90617" w:rsidRDefault="009776ED" w:rsidP="008467EA">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="001D0ACE">
               <w:t>Culture supporting the achievement of a quality policy and objectives, and the delivery of products and services that meet the needs and expectations of customers and other relevant interested parties</w:t>
             </w:r>
             <w:r w:rsidR="0001389E">
               <w:t xml:space="preserve"> (ISO</w:t>
             </w:r>
             <w:r w:rsidR="00282636">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="001D0ACE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="390461852"/>
                 <w:citation/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E1E25">
@@ -3352,77 +2259,75 @@
                 </w:r>
                 <w:r w:rsidR="001856F1" w:rsidRPr="001856F1">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[4]</w:t>
                 </w:r>
                 <w:r w:rsidR="004E1E25">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0001389E">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007026B6">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009776ED" w14:paraId="1EBBF59A" w14:textId="77777777" w:rsidTr="009F6638">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75354E8E" w14:textId="7C36A6D1" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="008467EA">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nuclear </w:t>
             </w:r>
             <w:r w:rsidR="003E4C11">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ecurity </w:t>
             </w:r>
             <w:r w:rsidR="003E4C11">
               <w:t>c</w:t>
             </w:r>
             <w:r>
               <w:t>ulture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1913915A" w14:textId="7B27E14D" w:rsidR="009776ED" w:rsidRPr="00F90617" w:rsidRDefault="009776ED" w:rsidP="008467EA">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:cs="Cambria"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90617">
               <w:t xml:space="preserve">The assembly of characteristics, attitudes and behaviour of individuals, organisations and institutions which serve as a means to support, enhance and sustain nuclear security </w:t>
             </w:r>
             <w:r w:rsidR="003E4C11">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90617">
               <w:t>IAEA</w:t>
             </w:r>
             <w:r w:rsidR="002072FE">
               <w:t>,</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1557276817"/>
@@ -3575,50 +2480,51 @@
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0797816A" w14:textId="77777777" w:rsidR="000B5646" w:rsidRDefault="000B5646" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:sectPr w:rsidR="000B5646" w:rsidSect="000B5646">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc140158823"/>
     </w:p>
     <w:p w14:paraId="43150F90" w14:textId="74D815A0" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc170210706"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Relationship to </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">elevant </w:t>
       </w:r>
       <w:r w:rsidR="00837DA0">
         <w:t>standards and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t>uidance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="135C0D2C" w14:textId="448A60B3" w:rsidR="002926B5" w:rsidRDefault="002926B5" w:rsidP="00E16CD7">
       <w:pPr>
@@ -3744,52 +2650,57 @@
       </w:r>
       <w:r w:rsidR="004D7B49">
         <w:t>playing a role in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> major accidents and events across the world and industry </w:t>
       </w:r>
       <w:r w:rsidR="000B5646">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>(for example, Piper Alpha, Deepwater Horizon</w:t>
       </w:r>
       <w:r w:rsidR="00AF1850">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Chernobyl</w:t>
       </w:r>
       <w:r w:rsidR="00854383">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AF1850">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF1850" w:rsidRPr="00AF1850">
-        <w:t>Brumadinho Dam</w:t>
+        <w:t>Brumadinho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF1850" w:rsidRPr="00AF1850">
+        <w:t xml:space="preserve"> Dam</w:t>
       </w:r>
       <w:r w:rsidR="00AF1850">
         <w:t xml:space="preserve"> collapse, </w:t>
       </w:r>
       <w:r w:rsidR="003307E7">
         <w:t xml:space="preserve">Colonial Pipeline </w:t>
       </w:r>
       <w:r w:rsidR="004E0270">
         <w:t xml:space="preserve">ransomware event, </w:t>
       </w:r>
       <w:r w:rsidR="00AF1850">
         <w:t>NHS maternity hospital event</w:t>
       </w:r>
       <w:r w:rsidR="004E0270">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="000F0C18">
         <w:t xml:space="preserve">Organisational culture can be considered as the bedrock upon which </w:t>
       </w:r>
       <w:r w:rsidR="00C41090">
         <w:t xml:space="preserve">dutyholders implement compliance </w:t>
       </w:r>
@@ -3922,50 +2833,51 @@
         <w:t xml:space="preserve">could be </w:t>
       </w:r>
       <w:r w:rsidR="009776ED">
         <w:t xml:space="preserve">missed. </w:t>
       </w:r>
       <w:r w:rsidR="00730273">
         <w:t xml:space="preserve">Consideration of culture supports a risk informed enabling approach. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FB538A" w14:textId="77777777" w:rsidR="000B5646" w:rsidRDefault="000B5646" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:sectPr w:rsidR="000B5646" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79DAF9FA" w14:textId="5DD37BE7" w:rsidR="009776ED" w:rsidRPr="00F31E99" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC4248">
+        <w:lastRenderedPageBreak/>
         <w:t>IAEA fundamental principles for safety and security, and their supporting requirements and guides, include expectations for fostering and sustaining a strong safety and security culture. They include specific requirements for consideration of safety and security culture in regulatory activities</w:t>
       </w:r>
       <w:r w:rsidR="00D47E2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00963D91">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D47E2F">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003E1A64">
         <w:t>for example</w:t>
       </w:r>
       <w:r w:rsidR="00E1323B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003E1A64">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1547632328"/>
           <w:citation/>
         </w:sdtPr>
@@ -4533,50 +3445,51 @@
           <w:r w:rsidR="00963D91">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F54AC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7032AFE4" w14:textId="77777777" w:rsidR="003C240C" w:rsidRDefault="003C240C" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:sectPr w:rsidR="003C240C" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13E12815" w14:textId="2F79AE34" w:rsidR="006430C0" w:rsidRDefault="006430C0" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The objective of the Western European Nuclear Regulators Association (WENRA) is to develop a common approach to nuclear safety in Europe by comparing national approaches to the application of IAEA safety standards</w:t>
       </w:r>
       <w:r w:rsidR="00C416D4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>The Reactor Harmonisation Working Group Report –</w:t>
       </w:r>
       <w:r w:rsidR="00FD0101">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00963D91">
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:t>WENRA Safety Reference Levels for Existing Reactors 2020</w:t>
       </w:r>
       <w:r w:rsidR="00963D91">
         <w:t xml:space="preserve">’ – </w:t>
       </w:r>
       <w:r>
         <w:t>represent</w:t>
       </w:r>
       <w:r w:rsidR="00963D91">
         <w:t xml:space="preserve"> </w:t>
@@ -4631,50 +3544,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50DDA341" w14:textId="77777777" w:rsidR="00634077" w:rsidRDefault="00634077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc140158824"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A13AEDA" w14:textId="1449672E" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc170210707"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Description of </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">arning </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t>lags</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="63584ABC" w14:textId="18044795" w:rsidR="009776ED" w:rsidRDefault="00883450" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Culture is frequently described </w:t>
       </w:r>
       <w:r w:rsidR="005E40A2">
@@ -4905,51 +3819,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15F4A12F" wp14:editId="151247F8">
             <wp:extent cx="5066574" cy="3380664"/>
             <wp:effectExtent l="38100" t="38100" r="39370" b="29845"/>
             <wp:docPr id="14" name="Picture 14" descr="A black line drawing of a iceberg as a metaphor for culture with visible elements above the surface and invisible indicating danger."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="Picture 14" descr="A black line drawing of a iceberg as a metaphor for culture with visible elements above the surface and invisible indicating danger."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5103599" cy="3405369"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="25400" cap="sq" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                       <a:extLst>
@@ -5059,50 +3973,51 @@
       </w:r>
       <w:r w:rsidR="00EC18E4" w:rsidRPr="003564F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACBB909" w14:textId="77777777" w:rsidR="003C240C" w:rsidRDefault="003C240C" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:sectPr w:rsidR="003C240C" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="226A1D31" w14:textId="55711F81" w:rsidR="009776ED" w:rsidRDefault="00D3577C" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="009776ED">
         <w:t>uring routine interactions with dutyholders</w:t>
       </w:r>
       <w:r w:rsidR="00E24E8F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="003C240C">
         <w:t>for example</w:t>
       </w:r>
       <w:r w:rsidR="00E24E8F">
         <w:t xml:space="preserve">, inspections, </w:t>
       </w:r>
       <w:r w:rsidR="00513298">
         <w:t xml:space="preserve">assessments, permissions, </w:t>
       </w:r>
       <w:r w:rsidR="00E24E8F">
         <w:t>incident notifications, engagements and contacts)</w:t>
       </w:r>
       <w:r>
         <w:t>, inspectors</w:t>
       </w:r>
       <w:r w:rsidR="009776ED">
         <w:t xml:space="preserve"> will identify insights </w:t>
@@ -5680,71 +4595,58 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0DEC">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lack of engagement and personal ownership</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="465A85AD" w14:textId="384B3D72" w:rsidR="003C240C" w:rsidRDefault="003C240C" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Ref170121938"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
+        <w:r w:rsidR="00D8256C">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007D152C">
         <w:t>Warning flags that can indicate deteriorating organisational culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D40D441" w14:textId="11ECAB70" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The nine </w:t>
       </w:r>
       <w:r w:rsidR="00540F18">
         <w:t>warning flags</w:t>
       </w:r>
       <w:r w:rsidR="00903EFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are derived from sources which provide </w:t>
       </w:r>
       <w:r w:rsidR="009053C1">
@@ -5923,50 +4825,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00556AE2">
         <w:t xml:space="preserve">provides </w:t>
       </w:r>
       <w:r w:rsidR="00814C59">
         <w:t xml:space="preserve">further detail </w:t>
       </w:r>
       <w:r w:rsidR="00EA1701">
         <w:t xml:space="preserve">on what </w:t>
       </w:r>
       <w:r w:rsidR="00980E07">
         <w:t>would be required to develop a positive culture.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1B8401" w14:textId="30076622" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00540F18">
         <w:t>warning flags</w:t>
       </w:r>
       <w:r w:rsidR="00903EFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="003E1A64">
         <w:t>summarised in this section</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and further detail </w:t>
       </w:r>
       <w:r w:rsidR="003E1A64">
         <w:t xml:space="preserve">is available </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B_–" w:history="1">
         <w:r w:rsidRPr="003C240C">
@@ -6366,50 +5269,51 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03E441AF" w14:textId="02866AED" w:rsidR="009776ED" w:rsidRPr="003C240C" w:rsidRDefault="009776ED" w:rsidP="003C240C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C240C">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ineffective </w:t>
       </w:r>
       <w:r w:rsidR="00F97F8A" w:rsidRPr="003C240C">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>regulator relations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B8863A" w14:textId="409AD135" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="003C240C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="003E1A64">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
@@ -6851,50 +5755,51 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="310C11D1" w14:textId="7E938B3A" w:rsidR="009776ED" w:rsidRPr="003C240C" w:rsidRDefault="009776ED" w:rsidP="003C240C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C240C">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Poorly </w:t>
       </w:r>
       <w:r w:rsidR="00300E8B" w:rsidRPr="003C240C">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>managed change</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371443F0" w14:textId="3B2001A6" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="003C240C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="00132C29">
         <w:t xml:space="preserve">It is widely </w:t>
       </w:r>
       <w:r w:rsidR="00CD433A">
         <w:t>recognised</w:t>
       </w:r>
@@ -7380,50 +6285,51 @@
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:sectPr w:rsidR="003C240C" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42F73CF6" w14:textId="10E7906E" w:rsidR="00EA39D5" w:rsidRDefault="00195B51" w:rsidP="003C240C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Leaders embed good management </w:t>
       </w:r>
       <w:r w:rsidR="004E46BE">
         <w:t xml:space="preserve">practices, including establishing clear norms and expectations so </w:t>
       </w:r>
       <w:r w:rsidR="007B2FFA">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="004E46BE">
         <w:t>there is a sense of fairness and predictability</w:t>
       </w:r>
       <w:r w:rsidR="005A40CC">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A96D10">
         <w:t xml:space="preserve"> encouraging open communications and actively listening</w:t>
       </w:r>
       <w:r w:rsidR="00C30F1F">
         <w:t xml:space="preserve">; and supporting and appreciating people speaking up. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468D6A78" w14:textId="77777777" w:rsidR="009776ED" w:rsidRPr="003C240C" w:rsidRDefault="009776ED" w:rsidP="003C240C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:numPr>
@@ -7532,50 +6438,51 @@
         <w:t xml:space="preserve">All believe that their contribution is valued, that they have a role and recognise that their voice matters. </w:t>
       </w:r>
       <w:r w:rsidRPr="00916BAB">
         <w:t xml:space="preserve">Leaders have a key role in rewarding and encouraging these behaviours and breaking down silos and pockets of disengagement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169BFEF3" w14:textId="77777777" w:rsidR="00634077" w:rsidRDefault="00634077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc140158825"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FA28DC" w14:textId="212EC633" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc170210708"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How to use the </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">arning </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t>lags</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="334C68B1" w14:textId="10E373BA" w:rsidR="00F87EF5" w:rsidRPr="00F87EF5" w:rsidRDefault="001856F1" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
@@ -7624,140 +6531,128 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42789068" w14:textId="3AF3BAA7" w:rsidR="009A7FCE" w:rsidRDefault="00F87EF5" w:rsidP="00F87EF5">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F8B0B5E" wp14:editId="34067B23">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F8B0B5E" wp14:editId="4F6B5A0A">
             <wp:extent cx="5232096" cy="7560000"/>
             <wp:effectExtent l="0" t="0" r="6985" b="3175"/>
             <wp:docPr id="6" name="Picture 6" descr="Three-step process for the use of warning flags, as described in detail in section 5."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Picture 6" descr="Three-step process for the use of warning flags, as described in detail in section 5."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5232096" cy="7560000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B110EE" w14:textId="245E427A" w:rsidR="000A0EBC" w:rsidRDefault="003C240C" w:rsidP="003C240C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Ref170122270"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
+        <w:r w:rsidR="00D8256C">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3446E">
         <w:t>How to use the warning flags</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA22066" w14:textId="05C8B77B" w:rsidR="00CF3025" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A93472">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Inspectors should ensure </w:t>
       </w:r>
       <w:r w:rsidR="00180B13">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00A93472">
         <w:t xml:space="preserve">any concerns identified through </w:t>
       </w:r>
       <w:r w:rsidR="00180B13">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A93472">
         <w:t xml:space="preserve">use of </w:t>
       </w:r>
       <w:r w:rsidR="009B70E3">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A93472">
         <w:t xml:space="preserve">warning flags are captured in a way that helps ONR </w:t>
       </w:r>
       <w:r w:rsidR="009B70E3">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00A93472">
         <w:t>monitor and identify trending.</w:t>
@@ -8181,50 +7076,51 @@
         <w:t>within an</w:t>
       </w:r>
       <w:r w:rsidR="00DF3A2C">
         <w:t xml:space="preserve"> organisation</w:t>
       </w:r>
       <w:r w:rsidR="00F65D97">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246C5FEA" w14:textId="77777777" w:rsidR="00CA213E" w:rsidRDefault="00CA213E" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:sectPr w:rsidR="00CA213E" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="283DFE02" w14:textId="096E1765" w:rsidR="009776ED" w:rsidRDefault="008E2FCC" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Following an intervention with a dutyholder</w:t>
       </w:r>
       <w:r w:rsidR="00895CD2">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D814B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37088">
         <w:t xml:space="preserve">a summary of the </w:t>
       </w:r>
       <w:r w:rsidR="00E8105C">
         <w:t>wa</w:t>
       </w:r>
       <w:r w:rsidR="00B9008D">
         <w:t>rning flags</w:t>
       </w:r>
       <w:r w:rsidR="00D9207B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37088">
         <w:t>witnessed</w:t>
       </w:r>
       <w:r w:rsidR="00CF025C">
         <w:t xml:space="preserve"> </w:t>
@@ -8389,75 +7285,75 @@
           </w:r>
           <w:r w:rsidR="00CA213E">
             <w:instrText xml:space="preserve">CITATION ONR21x \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00125F53" w:rsidRPr="00125F53">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="001856F1" w:rsidRPr="001856F1">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[22]</w:t>
           </w:r>
           <w:r w:rsidR="00125F53" w:rsidRPr="00125F53">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00125F53" w:rsidRPr="00125F53">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003D01C2" w:rsidRPr="00125F53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570ECC9B" w14:textId="681ECAF6" w:rsidR="00C00C1B" w:rsidRDefault="00341E56" w:rsidP="00E16CD7">
+    <w:p w14:paraId="570ECC9B" w14:textId="681ECAF6" w:rsidR="00C00C1B" w:rsidRDefault="00C00C1B" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Appendix_B_–" w:history="1">
-        <w:r w:rsidR="00C00C1B" w:rsidRPr="00C60C85">
+        <w:r w:rsidRPr="00C60C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix B</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C00C1B" w:rsidRPr="00B27693">
+      <w:r w:rsidRPr="00B27693">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C00C1B" w:rsidRPr="00D513D3">
+      <w:r w:rsidRPr="00D513D3">
         <w:t xml:space="preserve">presents </w:t>
       </w:r>
-      <w:r w:rsidR="00C00C1B">
+      <w:r>
         <w:t xml:space="preserve">examples of good and bad practices according to each flag, which will help guide data collection based on the types of issues </w:t>
       </w:r>
       <w:r w:rsidR="00594ABF">
         <w:t>seen</w:t>
       </w:r>
-      <w:r w:rsidR="00C00C1B">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F8836E" w14:textId="2CCD0AD6" w:rsidR="00B95FDC" w:rsidRPr="00416DD1" w:rsidRDefault="00B95FDC" w:rsidP="00CA213E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Step 2</w:t>
       </w:r>
       <w:r w:rsidR="00884BA1">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003432D4">
         <w:t>Analyse the warning flags</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C14527" w14:textId="4CBEF054" w:rsidR="009776ED" w:rsidRDefault="00ED1A8D" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
@@ -8640,50 +7536,51 @@
       </w:r>
       <w:r w:rsidR="009874B3">
         <w:t xml:space="preserve">Step 3 identifies how these </w:t>
       </w:r>
       <w:r w:rsidR="007755E3">
         <w:t>summary</w:t>
       </w:r>
       <w:r w:rsidR="009874B3">
         <w:t xml:space="preserve"> statements </w:t>
       </w:r>
       <w:r w:rsidR="00360033">
         <w:t>can be used to guide regulatory activities</w:t>
       </w:r>
       <w:r w:rsidR="000C6B96">
         <w:t>, including strategies and interventions</w:t>
       </w:r>
       <w:r w:rsidR="00360033">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C896AD9" w14:textId="78527572" w:rsidR="00F30004" w:rsidRPr="00D513D3" w:rsidRDefault="00F30004" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D513D3">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00DC0E8F">
         <w:t>the flags have not been collected routinely</w:t>
       </w:r>
       <w:r w:rsidR="00DC0E8F" w:rsidRPr="00D513D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC0E8F">
         <w:t xml:space="preserve">as part of normal business, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D513D3">
         <w:t xml:space="preserve">a standalone </w:t>
       </w:r>
       <w:r>
         <w:t>review</w:t>
       </w:r>
       <w:r w:rsidRPr="00D513D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC0E8F">
         <w:t>could be</w:t>
       </w:r>
       <w:r w:rsidRPr="00D513D3">
         <w:t xml:space="preserve"> carried out</w:t>
@@ -9046,50 +7943,51 @@
     </w:p>
     <w:p w14:paraId="0C6CEB78" w14:textId="1DF714B6" w:rsidR="004C2D7F" w:rsidRDefault="004C2D7F" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Specialist interventions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CD3DD6" w14:textId="77777777" w:rsidR="00CA213E" w:rsidRDefault="00CA213E" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:sectPr w:rsidR="00CA213E" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44A5558B" w14:textId="7585FF5F" w:rsidR="0068788D" w:rsidRPr="001A5094" w:rsidRDefault="0068788D" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="001A5094">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ONR’s preferred approach </w:t>
       </w:r>
       <w:r w:rsidR="004D5BAD">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00845B1B">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="001A5094">
         <w:t xml:space="preserve"> encourage the dutyholder to understand the health of their organisational culture</w:t>
       </w:r>
       <w:r>
         <w:t>, as well as having a process (</w:t>
       </w:r>
       <w:r w:rsidR="00CA213E">
         <w:t>refer to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A_–" w:history="1">
         <w:r w:rsidRPr="00CA213E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -9372,50 +8270,51 @@
         <w:t xml:space="preserve">How do you plan to develop, </w:t>
       </w:r>
       <w:r w:rsidR="00254156" w:rsidRPr="00780E73">
         <w:t>improve,</w:t>
       </w:r>
       <w:r w:rsidRPr="00780E73">
         <w:t xml:space="preserve"> and sustain your organisational culture?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A1EE2C" w14:textId="77777777" w:rsidR="00CA213E" w:rsidRDefault="00CA213E" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:sectPr w:rsidR="00CA213E" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3F7E08" w14:textId="544DAFA7" w:rsidR="009413B4" w:rsidRDefault="00491E1F" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Examples of p</w:t>
       </w:r>
       <w:r w:rsidR="009413B4">
         <w:t xml:space="preserve">hrases to </w:t>
       </w:r>
       <w:r w:rsidR="009413B4" w:rsidRPr="00C97587">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>avoid</w:t>
       </w:r>
       <w:r w:rsidR="009413B4">
         <w:t xml:space="preserve"> include: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD2C183" w14:textId="427FA319" w:rsidR="009413B4" w:rsidRPr="00C82904" w:rsidRDefault="009413B4" w:rsidP="002A79B6">
       <w:pPr>
         <w:pStyle w:val="QuoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C82904">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="000E68AA">
         <w:t>B</w:t>
@@ -9801,50 +8700,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4182FA8F" w14:textId="77777777" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
         <w:sectPr w:rsidR="009776ED" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75C8D40B" w14:textId="150D023B" w:rsidR="009776ED" w:rsidRPr="00C7280C" w:rsidRDefault="00D8256C" w:rsidP="00D8256C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc170210709"/>
       <w:bookmarkStart w:id="19" w:name="_Ref183006484"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Further g</w:t>
       </w:r>
       <w:r w:rsidR="009776ED" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">uidance on </w:t>
       </w:r>
       <w:r w:rsidR="000B265B" w:rsidRPr="00C7280C">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="009776ED" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">eveloping </w:t>
       </w:r>
       <w:r w:rsidR="0054224E" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="000B265B" w:rsidRPr="00C7280C">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="009776ED" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">ositive </w:t>
       </w:r>
       <w:r w:rsidR="0054224E" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">organisational </w:t>
       </w:r>
       <w:r w:rsidR="000B265B" w:rsidRPr="00C7280C">
         <w:t>c</w:t>
@@ -9945,71 +8845,80 @@
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E653AF">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00E653AF">
             <w:instrText xml:space="preserve"> CITATION IAE981 \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00E653AF">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="001856F1" w:rsidRPr="001856F1">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[31]</w:t>
           </w:r>
           <w:r w:rsidR="00E653AF">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="335F88E4" w14:textId="4CC632B3" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="00E653AF">
+    <w:p w14:paraId="335F88E4" w14:textId="16234FAB" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="00E653AF">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IAEA, </w:t>
       </w:r>
       <w:r w:rsidR="00E653AF">
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00CA3A98">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>armonized Safety Culture Model</w:t>
       </w:r>
       <w:r w:rsidR="00E653AF">
-        <w:t xml:space="preserve">’ </w:t>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B06CD2">
+        <w:t xml:space="preserve"> detailed in GSG</w:t>
+      </w:r>
+      <w:r w:rsidR="007838C6">
+        <w:t>-20 Leadership, Management and Culture for Safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00E653AF">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1993217917"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E653AF">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00E653AF">
             <w:instrText xml:space="preserve"> CITATION IAE204 \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00E653AF">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="001856F1" w:rsidRPr="001856F1">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[32]</w:t>
           </w:r>
           <w:r w:rsidR="00E653AF">
             <w:fldChar w:fldCharType="end"/>
@@ -10177,50 +9086,51 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Appendix_A_–"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="4AD5DDA6" w14:textId="720DE1D5" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc170210710"/>
       <w:r w:rsidRPr="00FD0244">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A – Organisational </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="000B265B" w:rsidRPr="00FD0244">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ulture </w:t>
       </w:r>
       <w:r w:rsidR="00646263" w:rsidRPr="002263C8">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>management</w:t>
       </w:r>
       <w:r w:rsidR="00646263" w:rsidRPr="00FD0244">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10355,159 +9265,171 @@
     </w:p>
     <w:p w14:paraId="2FF84149" w14:textId="77777777" w:rsidR="00D8256C" w:rsidRDefault="00D8256C" w:rsidP="00D8256C">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00D8256C" w:rsidSect="00D8256C">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72CF9E85" w14:textId="77777777" w:rsidR="00D8256C" w:rsidRDefault="00434852" w:rsidP="00D8256C">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CC498" wp14:editId="617A8328">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CC498" wp14:editId="6E2D0024">
             <wp:extent cx="6323025" cy="5308979"/>
             <wp:effectExtent l="0" t="0" r="1905" b="6350"/>
             <wp:docPr id="16" name="Picture 16" descr="Organisational culture improvement cycle. Includes steps for developing an organisational culture strategy; The arrangements required to develop a culture; how to check the culture is adequate; then finally a learn and improve, This is a plan, do, check, act cycle."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Organisational culture improvement cycle. Includes steps for developing an organisational culture strategy; The arrangements required to develop a culture; how to check the culture is adequate; then finally a learn and improve, This is a plan, do, check, act cycle."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6395350" cy="5369705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5728EF51" w14:textId="7FE0AFF5" w:rsidR="007E0D13" w:rsidRPr="007E0D13" w:rsidRDefault="00D8256C" w:rsidP="00D8256C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Ref170123044"/>
-      <w:r>
+      <w:r w:rsidRPr="00B06CD2">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B06CD2">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B06CD2">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Organisational Culture Management Cycle</w:t>
+      <w:r w:rsidRPr="00B06CD2">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>: Organisational Culture Management Cycle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103F9C16" w14:textId="77777777" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="009776ED">
+    <w:p w14:paraId="103F9C16" w14:textId="77777777" w:rsidR="009776ED" w:rsidRPr="00B06CD2" w:rsidRDefault="009776ED" w:rsidP="009776ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="009776ED" w:rsidSect="00D8256C">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009776ED" w:rsidRPr="00B06CD2" w:rsidSect="00D8256C">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7353BD73" w14:textId="559D39EE" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Appendix_B_–"/>
       <w:bookmarkStart w:id="24" w:name="_Toc140158832"/>
       <w:bookmarkStart w:id="25" w:name="_Toc170210711"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="003B2352">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix B – Warning flag </w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00AE1C61">
         <w:t>examples</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4227"/>
         <w:gridCol w:w="4789"/>
       </w:tblGrid>
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="50A90C00" w14:textId="77777777" w:rsidTr="00D8256C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6E97CD3A" w14:textId="7D49F2B2" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
@@ -11473,50 +10395,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="25B384FD" w14:textId="77777777" w:rsidTr="00D8256C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5B995DE2" w14:textId="0A5276B9" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
             <w:pPr>
               <w:pStyle w:val="F9-Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="851" w:hanging="851"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Flag 2 </w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Compromised decision making</w:t>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009776ED" w:rsidRPr="00C92106" w14:paraId="21A00D32" w14:textId="77777777" w:rsidTr="00D8256C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
@@ -12155,50 +11078,51 @@
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="548B00CA" w14:textId="77777777" w:rsidTr="007E324F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1517FE7F" w14:textId="45F08DF4" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
             <w:pPr>
               <w:pStyle w:val="F9-Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="851" w:hanging="851"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Toc140158835"/>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Flag 3</w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Ineffective </w:t>
             </w:r>
             <w:r w:rsidR="00A75123" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
@@ -13071,50 +11995,51 @@
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="5313F0B7" w14:textId="77777777" w:rsidTr="00634F4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="54F8424A" w14:textId="43EEB5C0" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
             <w:pPr>
               <w:pStyle w:val="F9-Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="851" w:hanging="851"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc140158836"/>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Flag 4 </w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Deviation from standards and behaviours</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009776ED" w:rsidRPr="00C92106" w14:paraId="77CA8461" w14:textId="77777777" w:rsidTr="00634F4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -13863,50 +12788,51 @@
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="44F7717B" w14:textId="77777777" w:rsidTr="00767365">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="55EB7514" w14:textId="4C1B3AAB" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
             <w:pPr>
               <w:pStyle w:val="F9-Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="851" w:hanging="851"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="_Toc140158837"/>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Flag 5 </w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Impaired sharing and isolationism</w:t>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009776ED" w:rsidRPr="003B2352" w14:paraId="408648F6" w14:textId="77777777" w:rsidTr="00767365">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -14645,50 +13571,51 @@
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="2C37C156" w14:textId="77777777" w:rsidTr="0034429B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="57E94CE5" w14:textId="15638F68" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
             <w:pPr>
               <w:pStyle w:val="F9-Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="851" w:hanging="851"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="_Toc140158838"/>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Flag 6</w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Poorly managed change</w:t>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009776ED" w:rsidRPr="00C92106" w14:paraId="25A14A77" w14:textId="77777777" w:rsidTr="0034429B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -15604,50 +14531,51 @@
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="7D360706" w14:textId="77777777" w:rsidTr="00D33443">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4E46624D" w14:textId="29DA72F5" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
             <w:pPr>
               <w:pStyle w:val="F9-Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="851" w:hanging="851"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="32" w:name="_Toc140158839"/>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Flag 7 </w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Missed </w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
@@ -16451,50 +15379,51 @@
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="4CED1B9A" w14:textId="77777777" w:rsidTr="008467EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1B956269" w14:textId="4D7ECD52" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
             <w:pPr>
               <w:pStyle w:val="F9-Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="851" w:hanging="851"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="_Toc140158840"/>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Flag 8</w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Inconsistent </w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
@@ -17258,50 +16187,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="1FAD905D" w14:textId="77777777" w:rsidTr="008467EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15388" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3BF42148" w14:textId="0AF92CC4" w:rsidR="009776ED" w:rsidRPr="00E16CD7" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
             <w:pPr>
               <w:pStyle w:val="F9-Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="851" w:hanging="851"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Flag 9 </w:t>
             </w:r>
             <w:r w:rsidR="00D8256C" w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lack of personal ownership and engagement</w:t>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
             <w:r w:rsidRPr="00E16CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -18040,50 +16970,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00E440AA" w:rsidRPr="00C32D4E" w:rsidSect="00D8256C">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B5A4FDE" w14:textId="77777777" w:rsidR="00605AD1" w:rsidRDefault="0037185B" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Appendix_C_–"/>
       <w:bookmarkStart w:id="36" w:name="_Toc170210712"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="0037185B">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00C06053">
         <w:t xml:space="preserve">Warning </w:t>
       </w:r>
       <w:r w:rsidR="00D8256C">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00C06053">
         <w:t>lags</w:t>
       </w:r>
       <w:r w:rsidR="00D8256C">
         <w:t>: H</w:t>
       </w:r>
       <w:r w:rsidR="00C06053">
         <w:t xml:space="preserve">andy </w:t>
       </w:r>
       <w:r w:rsidR="00D8256C">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00C06053">
         <w:t>ard</w:t>
@@ -18101,109 +17032,110 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D69AB56" wp14:editId="0FEF40D9">
             <wp:extent cx="7915275" cy="5205617"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="Picture 8" descr="A warning flags for organisational culture."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Picture 8" descr="A warning flags for organisational culture."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="3482" b="3226"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7964163" cy="5237769"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="291DAEE4" w14:textId="3C47091F" w:rsidR="00C06053" w:rsidRPr="00C06053" w:rsidRDefault="00605AD1" w:rsidP="00605AD1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FFD9F5A" wp14:editId="29DF5687">
             <wp:extent cx="7920000" cy="5583269"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="7" name="Picture 7" descr="Indicators of positive organisational culture."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7" descr="Indicators of positive organisational culture."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7920000" cy="5583269"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -18279,1744 +17211,2141 @@
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText>BIBLIOGRAPHY</w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:p>
             <w:tbl>
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblLayout w:type="fixed"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
-                <w:gridCol w:w="567"/>
-                <w:gridCol w:w="8459"/>
+                <w:gridCol w:w="992"/>
+                <w:gridCol w:w="8034"/>
               </w:tblGrid>
-              <w:tr w:rsidR="001856F1" w14:paraId="40AEA485" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="40AEA485" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="01CDF161" w14:textId="3E090127" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="01CDF161" w14:textId="3E090127" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="54B1B662" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="54B1B662" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>BS ISO, “BS ISO 30400:2022 - Human Resource Management Vocabulary,” 2022.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="185A8D56" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="185A8D56" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="06EA67C6" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="06EA67C6" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[2] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="699BC828" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="699BC828" w14:textId="136976F3" w:rsidR="001856F1" w:rsidRDefault="00D61860" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r>
+                      <w:t>Safety Culture: Definition and Model (TD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                      <w:t>ONR, “TD-HOC-GD-003 - Safety culture: Definition and model”.</w:t>
+                      <w:noBreakHyphen/>
+                      <w:t>HOC</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>GD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>003)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="011B288A" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="000359DA" w14:paraId="011B288A" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="64ECD7CF" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="64ECD7CF" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[3] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6D20098C" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="6D20098C" w14:textId="24BAC65C" w:rsidR="001856F1" w:rsidRPr="000359DA" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-[...3 lines deleted...]
-                      </w:rPr>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>IAEA, “IAEA Nuclear Safety and Security Glossary,” [Online]. Available: https://vocabulary.iaea.org/iaea-safety-glossary.html.</w:t>
+                      <w:t>I</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000359DA" w:rsidRPr="00664006">
+                      <w:t xml:space="preserve"> IAEA, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="000359DA" w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:t>IAEA Nuclear Safety and Security Glossary</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000359DA" w:rsidRPr="00664006">
+                      <w:t>, International Atomic Energy Agency. Available at: https://vocabulary.iaea.org/iaea-safety-glossary.html (Accessed June 2026).</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="159E11A4" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="159E11A4" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="09EEE02C" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="09EEE02C" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[4] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2C1AA7A4" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="2C1AA7A4" w14:textId="25B10B7E" w:rsidR="001856F1" w:rsidRDefault="003207BC" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ISO, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-[...4 lines deleted...]
-                      <w:t>ISO, “ISO 10010:2022 - Quality management — Guidance to understand, evaluate and improve organizational quality culture (Edition 1),” 2022. [Online]. Available: https://www.iso.org/standard/38457.html.</w:t>
+                      <w:t>ISO 10010:2022 – Quality management — Guidance to understand, evaluate and improve organizational quality culture</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, International Organization for Standardization, 2022.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="7F0DF373" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="003F4950" w14:paraId="7F0DF373" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6C176E3F" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="6C176E3F" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[5] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="59ED48C7" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="59ED48C7" w14:textId="4B205301" w:rsidR="001856F1" w:rsidRPr="003F4950" w:rsidRDefault="003F4950" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR and Alliance Manchester Business School (AMBS), </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:t>A Practical Guide for Enhancing Safety Culture Using the Nuclear Industry Safety Culture Inventory (NISCI)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation, 2023. Available at: https://www.onr.org.uk/media/cy3luli1/a-practical-guide-for-enhancing-safety-culture-using-the-nuclear-industry-safety-culture-inventory-nisci.pdf (Accessed June 2026)</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A619B3" w:rsidRPr="003F4950">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>AMBS and ONR, “Development of a Nuclear Industry Safety Culture Inventory (NISCI),” 2023. [Online]. Available: https://www.onr.org.uk/documents/2023/ambs-onr-nisci-report.pdf.</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="71CDE505" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="71CDE505" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="554177F7" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="554177F7" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[6] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4BA41BDE" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="4BA41BDE" w14:textId="2B3E0FDC" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ORR, “ORR's strategy for regulation of health and safety risks - Chapter 13: Leadership and culture,” 2017. [Online]. Available: https://www.orr.gov.uk/media/15780. [Accessed July 2023].</w:t>
+                      <w:t xml:space="preserve">ORR, “ORR's strategy for regulation of health and safety risks - Chapter 13: Leadership and culture,” 2017. [Online]. Available: https://www.orr.gov.uk/media/15780. [Accessed </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A619B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>June 2026</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>].</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="16170001" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="16170001" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="02D7D4B3" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="02D7D4B3" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[7] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2D078F73" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="2D078F73" w14:textId="4D3EAE91" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>HSE, “Safety culture – extract from inspectors human factors toolkit,” [Online]. Available: https://www.hse.gov.uk/humanfactors/topics/common4.pdf. [Accessed 13 July 2023].</w:t>
+                      <w:t xml:space="preserve">HSE, “Safety culture – extract from inspectors human factors toolkit,” [Online]. Available: https://www.hse.gov.uk/humanfactors/topics/common4.pdf. [Accessed </w:t>
+                    </w:r>
+                    <w:r w:rsidR="007E73DB">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>June</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="007E73DB">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>].</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="08BECBCE" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="08BECBCE" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0B67ECF3" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="0B67ECF3" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[8] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2CF9DDCD" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="2CF9DDCD" w14:textId="5AB0E93C" w:rsidR="001856F1" w:rsidRDefault="00D77039" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00D77039">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Process Safety Leadership Group (HSE), “Seven Principles of leadership – leading from the top: avoiding major incidents,” 29 April 2008. [Online]. Available: https://www.hse.gov.uk/leadership/principlesleadership.htm. [Accessed 13 July 2023].</w:t>
+                      <w:t>HSE, Seven principles of leadership – leading from the top: avoiding major incidents, Health and Safety Executive. Available at: https://www.hse.gov.uk/leadership/principlesleadership.htm (Accessed June 2026).</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="75792A30" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="75792A30" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1A9D5882" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="1A9D5882" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[9] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="21592F52" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="21592F52" w14:textId="0C2ADD25" w:rsidR="001856F1" w:rsidRDefault="00734E8D" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">NHS England, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-[...4 lines deleted...]
-                      <w:t>NHS, “Patient Safety and Safety Culture,” [Online]. Available: https://www.england.nhs.uk/patient-safety/safety-culture/. [Accessed 13 July 2023].</w:t>
+                      <w:t>Patient safety and safety culture</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>. Available at: https://www.england.nhs.uk/patient-safety/safety-culture/ (Accessed June 2026).</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="43701316" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="43701316" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="445465A1" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="445465A1" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[10] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="74CBA46E" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="74CBA46E" w14:textId="070F8D9F" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>CAA, “Safety culture,” [Online]. Available: https://www.caa.co.uk/safety-initiatives-and-resources/how-we-regulate/state-safety-programme/safety-promotion/safety-culture/. [Accessed 13 July 2023].</w:t>
+                      <w:t xml:space="preserve">CAA, “Safety culture,” [Online]. Available: https://www.caa.co.uk/safety-initiatives-and-resources/how-we-regulate/state-safety-programme/safety-promotion/safety-culture/. [Accessed </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00734E8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>June 2026</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>].</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="5BC9681C" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="001876F6" w14:paraId="5BC9681C" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3D990809" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="3D990809" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[11] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="32D62154" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="32D62154" w14:textId="7C0CE8C9" w:rsidR="001856F1" w:rsidRPr="001876F6" w:rsidRDefault="001856F1" w:rsidP="003C6870">
+                    <w:pPr>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>I</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001876F6" w:rsidRPr="00664006">
+                      <w:t xml:space="preserve"> IAEA, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001876F6" w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:t>Objective and Essential Elements of a State’s Nuclear Security Regime (Nuclear Security Series No. 20)</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001876F6" w:rsidRPr="00664006">
+                      <w:t>, International Atomic Energy Agency, Vienna, 2013.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00CD468D" w14:paraId="7DAE882E" w14:textId="77777777" w:rsidTr="003C0692">
+                <w:trPr>
+                  <w:divId w:val="376974109"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="525" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="58ABD6C8" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>IAEA, “Nuclear Security Series No. 20 - Objective and Essential Elements of a State’s Nuclear Security Regime, Nuclear Security Fundamentals,” 2013. [Online]. Available: https://www.iaea.org/publications/10353/objective-and-essential-elements-of-a-states-nuclear-security-regime.</w:t>
+                      <w:lastRenderedPageBreak/>
+                      <w:t xml:space="preserve">[12] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="4425" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="535BA3FA" w14:textId="35E2353C" w:rsidR="001856F1" w:rsidRPr="00CD468D" w:rsidRDefault="00CD468D" w:rsidP="003C6870">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="60"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00CD468D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, Objective and Essential Elements of a State’s Nuclear Security Regime (Nuclear Security Series No. 20), International Atomic Energy Agency, Vienna, 2013.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="7DAE882E" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00B46EC4" w14:paraId="77F5FB30" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="58ABD6C8" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="2BAB4F2A" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
-[...47 lines deleted...]
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[13] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6608BADF" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="6608BADF" w14:textId="09781E6D" w:rsidR="001856F1" w:rsidRPr="00B46EC4" w:rsidRDefault="00B46EC4" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">IAEA, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-[...4 lines deleted...]
-                      <w:t>IAEA, “Safety Standards Series No. GSR Part 2 - Leadership and Management for Safety,” 2016. [Online]. Available: https://www.iaea.org/publications/11070/leadership-and-management-for-safety.</w:t>
+                      <w:t>Leadership and Management for Safety (GSR Part 2)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">, International Atomic Energy Agency, Vienna, 2016. Available at: https://www-pub.iaea.org/MTCD/Publications/PDF/Pub1750web.pdf (Accessed June 2026). </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="4B199012" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00244579" w14:paraId="4B199012" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="32B25C25" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="32B25C25" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[14] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7F85CD15" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="7F85CD15" w14:textId="54C4E410" w:rsidR="001856F1" w:rsidRPr="00244579" w:rsidRDefault="00244579" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r>
+                      <w:t>LC17 Management Systems (NS</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                      <w:t>ONR, “NS-INSP-GD-017 - LC 17 Management Systems,” [Online]. Available: https://www.onr.org.uk/operational/tech_insp_guides/ns-insp-gd-017.docx.</w:t>
+                      <w:noBreakHyphen/>
+                      <w:t>INSP</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>GD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>017)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="0A25D99A" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00D90A91" w14:paraId="0A25D99A" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2EB8DCAE" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="2EB8DCAE" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[15] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="04F6C666" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="04F6C666" w14:textId="6415C2C8" w:rsidR="001856F1" w:rsidRPr="00D90A91" w:rsidRDefault="00D90A91" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-[...4 lines deleted...]
-                      <w:t>ONR, “Safety Assessment Principles (SAPs) for Nuclear Facilities - 2014 Edition (Revision 1),” January 2020. [Online]. Available: https://www.onr.org.uk/media/pobf24xm/saps2014.pdf.</w:t>
+                      <w:t>Safety Assessment Principles for Nuclear Facilities (2014 Edition, Revision 1)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation, January 2020.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="6CDE426E" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00C21EA9" w14:paraId="6CDE426E" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6919924E" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="6919924E" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[16] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="150E9E5E" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="150E9E5E" w14:textId="1447E8E8" w:rsidR="001856F1" w:rsidRPr="00C21EA9" w:rsidRDefault="00C21EA9" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-[...4 lines deleted...]
-                      <w:t>ONR, “Security Assessment Principles for the Civil Nuclear Industry,” 2022. [Online]. Available: https://www.onr.org.uk/media/g05fszjn/security-assessment-principles.pdf.</w:t>
+                      <w:t>Security Assessment Principles for the Civil Nuclear Industry</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation, 2022.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="086EAC7E" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="086EAC7E" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="25A75E57" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="25A75E57" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[17] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="20DAE422" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="20DAE422" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “ONR-CNSS-MAN-001 - ONR Nuclear Material Accountancy Control and Safeguards Assessment Principles”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="4650ED02" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="4650ED02" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="18DC23D6" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="18DC23D6" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[18] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="505775D9" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="505775D9" w14:textId="0C6D7360" w:rsidR="001856F1" w:rsidRDefault="007D7E32" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="007D7E32">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>WENRA, “WENRA Safety Reference Levels for Existing Reactors,” 2020. [Online]. Available: https://www.wenra.eu/node/86.</w:t>
+                      <w:t>WENRA, WENRA Safety Reference Levels for Existing Reactors, Western European Nuclear Regulators Association, 2020. Available at: https://wenra.eu/sites/default/files/publications/wenra_safety_reference_level_for_existing_reactors_2020.pdf (Accessed June 2026).</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="1A53BE0E" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="003C48D4" w14:paraId="1A53BE0E" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="29A14423" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="29A14423" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[19] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2ABFC776" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="2ABFC776" w14:textId="31C7BFFC" w:rsidR="001856F1" w:rsidRPr="00BB3746" w:rsidRDefault="00BB3746" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve"> IAEA, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r>
+                      <w:t>Trending of low level events and near misses to enhance safety performance in nuclear power plants (IAEA</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                      <w:t>IAEA, “IAEA-TECDOC-1477 - Trending of low level events and near misses to enhance safety performance in nuclear power plants,” 2005. [Online]. Available: https://www-pub.iaea.org/MTCD/publications/PDF/te_1477_web.pdf.</w:t>
+                      <w:noBreakHyphen/>
+                      <w:t>TECDOC</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>1477)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, International Atomic Energy Agency, 2005.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="183E3B8A" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00E3399C" w14:paraId="183E3B8A" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="19AEDDCE" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="19AEDDCE" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[20] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="647FDC95" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="647FDC95" w14:textId="5BE305D1" w:rsidR="001856F1" w:rsidRPr="00E3399C" w:rsidRDefault="00E3399C" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00E3399C">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Department of Energy, “Human Performance Handbook Volume 1 - Appendix A,” 2009. [Online]. Available: https://nerc.com/pa/rrm/ea/CA_Reference_Materials_DL/DOE%20-%20Vol%201%20Human%20Performance%20Handbook.pdf.</w:t>
+                      <w:t>US Department of Energy, Human Performance Handbook, Volume 1, Department of Energy, 2009.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="20A1D849" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="20A1D849" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="267ED6D4" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="267ED6D4" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[21] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6B04579B" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="6B04579B" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">R. Taylor, L. van Wijk, J. H. May and N. J. Carhart, “A study of the precursors leading to 'organisational' accidents in complex industrial settings,” </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">Process Safety and Environmental Protection, </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">vol. 93, pp. 50-67, 2015. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="012556D1" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="004160C6" w14:paraId="012556D1" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7BF32F79" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="7BF32F79" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[22] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3B7135AF" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="3B7135AF" w14:textId="479188FD" w:rsidR="001856F1" w:rsidRPr="004160C6" w:rsidRDefault="004160C6" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r>
+                      <w:t>Conducting Investigations (ONR</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                      <w:t>ONR, “ONR-ENF-GD-005 - Conducting Investigations,” 2021. [Online]. Available: https://www.onr.org.uk/media/documents/guidance/onr-enf-gd-005.pdf.</w:t>
+                      <w:noBreakHyphen/>
+                      <w:t>ENF</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>GD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>005)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation, 2021.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="7AC2C3A8" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="7AC2C3A8" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1080340B" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="1080340B" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[23] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2159529B" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="4F164D28" w14:textId="77777777" w:rsidR="001C2591" w:rsidRPr="00664006" w:rsidRDefault="001C2591" w:rsidP="003C6870">
+                    <w:pPr>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:t>Leadership and Management for Safety Reviews (TD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>HOC</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>GD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>002)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation, 2022.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2159529B" w14:textId="0A49DFAB" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...4 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="0CFED279" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="001616A0" w14:paraId="0CFED279" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1CD90732" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="1CD90732" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[24] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4CF5CE79" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="4CF5CE79" w14:textId="1DA2CA6C" w:rsidR="001856F1" w:rsidRPr="001616A0" w:rsidRDefault="001616A0" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="001616A0">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “ONR-INSP-GD-059 - Guidance for Inspection Strategy Planning and Reporting,” 2022. [Online]. Available: https://www.onr.org.uk/media/documents/guidance/onr-insp-gd-059.pdf.</w:t>
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00044AEF">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">General Inspection Guide </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001616A0">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>(ONR INSP GD 0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="009509D7">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>64</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001616A0">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>), Office for Nuclear Regulation</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="43E18669" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="43E18669" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="26DD2F9F" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="26DD2F9F" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[25] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0E789B11" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="0E789B11" w14:textId="59C53326" w:rsidR="001856F1" w:rsidRDefault="009678CC" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
+                      <w:t>Guidance on the Assignment of Dutyholder Attention Levels (ONR</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>GEN</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>GD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>013)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation, 202</w:t>
+                    </w:r>
                     <w:r>
-                      <w:rPr>
-[...2 lines deleted...]
-                      <w:t>ONR, “ONR-GEN-GD-013 - Guidance on the Assignment of Dutyholder Attention Levels,” 2021. [Online]. Available: https://www.onr.org.uk/operational/other/onr-gen-gd-013.pdf. [Accessed 13 July 2023].</w:t>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="5DE2068E" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00C43835" w14:paraId="5DE2068E" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3DEE3C91" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="3DEE3C91" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[26] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="77965905" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="77965905" w14:textId="3BE8CE02" w:rsidR="001856F1" w:rsidRPr="00C43835" w:rsidRDefault="007E6BC2" w:rsidP="003C6870">
+                    <w:pPr>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:t>Examining Culture in Organisations (TD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>HOC</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>GD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>001)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation, 2023.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00996565" w14:paraId="3B26E959" w14:textId="77777777" w:rsidTr="003C0692">
+                <w:trPr>
+                  <w:divId w:val="376974109"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="525" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="43226B99" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “TD-HOC-GD-001 - Examining culture in organisations,” 2023. [Online]. Available: https://www.onr.org.uk/operational/other/td-hoc-gd-001.docx.</w:t>
+                      <w:lastRenderedPageBreak/>
+                      <w:t xml:space="preserve">[27] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="4425" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="1A86A9A5" w14:textId="412350A4" w:rsidR="001856F1" w:rsidRPr="00996565" w:rsidRDefault="00996565" w:rsidP="003C6870">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="60"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00996565">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, Safety Leadership (NS TAST GD 107), Office for Nuclear Regulation.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="3B26E959" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="0000422C" w14:paraId="35BBCDBD" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="43226B99" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="5ED2BCF8" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
-[...47 lines deleted...]
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[28] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="55A8546D" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="55A8546D" w14:textId="75B6AA60" w:rsidR="001856F1" w:rsidRPr="0000422C" w:rsidRDefault="00FA51FD" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00534E0E">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-TAST-GD-104 - Corporate governance for safety,” 2023. [Online]. Available: https://www.onr.org.uk/operational/tech_asst_guides/ns-tast-gd-104.docx.</w:t>
+                      <w:t>ONR, Corporate Governance for Safety (NS TAST GD 104), Office for Nuclear Regulation, 202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0000422C" w:rsidRPr="00534E0E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00534E0E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="31F933F6" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00A02AC7" w14:paraId="31F933F6" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="00D093F8" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="00D093F8" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[29] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5CC94F6F" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="5CC94F6F" w14:textId="147249DE" w:rsidR="001856F1" w:rsidRPr="00A02AC7" w:rsidRDefault="00A02AC7" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00A02AC7">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-TAST-GD-080 - Nuclear Safety Advice and Independent Challenge,” 2023. [Online]. Available: https://www.onr.org.uk/operational/tech_asst_guides/ns-tast-gd-080.docx.</w:t>
+                      <w:t>ONR, Nuclear Safety Advice and Independent Challenge (NS TAST GD 080), Office for Nuclear Regulation, 2023.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001856F1" w:rsidRPr="00A02AC7">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="0FAB4DAC" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="0FAB4DAC" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="404B331E" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="404B331E" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[30] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1FF4DC11" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="1FF4DC11" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>HSE, “Leadership for the major hazard industries (Rev. 1),” [Online]. Available: https://www.hse.gov.uk/pubns/indg277.pdf.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="069AC9EC" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00161B76" w14:paraId="069AC9EC" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="39CF7CA0" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="39CF7CA0" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[31] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="67ECE85B" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="67ECE85B" w14:textId="7851EFEA" w:rsidR="001856F1" w:rsidRPr="00161B76" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-[...3 lines deleted...]
-                      </w:rPr>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>IAEA, “Safety Reports Series No. 11 - Developing Safety Culture In Nuclear Activities - Practical Suggestions to Assist Progress,” 1998. [Online]. Available: https://www.iaea.org/publications/5144/developing-safety-culture-in-nuclear-activities-practical-suggestions-to-assist-progress.</w:t>
+                      <w:t>I</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00161B76" w:rsidRPr="00664006">
+                      <w:t xml:space="preserve"> IAEA, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00161B76" w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:t>Developing Safety Culture in Nuclear Activities: Practical Suggestions to Assist Progress (Safety Reports Series No. 11)</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00161B76" w:rsidRPr="00664006">
+                      <w:t>, International Atomic Energy Agency, Vienna, 1998.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="4F91C1AD" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="00FB6B06" w14:paraId="4F91C1AD" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7B41148F" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="7B41148F" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[32] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0ABEAA23" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="0ABEAA23" w14:textId="2AE08458" w:rsidR="001856F1" w:rsidRPr="00FB6B06" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>IAEA, “Harmonized Safety Culture Model,” 2020. [Online]. Available: https://www.iaea.org/sites/default/files/20/05/harmonization_05_05_2020-final_002.pdf.</w:t>
+                      <w:t xml:space="preserve">IAEA, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00212C17">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Leadership, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00FB6B06">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Management and Culture for Safety, GSG-20, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A7241F">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2026</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="5AD76D0E" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="003C48D4" w14:paraId="5AD76D0E" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="25BFF632" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="25BFF632" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[33] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5054A8AA" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="5054A8AA" w14:textId="73F0ABBE" w:rsidR="001856F1" w:rsidRPr="004B546C" w:rsidRDefault="004B546C" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">IAEA, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-[...4 lines deleted...]
-                      <w:t>IAEA, “Nuclear Security Series No. 7 - Nuclear Security Culture,” 2008. [Online]. Available: https://www.iaea.org/publications/7977/nuclear-security-culture.</w:t>
+                      <w:t>Nuclear Security Culture (Nuclear Security Series No. 7)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, International Atomic Energy Agency, Vienna, 2008.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="07818CD6" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w:rsidRPr="002637CD" w14:paraId="07818CD6" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="157F9020" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="157F9020" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[34] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="59C8CD87" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="59C8CD87" w14:textId="6E7EF8E0" w:rsidR="001856F1" w:rsidRPr="002637CD" w:rsidRDefault="002637CD" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">Nuclear Industry Safety Directors’ Forum (SDF), </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-[...4 lines deleted...]
-                      <w:t>NI SDF, “Key Attributes of an Excellent Nuclear Security Culture,” 2013. [Online]. Available: https://www.nuclearinst.com/write/MediaUploads/SDF%20documents/Security/Key_attributes_of_an_excellent_Nuclear_Security_Culture.pdf.</w:t>
+                      <w:t>Key Attributes of an Excellent Nuclear Security Culture</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, 2013.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="001856F1" w14:paraId="0DA72E2E" w14:textId="77777777" w:rsidTr="001856F1">
+              <w:tr w:rsidR="001856F1" w14:paraId="0DA72E2E" w14:textId="77777777" w:rsidTr="003C0692">
                 <w:trPr>
                   <w:divId w:val="376974109"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:tcW w:w="525" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1004AA96" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="1004AA96" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="003C6870">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[35] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:tcW w:w="4425" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1E1102DA" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1" w:rsidP="001856F1">
+                  <w:p w14:paraId="1E1102DA" w14:textId="078F1044" w:rsidR="001856F1" w:rsidRDefault="00086923" w:rsidP="003C6870">
                     <w:pPr>
-                      <w:pStyle w:val="Bibliography"/>
-                      <w:spacing w:after="120"/>
+                      <w:spacing w:after="60" w:line="278" w:lineRule="auto"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t xml:space="preserve">ONR, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r>
+                      <w:t>Maintenance of a Robust Security Culture (CNS</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:i/>
+                        <w:iCs/>
                       </w:rPr>
-                      <w:t>ONR, “CNS-TAST-GD-2.1 - Maintenance of a Robust Security Culture”.</w:t>
+                      <w:noBreakHyphen/>
+                      <w:t>TAST</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>GD</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                      <w:noBreakHyphen/>
+                      <w:t>2.1)</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00664006">
+                      <w:t>, Office for Nuclear Regulation</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00723093">
+                      <w:t>, 2025</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
             <w:p w14:paraId="61A34B0A" w14:textId="77777777" w:rsidR="001856F1" w:rsidRDefault="001856F1">
               <w:pPr>
                 <w:divId w:val="376974109"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
             <w:p w14:paraId="6BF67008" w14:textId="2C879E9C" w:rsidR="00D8256C" w:rsidRDefault="00D8256C">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
@@ -20027,831 +19356,1491 @@
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:sectPr w:rsidR="00351489" w:rsidSect="00CA213E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="046D1B61" w14:textId="77777777" w:rsidR="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc170210714"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Glossary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Box2"/>
+        <w:tblStyle w:val="ONRTable1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1720"/>
         <w:gridCol w:w="7286"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3DFCE3ED" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3DFCE3ED" w14:textId="77777777" w:rsidTr="003C6870">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68BFFA54" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Acronym</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27F35B28" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="30768F21" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="30768F21" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29C0BF22" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6271527E" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
+          <w:p w14:paraId="6271527E" w14:textId="19E9DF99" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>The Health and Safety Executive</w:t>
+              <w:t>Health and Safety Executive</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="0023496C" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="0023496C" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F5DB948" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IAEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5999E642" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>International Atomic Energy Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="49D20694" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="49D20694" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64C466BC" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA62478" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>International Organization for Standardization</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="631861A4" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="631861A4" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="195346B1" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ACBAF7F" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Licence condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3030002C" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3030002C" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3966CDDC" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LMfS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37F43F5F" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Leadership and Management for Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="2B39ECD0" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="2B39ECD0" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C835799" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NISCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15C46A97" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nuclear Industry Safety Culture Inventory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="5F3DD017" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="5F3DD017" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683EA5C0" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ONMACs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4669ADD0" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nuclear Material Accountancy, Control and Safeguards Assessment Principles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="351834E2" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="351834E2" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6164DFCA" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ONR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75EA35A0" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Office for Nuclear Regulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="76DF7CB1" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="76DF7CB1" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CB1A262" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45AF731A" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personal protective equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3D7C88E3" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3D7C88E3" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76BF80BE" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SAPs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BBAEF56" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safety Assessment Principles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="5ADD609E" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="5ADD609E" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D9C53B7" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SDF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214478DC" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safety Directors Forum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="547B6BBF" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="547B6BBF" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79D07F49" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SyAPs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EB01751" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Security Assessment Principles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="231889A6" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="231889A6" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DE158C1" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="691699D6" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Assessment Guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="2FFD0F32" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="2FFD0F32" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F657626" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TIG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72728FA1" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Inspection Guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="2CC783C9" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="2CC783C9" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A3CC6CF" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>WANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28A3BE47" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>World Association of Nuclear Operators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3207FE3F" w14:textId="77777777" w:rsidTr="008467EA">
+      <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3207FE3F" w14:textId="77777777" w:rsidTr="003C6870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D176F43" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>WENRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7286" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="071454DB" w14:textId="77777777" w:rsidR="00351489" w:rsidRPr="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351489">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Western European Nuclear Regulators Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F679F39" w14:textId="2821140D" w:rsidR="00CA213E" w:rsidRPr="00D8256C" w:rsidRDefault="00CA213E" w:rsidP="00C60C85">
+    <w:p w14:paraId="3EBE9FC8" w14:textId="77777777" w:rsidR="003C6870" w:rsidRDefault="003C6870" w:rsidP="00C60C85">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
+        <w:sectPr w:rsidR="003C6870" w:rsidSect="00CA213E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CA213E" w:rsidRPr="00D8256C" w:rsidSect="00CA213E">
+    <w:p w14:paraId="2F1670CB" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00595C8C" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc219209220"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document control information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="0AF1E40E" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authored by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leadership and Management for Safety (LMfS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251483">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specialist Inspector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC6AB6C" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approved by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of Profession for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C625F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uman and Organisational Capability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAB533B" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issue No."/>
+          <w:tag w:val=""/>
+          <w:id w:val="-38675302"/>
+          <w:placeholder>
+            <w:docPart w:val="137B701728F1467D8CB9F97B3DBCDFA7"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>3.3</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="03A4E829" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686B2BC2" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scheduled review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727A9A86" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ument reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NS-INSP-GD-030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6486F9D8" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD40AC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ONRHH-822789359-20733</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292BB45A" w14:textId="77777777" w:rsidR="003C6870" w:rsidRDefault="003C6870" w:rsidP="003C6870"/>
+    <w:p w14:paraId="0CB2B538" w14:textId="77777777" w:rsidR="003C6870" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revision commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ONRTable1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="8175"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C6870" w:rsidRPr="00B23A5E" w14:paraId="7826A9E0" w14:textId="77777777" w:rsidTr="00A41BD8">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDED4A0" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00B23A5E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Issue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058FC935" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00B23A5E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pdate(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6870" w14:paraId="54F95AD4" w14:textId="77777777" w:rsidTr="00A41BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4FFC58" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D90B37A" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Major revision, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134244BC" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t xml:space="preserve">A column in the table in Appendix 2 re-named and a small number of consequential amendments have been made to the main body of the document to ensure that references to the table and its content and consistent.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7053ABF9" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Bullet-points have been introduced in Appendix 2 to improve readability.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6870" w14:paraId="2BFAC36D" w14:textId="77777777" w:rsidTr="00A41BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1E5C17" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BFDFD6" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Updated review period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6870" w14:paraId="7F428C86" w14:textId="77777777" w:rsidTr="00A41BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E27E64B" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBA9FD6" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Major revision, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7192D7B7" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Title changed from ‘Safety culture guide for inspectors’ to ‘Organisational culture guide for inspectors’.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296A74CD" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Introduced the warning flags as a way of collecting, monitoring and responding to organisational culture weak signals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740FB6E9" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>A process for inspectors to collect and record warning flags</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E8EBB4" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Appendix including good and bad examples of the warning flags</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A710F7" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Handy card for printing with a summary of the flags</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6870" w14:paraId="22F765E8" w14:textId="77777777" w:rsidTr="00A41BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3715E4BF" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF534CC" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Minor update to correct issue with QR codes in Appendix C.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6870" w14:paraId="4B186EC2" w14:textId="77777777" w:rsidTr="00A41BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="080D290F" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BECEBA1" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Minor update to include reference to ONR’s Definition and Model of Safety Culture document.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C6870" w14:paraId="01349E20" w14:textId="77777777" w:rsidTr="00A41BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035DD847" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423EE06D" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C529E">
+              <w:t>Fit for purpose review and update of references</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AA2F403" w14:textId="77777777" w:rsidR="003C6870" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F679F39" w14:textId="58B0F552" w:rsidR="00CA213E" w:rsidRPr="00D8256C" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+      <w:r w:rsidRPr="00084ABE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Template reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00084ABE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: ONR-DOC-TEMP-003</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00CA213E" w:rsidRPr="00D8256C" w:rsidSect="003C6870">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AF1DF28" w14:textId="77777777" w:rsidR="00341E56" w:rsidRDefault="00341E56" w:rsidP="007D199A">
+    <w:p w14:paraId="362F1C84" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0AFBF7" w14:textId="77777777" w:rsidR="00341E56" w:rsidRDefault="00341E56"/>
+    <w:p w14:paraId="4865B30B" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56DC9BA4" w14:textId="77777777" w:rsidR="00341E56" w:rsidRDefault="00341E56" w:rsidP="007D199A">
+    <w:p w14:paraId="0FF5554C" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684BD870" w14:textId="77777777" w:rsidR="00341E56" w:rsidRDefault="00341E56"/>
+    <w:p w14:paraId="51D6002E" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="691A2EFE" w14:textId="77777777" w:rsidR="00341E56" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="1CD47C74" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20880,336 +20869,252 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...86 lines deleted...]
-  <w:p w14:paraId="3F2208BD" w14:textId="71E303B1" w:rsidR="00CE6198" w:rsidRPr="00B23A5E" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F2208BD" w14:textId="6FF2BCE0" w:rsidR="00CE6198" w:rsidRPr="003C6870" w:rsidRDefault="003C6870" w:rsidP="00B23A5E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="003C6870">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page | </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="003C6870">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="003C6870">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="003C6870">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="003C6870">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:noProof/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="003C6870">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:noProof/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="003C6870">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003C6870">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003C6870">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003C6870">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="003C6870">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003C6870">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1142F567" w14:textId="77777777" w:rsidR="00341E56" w:rsidRPr="005E0344" w:rsidRDefault="00341E56" w:rsidP="005E0344">
+    <w:p w14:paraId="5EBD1364" w14:textId="77777777" w:rsidR="002533B8" w:rsidRPr="005E0344" w:rsidRDefault="002533B8" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="695414F2" w14:textId="77777777" w:rsidR="00341E56" w:rsidRPr="005E0344" w:rsidRDefault="00341E56" w:rsidP="0090581D">
+    <w:p w14:paraId="3CAE2973" w14:textId="77777777" w:rsidR="002533B8" w:rsidRPr="005E0344" w:rsidRDefault="002533B8" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B48485" w14:textId="77777777" w:rsidR="00341E56" w:rsidRDefault="00341E56"/>
+    <w:p w14:paraId="0078EC3C" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="043FB7AE" w14:textId="77777777" w:rsidR="00341E56" w:rsidRDefault="00341E56">
+    <w:p w14:paraId="62EA8DEC" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B764A88" w14:textId="77777777" w:rsidR="00341E56" w:rsidRDefault="00341E56"/>
+    <w:p w14:paraId="5B537538" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B610ADA" w14:textId="77777777" w:rsidR="007D2884" w:rsidRDefault="007D2884">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...45 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="47FFC75F" w14:textId="563864AE" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="00341E56" w:rsidP="009E0E52">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FFC75F" w14:textId="5EC534D8" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="002533B8" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
         <w:placeholder>
           <w:docPart w:val="71855CAFCD0440C4880AB5CD94A60020"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="000B5646">
@@ -21223,65 +21128,65 @@
     </w:sdt>
     <w:r w:rsidR="004E3932" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:placeholder>
           <w:docPart w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="009F6638">
+        <w:r w:rsidR="008F4BC2">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>3.2</w:t>
+          <w:t>3.3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09CB722D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB0A7980"/>
     <w:lvl w:ilvl="0" w:tplc="01567C10">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22647,359 +22552,374 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1996109786">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1190680942">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1435905477">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="376515176">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="562913376">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1229682722">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
     <w:rsid w:val="00000F8B"/>
     <w:rsid w:val="00001637"/>
     <w:rsid w:val="00002F03"/>
     <w:rsid w:val="0000319B"/>
     <w:rsid w:val="000035AB"/>
+    <w:rsid w:val="0000422C"/>
     <w:rsid w:val="00004C16"/>
     <w:rsid w:val="000075E8"/>
     <w:rsid w:val="00011177"/>
     <w:rsid w:val="000127C9"/>
     <w:rsid w:val="0001389E"/>
     <w:rsid w:val="000145D5"/>
     <w:rsid w:val="00014814"/>
     <w:rsid w:val="00015EBE"/>
     <w:rsid w:val="0001788A"/>
     <w:rsid w:val="00020043"/>
     <w:rsid w:val="00022033"/>
     <w:rsid w:val="00022063"/>
     <w:rsid w:val="00023268"/>
     <w:rsid w:val="00023806"/>
     <w:rsid w:val="00023C42"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024B2E"/>
     <w:rsid w:val="00025646"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
     <w:rsid w:val="0003078E"/>
     <w:rsid w:val="000317AB"/>
     <w:rsid w:val="00031B89"/>
     <w:rsid w:val="00033929"/>
+    <w:rsid w:val="000359DA"/>
     <w:rsid w:val="0003693D"/>
     <w:rsid w:val="0004021B"/>
-    <w:rsid w:val="00043BA8"/>
     <w:rsid w:val="0004440F"/>
+    <w:rsid w:val="00044AEF"/>
     <w:rsid w:val="0004617A"/>
     <w:rsid w:val="000500FF"/>
     <w:rsid w:val="00051A06"/>
     <w:rsid w:val="00051C6E"/>
     <w:rsid w:val="00052C8A"/>
     <w:rsid w:val="00053388"/>
     <w:rsid w:val="00053ADF"/>
     <w:rsid w:val="00054073"/>
     <w:rsid w:val="000548C8"/>
     <w:rsid w:val="0005662C"/>
     <w:rsid w:val="00057C72"/>
     <w:rsid w:val="00061955"/>
     <w:rsid w:val="000638D4"/>
     <w:rsid w:val="000647AA"/>
     <w:rsid w:val="00064A1B"/>
     <w:rsid w:val="000706F6"/>
     <w:rsid w:val="00074923"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
     <w:rsid w:val="000764EB"/>
     <w:rsid w:val="00076595"/>
     <w:rsid w:val="00076810"/>
     <w:rsid w:val="00076D2D"/>
     <w:rsid w:val="000778AB"/>
     <w:rsid w:val="00077CE5"/>
     <w:rsid w:val="000801AD"/>
     <w:rsid w:val="000817D4"/>
     <w:rsid w:val="00081F55"/>
     <w:rsid w:val="000820E6"/>
     <w:rsid w:val="00082831"/>
     <w:rsid w:val="00082879"/>
     <w:rsid w:val="00082ADA"/>
     <w:rsid w:val="0008480B"/>
+    <w:rsid w:val="00086923"/>
     <w:rsid w:val="00087D17"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="0009225F"/>
     <w:rsid w:val="000925BA"/>
     <w:rsid w:val="00094298"/>
     <w:rsid w:val="000A0DA2"/>
     <w:rsid w:val="000A0EBC"/>
     <w:rsid w:val="000A105C"/>
     <w:rsid w:val="000A48AE"/>
     <w:rsid w:val="000A7B42"/>
     <w:rsid w:val="000B05E2"/>
     <w:rsid w:val="000B265B"/>
     <w:rsid w:val="000B3C3D"/>
     <w:rsid w:val="000B42B8"/>
     <w:rsid w:val="000B44AF"/>
     <w:rsid w:val="000B4D9E"/>
     <w:rsid w:val="000B5646"/>
     <w:rsid w:val="000B5CEC"/>
     <w:rsid w:val="000B5D16"/>
     <w:rsid w:val="000C08DD"/>
     <w:rsid w:val="000C0A7B"/>
     <w:rsid w:val="000C1005"/>
     <w:rsid w:val="000C2DDC"/>
     <w:rsid w:val="000C3381"/>
     <w:rsid w:val="000C5112"/>
     <w:rsid w:val="000C5354"/>
     <w:rsid w:val="000C5C51"/>
     <w:rsid w:val="000C5F5A"/>
     <w:rsid w:val="000C6B96"/>
     <w:rsid w:val="000D1916"/>
     <w:rsid w:val="000D2E86"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
     <w:rsid w:val="000D6BAE"/>
     <w:rsid w:val="000D727B"/>
     <w:rsid w:val="000E247D"/>
     <w:rsid w:val="000E5D63"/>
     <w:rsid w:val="000E61FE"/>
     <w:rsid w:val="000E68AA"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F1BCA"/>
     <w:rsid w:val="000F2A13"/>
     <w:rsid w:val="000F2ED4"/>
     <w:rsid w:val="00100A7B"/>
     <w:rsid w:val="00101799"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00103043"/>
     <w:rsid w:val="00105549"/>
     <w:rsid w:val="00106760"/>
     <w:rsid w:val="0010722B"/>
+    <w:rsid w:val="001114AF"/>
     <w:rsid w:val="001138F1"/>
     <w:rsid w:val="001204A5"/>
     <w:rsid w:val="00120E2C"/>
     <w:rsid w:val="00122838"/>
     <w:rsid w:val="00122FCC"/>
     <w:rsid w:val="001233A0"/>
     <w:rsid w:val="00123594"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="00124EDA"/>
     <w:rsid w:val="00125F53"/>
     <w:rsid w:val="00126752"/>
     <w:rsid w:val="00126FE5"/>
     <w:rsid w:val="00127397"/>
     <w:rsid w:val="00130B30"/>
     <w:rsid w:val="0013142F"/>
     <w:rsid w:val="00133C32"/>
     <w:rsid w:val="00134A31"/>
     <w:rsid w:val="00137A1D"/>
     <w:rsid w:val="00140E1C"/>
     <w:rsid w:val="00147AE4"/>
     <w:rsid w:val="00154A2A"/>
     <w:rsid w:val="00155CF4"/>
     <w:rsid w:val="001571E5"/>
     <w:rsid w:val="00157CBD"/>
     <w:rsid w:val="001605A9"/>
+    <w:rsid w:val="001616A0"/>
+    <w:rsid w:val="00161B76"/>
     <w:rsid w:val="00164D45"/>
     <w:rsid w:val="00165209"/>
     <w:rsid w:val="00165C16"/>
     <w:rsid w:val="00165C74"/>
     <w:rsid w:val="00167124"/>
     <w:rsid w:val="00167F55"/>
     <w:rsid w:val="00170932"/>
     <w:rsid w:val="00172973"/>
     <w:rsid w:val="0017305F"/>
     <w:rsid w:val="00173556"/>
     <w:rsid w:val="001772B4"/>
     <w:rsid w:val="00177666"/>
     <w:rsid w:val="00180B13"/>
     <w:rsid w:val="00181623"/>
     <w:rsid w:val="0018170A"/>
     <w:rsid w:val="00182749"/>
     <w:rsid w:val="00183801"/>
     <w:rsid w:val="001838CA"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
     <w:rsid w:val="001856F1"/>
     <w:rsid w:val="00187093"/>
+    <w:rsid w:val="001876F6"/>
     <w:rsid w:val="00190922"/>
     <w:rsid w:val="00191EDD"/>
     <w:rsid w:val="00192104"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="00192A0B"/>
     <w:rsid w:val="00195B51"/>
     <w:rsid w:val="00195CF8"/>
     <w:rsid w:val="0019640B"/>
     <w:rsid w:val="00196A16"/>
     <w:rsid w:val="00196ADB"/>
     <w:rsid w:val="001A1FB2"/>
     <w:rsid w:val="001A2B40"/>
     <w:rsid w:val="001A37FE"/>
     <w:rsid w:val="001A43AF"/>
     <w:rsid w:val="001A4BD7"/>
     <w:rsid w:val="001A5C1B"/>
     <w:rsid w:val="001B0F76"/>
     <w:rsid w:val="001B18ED"/>
     <w:rsid w:val="001B2BAF"/>
     <w:rsid w:val="001B4D5A"/>
     <w:rsid w:val="001B4FD0"/>
     <w:rsid w:val="001B770A"/>
     <w:rsid w:val="001C104D"/>
     <w:rsid w:val="001C1D30"/>
+    <w:rsid w:val="001C2591"/>
     <w:rsid w:val="001C2A18"/>
     <w:rsid w:val="001C4D63"/>
     <w:rsid w:val="001C4D88"/>
     <w:rsid w:val="001C546C"/>
     <w:rsid w:val="001C5846"/>
     <w:rsid w:val="001D0DE0"/>
     <w:rsid w:val="001D1EB7"/>
     <w:rsid w:val="001D429E"/>
     <w:rsid w:val="001D59E5"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D7133"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
     <w:rsid w:val="001E125C"/>
     <w:rsid w:val="001E3D92"/>
     <w:rsid w:val="001E4689"/>
     <w:rsid w:val="001E4F4A"/>
     <w:rsid w:val="001E6203"/>
     <w:rsid w:val="001F059F"/>
     <w:rsid w:val="001F11BC"/>
     <w:rsid w:val="001F2283"/>
     <w:rsid w:val="001F3A40"/>
     <w:rsid w:val="001F559A"/>
     <w:rsid w:val="001F6993"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
     <w:rsid w:val="00200F09"/>
     <w:rsid w:val="002025F6"/>
     <w:rsid w:val="0020303D"/>
     <w:rsid w:val="002055E6"/>
     <w:rsid w:val="00205694"/>
     <w:rsid w:val="002058F3"/>
     <w:rsid w:val="002072FE"/>
+    <w:rsid w:val="00207F63"/>
     <w:rsid w:val="002109CD"/>
     <w:rsid w:val="0021191B"/>
+    <w:rsid w:val="00212C17"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214AFA"/>
     <w:rsid w:val="00214D43"/>
     <w:rsid w:val="0021537B"/>
     <w:rsid w:val="00215534"/>
     <w:rsid w:val="00215EC1"/>
     <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="002177C0"/>
     <w:rsid w:val="00217ECB"/>
     <w:rsid w:val="00222278"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
     <w:rsid w:val="002263C8"/>
     <w:rsid w:val="00226491"/>
     <w:rsid w:val="0022773B"/>
     <w:rsid w:val="00227CF3"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00232862"/>
     <w:rsid w:val="002333D2"/>
     <w:rsid w:val="00234342"/>
     <w:rsid w:val="00236A14"/>
     <w:rsid w:val="00237247"/>
     <w:rsid w:val="00240229"/>
     <w:rsid w:val="0024040D"/>
     <w:rsid w:val="00240D57"/>
     <w:rsid w:val="002410CA"/>
     <w:rsid w:val="00242DAB"/>
+    <w:rsid w:val="00244579"/>
     <w:rsid w:val="00250823"/>
     <w:rsid w:val="00251CD7"/>
+    <w:rsid w:val="002533B8"/>
     <w:rsid w:val="00254156"/>
     <w:rsid w:val="00254DC3"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00256540"/>
     <w:rsid w:val="00257288"/>
     <w:rsid w:val="00260688"/>
     <w:rsid w:val="00260B8F"/>
     <w:rsid w:val="00261C68"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
+    <w:rsid w:val="002637CD"/>
     <w:rsid w:val="00265008"/>
     <w:rsid w:val="0026542E"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00266270"/>
     <w:rsid w:val="002672FA"/>
     <w:rsid w:val="00267815"/>
     <w:rsid w:val="00270BBB"/>
     <w:rsid w:val="00271EB9"/>
     <w:rsid w:val="0027363D"/>
     <w:rsid w:val="00274234"/>
     <w:rsid w:val="00274FD6"/>
     <w:rsid w:val="002757FA"/>
     <w:rsid w:val="002775E8"/>
     <w:rsid w:val="00280C18"/>
     <w:rsid w:val="00280DDF"/>
     <w:rsid w:val="00282636"/>
     <w:rsid w:val="00283257"/>
+    <w:rsid w:val="00283E43"/>
     <w:rsid w:val="00284CBB"/>
     <w:rsid w:val="00286944"/>
     <w:rsid w:val="00287FC2"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="002926B5"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="00292E60"/>
     <w:rsid w:val="00295A32"/>
     <w:rsid w:val="00295D7D"/>
     <w:rsid w:val="00296DBB"/>
     <w:rsid w:val="002A035D"/>
     <w:rsid w:val="002A05F4"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002A21FE"/>
     <w:rsid w:val="002A430C"/>
     <w:rsid w:val="002A5A9C"/>
     <w:rsid w:val="002A645F"/>
     <w:rsid w:val="002A7884"/>
     <w:rsid w:val="002A78E1"/>
     <w:rsid w:val="002A79B6"/>
     <w:rsid w:val="002B1A87"/>
     <w:rsid w:val="002B1C53"/>
     <w:rsid w:val="002B422F"/>
     <w:rsid w:val="002B59A7"/>
     <w:rsid w:val="002C06FD"/>
@@ -23012,251 +22932,260 @@
     <w:rsid w:val="002D651D"/>
     <w:rsid w:val="002D6EF5"/>
     <w:rsid w:val="002E0801"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
     <w:rsid w:val="002E436C"/>
     <w:rsid w:val="002E6854"/>
     <w:rsid w:val="002E6A6A"/>
     <w:rsid w:val="002F3397"/>
     <w:rsid w:val="002F37D8"/>
     <w:rsid w:val="00300E8B"/>
     <w:rsid w:val="00302EB0"/>
     <w:rsid w:val="00303031"/>
     <w:rsid w:val="0030380D"/>
     <w:rsid w:val="00304937"/>
     <w:rsid w:val="003069DE"/>
     <w:rsid w:val="003069E6"/>
     <w:rsid w:val="00306C33"/>
     <w:rsid w:val="00306E17"/>
     <w:rsid w:val="00307DE9"/>
     <w:rsid w:val="00310EE4"/>
     <w:rsid w:val="0031215B"/>
     <w:rsid w:val="00312411"/>
     <w:rsid w:val="003175B9"/>
+    <w:rsid w:val="003207BC"/>
     <w:rsid w:val="00320E90"/>
     <w:rsid w:val="00321B4D"/>
     <w:rsid w:val="00321E84"/>
     <w:rsid w:val="003223F7"/>
     <w:rsid w:val="00323E71"/>
     <w:rsid w:val="00326F77"/>
     <w:rsid w:val="003307E7"/>
     <w:rsid w:val="00331353"/>
     <w:rsid w:val="003401B0"/>
-    <w:rsid w:val="00341E56"/>
     <w:rsid w:val="003431F1"/>
     <w:rsid w:val="003432D4"/>
     <w:rsid w:val="00343BD7"/>
     <w:rsid w:val="0034429B"/>
     <w:rsid w:val="00344F63"/>
     <w:rsid w:val="00345A5B"/>
     <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346AFC"/>
     <w:rsid w:val="00346C8E"/>
     <w:rsid w:val="00347647"/>
     <w:rsid w:val="00351489"/>
     <w:rsid w:val="00352317"/>
     <w:rsid w:val="00352850"/>
     <w:rsid w:val="00354502"/>
     <w:rsid w:val="0035541A"/>
     <w:rsid w:val="003564F4"/>
     <w:rsid w:val="00357368"/>
     <w:rsid w:val="00360033"/>
     <w:rsid w:val="0036351F"/>
     <w:rsid w:val="0036551D"/>
     <w:rsid w:val="0036647E"/>
     <w:rsid w:val="003675C8"/>
     <w:rsid w:val="00367BD5"/>
     <w:rsid w:val="0037185B"/>
     <w:rsid w:val="00373CA7"/>
     <w:rsid w:val="003844E0"/>
     <w:rsid w:val="00386747"/>
     <w:rsid w:val="003873C2"/>
     <w:rsid w:val="00387E5D"/>
     <w:rsid w:val="00390327"/>
     <w:rsid w:val="0039207C"/>
     <w:rsid w:val="0039300E"/>
     <w:rsid w:val="00393B78"/>
     <w:rsid w:val="003978BC"/>
     <w:rsid w:val="003A01E9"/>
     <w:rsid w:val="003A626D"/>
     <w:rsid w:val="003A6424"/>
     <w:rsid w:val="003A68D6"/>
     <w:rsid w:val="003B1679"/>
     <w:rsid w:val="003B1A3C"/>
     <w:rsid w:val="003B2352"/>
     <w:rsid w:val="003B41F0"/>
     <w:rsid w:val="003B5DEE"/>
     <w:rsid w:val="003B673F"/>
     <w:rsid w:val="003C0306"/>
+    <w:rsid w:val="003C0692"/>
     <w:rsid w:val="003C114C"/>
     <w:rsid w:val="003C240C"/>
     <w:rsid w:val="003C2691"/>
     <w:rsid w:val="003C2763"/>
     <w:rsid w:val="003C465D"/>
+    <w:rsid w:val="003C48D4"/>
     <w:rsid w:val="003C5DD9"/>
     <w:rsid w:val="003C6542"/>
+    <w:rsid w:val="003C6870"/>
     <w:rsid w:val="003C7368"/>
     <w:rsid w:val="003D01C2"/>
     <w:rsid w:val="003D0718"/>
     <w:rsid w:val="003D1283"/>
     <w:rsid w:val="003D137B"/>
     <w:rsid w:val="003D28C0"/>
     <w:rsid w:val="003D2A90"/>
     <w:rsid w:val="003D3ABE"/>
     <w:rsid w:val="003D4901"/>
     <w:rsid w:val="003D495D"/>
     <w:rsid w:val="003D52E1"/>
     <w:rsid w:val="003D6C3F"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E1A64"/>
     <w:rsid w:val="003E1C1B"/>
     <w:rsid w:val="003E2FAE"/>
     <w:rsid w:val="003E36A8"/>
     <w:rsid w:val="003E37A0"/>
     <w:rsid w:val="003E4C11"/>
     <w:rsid w:val="003E6ED1"/>
     <w:rsid w:val="003E7653"/>
     <w:rsid w:val="003E7D1E"/>
     <w:rsid w:val="003F1911"/>
     <w:rsid w:val="003F3174"/>
     <w:rsid w:val="003F3AEC"/>
+    <w:rsid w:val="003F4950"/>
     <w:rsid w:val="003F4D06"/>
     <w:rsid w:val="003F54AC"/>
     <w:rsid w:val="003F6EED"/>
     <w:rsid w:val="003F726D"/>
     <w:rsid w:val="004058B4"/>
     <w:rsid w:val="004071DE"/>
     <w:rsid w:val="00407CF7"/>
     <w:rsid w:val="00410E9D"/>
     <w:rsid w:val="00412747"/>
     <w:rsid w:val="004152ED"/>
     <w:rsid w:val="0041578C"/>
     <w:rsid w:val="004159CC"/>
     <w:rsid w:val="00415ED6"/>
+    <w:rsid w:val="004160C6"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00421694"/>
     <w:rsid w:val="0042171C"/>
     <w:rsid w:val="004219FB"/>
     <w:rsid w:val="00422265"/>
     <w:rsid w:val="004223A3"/>
     <w:rsid w:val="00423098"/>
     <w:rsid w:val="00434852"/>
     <w:rsid w:val="00435BB8"/>
     <w:rsid w:val="00435FFF"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
     <w:rsid w:val="004414C4"/>
     <w:rsid w:val="004440DD"/>
     <w:rsid w:val="00447176"/>
     <w:rsid w:val="0045041F"/>
+    <w:rsid w:val="004556DF"/>
     <w:rsid w:val="00457395"/>
+    <w:rsid w:val="0045793C"/>
     <w:rsid w:val="00460BA7"/>
     <w:rsid w:val="00461D83"/>
     <w:rsid w:val="004648A4"/>
     <w:rsid w:val="004664C7"/>
     <w:rsid w:val="004668B8"/>
     <w:rsid w:val="00467B0C"/>
     <w:rsid w:val="00471380"/>
     <w:rsid w:val="00471E1F"/>
     <w:rsid w:val="0047377F"/>
     <w:rsid w:val="00474E68"/>
     <w:rsid w:val="00476B42"/>
     <w:rsid w:val="00477715"/>
     <w:rsid w:val="00480770"/>
     <w:rsid w:val="00481062"/>
     <w:rsid w:val="00482277"/>
     <w:rsid w:val="004835AC"/>
     <w:rsid w:val="00483E78"/>
     <w:rsid w:val="00484F5B"/>
     <w:rsid w:val="004855C0"/>
     <w:rsid w:val="004865FA"/>
     <w:rsid w:val="00487FEA"/>
     <w:rsid w:val="00490433"/>
     <w:rsid w:val="00491E1F"/>
     <w:rsid w:val="00491EED"/>
     <w:rsid w:val="0049396E"/>
     <w:rsid w:val="00494F0D"/>
     <w:rsid w:val="00496BE7"/>
     <w:rsid w:val="00496BFD"/>
     <w:rsid w:val="004A11F3"/>
     <w:rsid w:val="004A24AE"/>
     <w:rsid w:val="004A3DF2"/>
     <w:rsid w:val="004A4684"/>
     <w:rsid w:val="004A5C60"/>
     <w:rsid w:val="004B0C17"/>
+    <w:rsid w:val="004B546C"/>
     <w:rsid w:val="004B56E1"/>
     <w:rsid w:val="004B5D26"/>
     <w:rsid w:val="004B6098"/>
     <w:rsid w:val="004B6BA5"/>
     <w:rsid w:val="004C06B7"/>
     <w:rsid w:val="004C2D7F"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C4141"/>
     <w:rsid w:val="004C4891"/>
     <w:rsid w:val="004D02C3"/>
     <w:rsid w:val="004D0FD8"/>
     <w:rsid w:val="004D2C89"/>
     <w:rsid w:val="004D5BAD"/>
     <w:rsid w:val="004D6128"/>
     <w:rsid w:val="004D73D3"/>
     <w:rsid w:val="004D7B49"/>
     <w:rsid w:val="004E0270"/>
     <w:rsid w:val="004E1E25"/>
     <w:rsid w:val="004E1F2E"/>
     <w:rsid w:val="004E3932"/>
     <w:rsid w:val="004E46BE"/>
     <w:rsid w:val="004E585E"/>
     <w:rsid w:val="004E72CC"/>
     <w:rsid w:val="004F1BFB"/>
     <w:rsid w:val="004F1E79"/>
     <w:rsid w:val="004F263D"/>
     <w:rsid w:val="004F3ACE"/>
     <w:rsid w:val="004F40B4"/>
     <w:rsid w:val="004F5F33"/>
     <w:rsid w:val="0050103A"/>
     <w:rsid w:val="005026FD"/>
     <w:rsid w:val="0050395A"/>
     <w:rsid w:val="00503BF7"/>
     <w:rsid w:val="0050411B"/>
     <w:rsid w:val="0050427D"/>
     <w:rsid w:val="005049E7"/>
     <w:rsid w:val="005071E6"/>
     <w:rsid w:val="0050746A"/>
     <w:rsid w:val="00507DAA"/>
     <w:rsid w:val="00511B0F"/>
     <w:rsid w:val="00511C3E"/>
     <w:rsid w:val="00511F7A"/>
     <w:rsid w:val="00513298"/>
     <w:rsid w:val="0052364B"/>
     <w:rsid w:val="00523E95"/>
     <w:rsid w:val="005248DC"/>
     <w:rsid w:val="00524D66"/>
     <w:rsid w:val="00531CA7"/>
+    <w:rsid w:val="00534E0E"/>
     <w:rsid w:val="00536151"/>
     <w:rsid w:val="005373F4"/>
     <w:rsid w:val="005409DB"/>
     <w:rsid w:val="00540F18"/>
     <w:rsid w:val="0054224E"/>
     <w:rsid w:val="005424B1"/>
     <w:rsid w:val="005438FA"/>
     <w:rsid w:val="00545E83"/>
     <w:rsid w:val="005460A7"/>
     <w:rsid w:val="00546121"/>
     <w:rsid w:val="00546BD4"/>
     <w:rsid w:val="00546C6F"/>
     <w:rsid w:val="00550D87"/>
     <w:rsid w:val="0055388E"/>
     <w:rsid w:val="00554F49"/>
     <w:rsid w:val="00556AE2"/>
     <w:rsid w:val="005572F1"/>
     <w:rsid w:val="005602EE"/>
     <w:rsid w:val="00560739"/>
     <w:rsid w:val="00565816"/>
     <w:rsid w:val="00567671"/>
     <w:rsid w:val="00567F3E"/>
     <w:rsid w:val="00572702"/>
     <w:rsid w:val="005754AE"/>
     <w:rsid w:val="0057667F"/>
@@ -23448,135 +23377,144 @@
     <w:rsid w:val="0070303B"/>
     <w:rsid w:val="0070321D"/>
     <w:rsid w:val="00703802"/>
     <w:rsid w:val="00704188"/>
     <w:rsid w:val="007045D2"/>
     <w:rsid w:val="00704D74"/>
     <w:rsid w:val="0070645E"/>
     <w:rsid w:val="007068BA"/>
     <w:rsid w:val="00710A72"/>
     <w:rsid w:val="00710FAC"/>
     <w:rsid w:val="00711236"/>
     <w:rsid w:val="00711357"/>
     <w:rsid w:val="00711DA3"/>
     <w:rsid w:val="0071235A"/>
     <w:rsid w:val="0071242E"/>
     <w:rsid w:val="00713062"/>
     <w:rsid w:val="00713BCC"/>
     <w:rsid w:val="00714AD3"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00716AB1"/>
     <w:rsid w:val="007204FC"/>
     <w:rsid w:val="00720C0E"/>
     <w:rsid w:val="00721013"/>
     <w:rsid w:val="00721536"/>
     <w:rsid w:val="00721D63"/>
+    <w:rsid w:val="00723093"/>
     <w:rsid w:val="00724B2B"/>
     <w:rsid w:val="007269D8"/>
     <w:rsid w:val="0072750B"/>
     <w:rsid w:val="00730273"/>
     <w:rsid w:val="00732BC7"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="0073457D"/>
     <w:rsid w:val="007347D8"/>
     <w:rsid w:val="00734D2B"/>
+    <w:rsid w:val="00734E8D"/>
     <w:rsid w:val="00737705"/>
     <w:rsid w:val="00737A0C"/>
     <w:rsid w:val="007408D4"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="007425C6"/>
     <w:rsid w:val="00742617"/>
     <w:rsid w:val="00742B1B"/>
     <w:rsid w:val="00742C5C"/>
     <w:rsid w:val="00743B73"/>
     <w:rsid w:val="00746A64"/>
     <w:rsid w:val="0074757D"/>
     <w:rsid w:val="00747F93"/>
     <w:rsid w:val="0075393B"/>
     <w:rsid w:val="00756BA3"/>
     <w:rsid w:val="00762958"/>
     <w:rsid w:val="007636F8"/>
     <w:rsid w:val="007653DB"/>
     <w:rsid w:val="00765FE9"/>
     <w:rsid w:val="007663E6"/>
     <w:rsid w:val="00767365"/>
     <w:rsid w:val="007702BC"/>
     <w:rsid w:val="00771B09"/>
     <w:rsid w:val="007739B3"/>
     <w:rsid w:val="007749CC"/>
     <w:rsid w:val="007755E3"/>
     <w:rsid w:val="00775C68"/>
     <w:rsid w:val="007765E8"/>
     <w:rsid w:val="00777518"/>
     <w:rsid w:val="0078005C"/>
     <w:rsid w:val="00780E73"/>
     <w:rsid w:val="00781229"/>
     <w:rsid w:val="00781C2B"/>
     <w:rsid w:val="00782F94"/>
+    <w:rsid w:val="007838C6"/>
     <w:rsid w:val="00783AFA"/>
     <w:rsid w:val="007842E7"/>
     <w:rsid w:val="00785427"/>
     <w:rsid w:val="00790540"/>
     <w:rsid w:val="007928CA"/>
     <w:rsid w:val="00795CDE"/>
     <w:rsid w:val="007968CA"/>
     <w:rsid w:val="007A3BF6"/>
     <w:rsid w:val="007A43FF"/>
     <w:rsid w:val="007A4C38"/>
+    <w:rsid w:val="007A505F"/>
     <w:rsid w:val="007A57E7"/>
     <w:rsid w:val="007A6EBB"/>
     <w:rsid w:val="007A7A82"/>
     <w:rsid w:val="007B0399"/>
     <w:rsid w:val="007B2FFA"/>
     <w:rsid w:val="007B33EE"/>
     <w:rsid w:val="007B3918"/>
     <w:rsid w:val="007B4D86"/>
     <w:rsid w:val="007B55D0"/>
     <w:rsid w:val="007C2FC5"/>
+    <w:rsid w:val="007C319F"/>
     <w:rsid w:val="007C32F0"/>
     <w:rsid w:val="007C3C1D"/>
     <w:rsid w:val="007C637E"/>
     <w:rsid w:val="007C6EB3"/>
     <w:rsid w:val="007D04E8"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2884"/>
     <w:rsid w:val="007D2EBE"/>
+    <w:rsid w:val="007D7E32"/>
     <w:rsid w:val="007E049C"/>
     <w:rsid w:val="007E0D13"/>
     <w:rsid w:val="007E130D"/>
     <w:rsid w:val="007E1562"/>
     <w:rsid w:val="007E1C07"/>
     <w:rsid w:val="007E1E9C"/>
     <w:rsid w:val="007E2B78"/>
     <w:rsid w:val="007E324F"/>
     <w:rsid w:val="007E4B92"/>
     <w:rsid w:val="007E552E"/>
     <w:rsid w:val="007E55E0"/>
+    <w:rsid w:val="007E6BC2"/>
+    <w:rsid w:val="007E73DB"/>
     <w:rsid w:val="007F01F5"/>
     <w:rsid w:val="007F17EF"/>
     <w:rsid w:val="007F24B6"/>
     <w:rsid w:val="007F3D64"/>
+    <w:rsid w:val="007F54D0"/>
     <w:rsid w:val="0080025F"/>
     <w:rsid w:val="00800C2B"/>
     <w:rsid w:val="008020F9"/>
     <w:rsid w:val="0080343E"/>
     <w:rsid w:val="00803D94"/>
     <w:rsid w:val="0080469F"/>
     <w:rsid w:val="0080520B"/>
     <w:rsid w:val="008053D4"/>
     <w:rsid w:val="00805D3F"/>
     <w:rsid w:val="00805E85"/>
     <w:rsid w:val="00806CD9"/>
     <w:rsid w:val="00810979"/>
     <w:rsid w:val="00811BD8"/>
     <w:rsid w:val="0081201B"/>
     <w:rsid w:val="008123C6"/>
     <w:rsid w:val="00814C59"/>
     <w:rsid w:val="00815A01"/>
     <w:rsid w:val="00821337"/>
     <w:rsid w:val="00821416"/>
     <w:rsid w:val="00821ED4"/>
     <w:rsid w:val="00822596"/>
     <w:rsid w:val="008229BA"/>
     <w:rsid w:val="00823327"/>
     <w:rsid w:val="00823DA0"/>
     <w:rsid w:val="00823EC3"/>
@@ -23663,215 +23601,222 @@
     <w:rsid w:val="008B6A7B"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008B7FEA"/>
     <w:rsid w:val="008C3552"/>
     <w:rsid w:val="008C3728"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C510C"/>
     <w:rsid w:val="008C7094"/>
     <w:rsid w:val="008C71E3"/>
     <w:rsid w:val="008D004E"/>
     <w:rsid w:val="008D0934"/>
     <w:rsid w:val="008D0B64"/>
     <w:rsid w:val="008D0D53"/>
     <w:rsid w:val="008D186F"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D322F"/>
     <w:rsid w:val="008D49A5"/>
     <w:rsid w:val="008D6C81"/>
     <w:rsid w:val="008D6DD0"/>
     <w:rsid w:val="008E2FCC"/>
     <w:rsid w:val="008E5689"/>
     <w:rsid w:val="008E6CF0"/>
     <w:rsid w:val="008F0F84"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F3F41"/>
+    <w:rsid w:val="008F4BC2"/>
     <w:rsid w:val="008F7051"/>
     <w:rsid w:val="0090194D"/>
     <w:rsid w:val="00902D7C"/>
     <w:rsid w:val="009033A9"/>
     <w:rsid w:val="00903EFB"/>
     <w:rsid w:val="00904415"/>
     <w:rsid w:val="009044A9"/>
     <w:rsid w:val="009053C1"/>
     <w:rsid w:val="0090581D"/>
     <w:rsid w:val="00906D30"/>
     <w:rsid w:val="009105EF"/>
     <w:rsid w:val="00911287"/>
     <w:rsid w:val="00912779"/>
     <w:rsid w:val="0091389B"/>
     <w:rsid w:val="00913FEC"/>
     <w:rsid w:val="0091439C"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
     <w:rsid w:val="00921DCD"/>
     <w:rsid w:val="00922751"/>
     <w:rsid w:val="00923FB2"/>
     <w:rsid w:val="0092682D"/>
     <w:rsid w:val="00926D2A"/>
     <w:rsid w:val="00930227"/>
     <w:rsid w:val="00930DA1"/>
     <w:rsid w:val="009313F8"/>
     <w:rsid w:val="009314EA"/>
     <w:rsid w:val="009349A9"/>
     <w:rsid w:val="00934FB5"/>
     <w:rsid w:val="00934FC0"/>
     <w:rsid w:val="00936647"/>
     <w:rsid w:val="00936BEB"/>
     <w:rsid w:val="00936C52"/>
     <w:rsid w:val="009403D8"/>
     <w:rsid w:val="00940463"/>
     <w:rsid w:val="009413B4"/>
     <w:rsid w:val="00944116"/>
     <w:rsid w:val="009461C7"/>
+    <w:rsid w:val="009509D7"/>
     <w:rsid w:val="009509EA"/>
     <w:rsid w:val="00950B9A"/>
     <w:rsid w:val="00950D58"/>
     <w:rsid w:val="00952DCF"/>
     <w:rsid w:val="00953171"/>
     <w:rsid w:val="00953972"/>
     <w:rsid w:val="0095489B"/>
     <w:rsid w:val="009555B3"/>
     <w:rsid w:val="009600E1"/>
     <w:rsid w:val="00960302"/>
     <w:rsid w:val="00960BC3"/>
     <w:rsid w:val="00960E05"/>
     <w:rsid w:val="009615D4"/>
     <w:rsid w:val="00961B42"/>
     <w:rsid w:val="009627C4"/>
     <w:rsid w:val="00963731"/>
     <w:rsid w:val="00963D91"/>
     <w:rsid w:val="00965499"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
+    <w:rsid w:val="009678CC"/>
     <w:rsid w:val="00970731"/>
     <w:rsid w:val="00971D85"/>
     <w:rsid w:val="009727DF"/>
     <w:rsid w:val="00973E73"/>
     <w:rsid w:val="009751A9"/>
     <w:rsid w:val="00975E03"/>
     <w:rsid w:val="009776ED"/>
     <w:rsid w:val="00980B99"/>
     <w:rsid w:val="00980E07"/>
     <w:rsid w:val="00980F9C"/>
     <w:rsid w:val="0098226B"/>
     <w:rsid w:val="00982388"/>
     <w:rsid w:val="009826F0"/>
     <w:rsid w:val="00985567"/>
     <w:rsid w:val="0098632B"/>
     <w:rsid w:val="009874B3"/>
     <w:rsid w:val="009876C0"/>
     <w:rsid w:val="00990C99"/>
     <w:rsid w:val="009935AF"/>
+    <w:rsid w:val="00996565"/>
     <w:rsid w:val="00997BFB"/>
     <w:rsid w:val="009A096C"/>
     <w:rsid w:val="009A1189"/>
     <w:rsid w:val="009A2D32"/>
     <w:rsid w:val="009A306F"/>
     <w:rsid w:val="009A3DE2"/>
     <w:rsid w:val="009A677E"/>
     <w:rsid w:val="009A6A9F"/>
     <w:rsid w:val="009A7348"/>
     <w:rsid w:val="009A7FCE"/>
     <w:rsid w:val="009B3829"/>
     <w:rsid w:val="009B462C"/>
     <w:rsid w:val="009B5F3D"/>
     <w:rsid w:val="009B70E3"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
     <w:rsid w:val="009C4C80"/>
     <w:rsid w:val="009C588F"/>
     <w:rsid w:val="009C639E"/>
     <w:rsid w:val="009D0949"/>
     <w:rsid w:val="009D12D0"/>
     <w:rsid w:val="009D16EA"/>
     <w:rsid w:val="009D17D6"/>
     <w:rsid w:val="009D2F21"/>
     <w:rsid w:val="009D39D2"/>
     <w:rsid w:val="009D4AB8"/>
     <w:rsid w:val="009D4CDF"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
     <w:rsid w:val="009E328C"/>
     <w:rsid w:val="009E356E"/>
     <w:rsid w:val="009E3A6D"/>
     <w:rsid w:val="009E4197"/>
     <w:rsid w:val="009E4D3F"/>
     <w:rsid w:val="009E6A6C"/>
     <w:rsid w:val="009F0194"/>
     <w:rsid w:val="009F0BC0"/>
     <w:rsid w:val="009F0E3A"/>
     <w:rsid w:val="009F3CB1"/>
     <w:rsid w:val="009F6358"/>
     <w:rsid w:val="009F6638"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="009F7971"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
     <w:rsid w:val="00A01667"/>
     <w:rsid w:val="00A025F0"/>
+    <w:rsid w:val="00A02AC7"/>
     <w:rsid w:val="00A03E19"/>
     <w:rsid w:val="00A0564E"/>
     <w:rsid w:val="00A14B5A"/>
     <w:rsid w:val="00A21DA6"/>
     <w:rsid w:val="00A22F71"/>
     <w:rsid w:val="00A23F3F"/>
     <w:rsid w:val="00A27488"/>
     <w:rsid w:val="00A27A9D"/>
     <w:rsid w:val="00A27B94"/>
     <w:rsid w:val="00A303AC"/>
     <w:rsid w:val="00A30423"/>
     <w:rsid w:val="00A31B91"/>
     <w:rsid w:val="00A33A8D"/>
     <w:rsid w:val="00A35268"/>
     <w:rsid w:val="00A3567F"/>
     <w:rsid w:val="00A35B9E"/>
     <w:rsid w:val="00A36C26"/>
     <w:rsid w:val="00A37698"/>
     <w:rsid w:val="00A4000D"/>
     <w:rsid w:val="00A4097F"/>
     <w:rsid w:val="00A410E8"/>
     <w:rsid w:val="00A41ED3"/>
     <w:rsid w:val="00A429B7"/>
     <w:rsid w:val="00A448F1"/>
     <w:rsid w:val="00A45167"/>
     <w:rsid w:val="00A45DC2"/>
     <w:rsid w:val="00A50781"/>
     <w:rsid w:val="00A51126"/>
     <w:rsid w:val="00A51EB6"/>
     <w:rsid w:val="00A52095"/>
     <w:rsid w:val="00A56E54"/>
     <w:rsid w:val="00A6166E"/>
+    <w:rsid w:val="00A619B3"/>
     <w:rsid w:val="00A61C20"/>
     <w:rsid w:val="00A62AE7"/>
     <w:rsid w:val="00A63213"/>
     <w:rsid w:val="00A63737"/>
     <w:rsid w:val="00A653BA"/>
     <w:rsid w:val="00A6735B"/>
     <w:rsid w:val="00A70A5B"/>
     <w:rsid w:val="00A71B85"/>
     <w:rsid w:val="00A721FF"/>
+    <w:rsid w:val="00A7241F"/>
     <w:rsid w:val="00A73087"/>
     <w:rsid w:val="00A75123"/>
     <w:rsid w:val="00A81D82"/>
     <w:rsid w:val="00A83FBA"/>
     <w:rsid w:val="00A85DA4"/>
     <w:rsid w:val="00A86ACE"/>
     <w:rsid w:val="00A87738"/>
     <w:rsid w:val="00A87BEB"/>
     <w:rsid w:val="00A9118F"/>
     <w:rsid w:val="00A92F33"/>
     <w:rsid w:val="00A93E33"/>
     <w:rsid w:val="00A9475D"/>
     <w:rsid w:val="00A96D10"/>
     <w:rsid w:val="00A97BBF"/>
     <w:rsid w:val="00AA0FAB"/>
     <w:rsid w:val="00AA16AC"/>
     <w:rsid w:val="00AA18A1"/>
     <w:rsid w:val="00AA1B36"/>
     <w:rsid w:val="00AA3C50"/>
     <w:rsid w:val="00AA5672"/>
     <w:rsid w:val="00AA5D9C"/>
     <w:rsid w:val="00AA6A2B"/>
     <w:rsid w:val="00AB0226"/>
     <w:rsid w:val="00AB3129"/>
     <w:rsid w:val="00AB3926"/>
@@ -23881,185 +23826,191 @@
     <w:rsid w:val="00AB71B3"/>
     <w:rsid w:val="00AB765F"/>
     <w:rsid w:val="00AC0BC9"/>
     <w:rsid w:val="00AC1939"/>
     <w:rsid w:val="00AC4824"/>
     <w:rsid w:val="00AC753E"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
     <w:rsid w:val="00AD1B8F"/>
     <w:rsid w:val="00AD2719"/>
     <w:rsid w:val="00AD4041"/>
     <w:rsid w:val="00AD480D"/>
     <w:rsid w:val="00AE0FA9"/>
     <w:rsid w:val="00AE1C61"/>
     <w:rsid w:val="00AE239C"/>
     <w:rsid w:val="00AE302B"/>
     <w:rsid w:val="00AE5BA8"/>
     <w:rsid w:val="00AE66AC"/>
     <w:rsid w:val="00AF0F02"/>
     <w:rsid w:val="00AF1850"/>
     <w:rsid w:val="00AF46A6"/>
     <w:rsid w:val="00AF60C0"/>
     <w:rsid w:val="00B00D0A"/>
     <w:rsid w:val="00B01723"/>
+    <w:rsid w:val="00B01B37"/>
     <w:rsid w:val="00B0248D"/>
     <w:rsid w:val="00B038F4"/>
     <w:rsid w:val="00B05067"/>
     <w:rsid w:val="00B05D28"/>
+    <w:rsid w:val="00B06CD2"/>
     <w:rsid w:val="00B06F15"/>
     <w:rsid w:val="00B06FFC"/>
     <w:rsid w:val="00B106C6"/>
     <w:rsid w:val="00B12E86"/>
     <w:rsid w:val="00B14147"/>
     <w:rsid w:val="00B14AE7"/>
     <w:rsid w:val="00B16BE5"/>
     <w:rsid w:val="00B209DD"/>
     <w:rsid w:val="00B20C31"/>
     <w:rsid w:val="00B2215B"/>
     <w:rsid w:val="00B223C6"/>
     <w:rsid w:val="00B23A5E"/>
     <w:rsid w:val="00B259DF"/>
     <w:rsid w:val="00B25E37"/>
     <w:rsid w:val="00B31C41"/>
     <w:rsid w:val="00B3448E"/>
     <w:rsid w:val="00B34EC4"/>
     <w:rsid w:val="00B35642"/>
     <w:rsid w:val="00B36A97"/>
     <w:rsid w:val="00B41714"/>
     <w:rsid w:val="00B44998"/>
     <w:rsid w:val="00B44B1F"/>
     <w:rsid w:val="00B44E7A"/>
     <w:rsid w:val="00B45102"/>
     <w:rsid w:val="00B45BEA"/>
+    <w:rsid w:val="00B46EC4"/>
     <w:rsid w:val="00B52092"/>
     <w:rsid w:val="00B5262A"/>
     <w:rsid w:val="00B53EE8"/>
     <w:rsid w:val="00B55C03"/>
     <w:rsid w:val="00B5705A"/>
     <w:rsid w:val="00B572A7"/>
     <w:rsid w:val="00B60088"/>
+    <w:rsid w:val="00B613A5"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B6449B"/>
     <w:rsid w:val="00B64E72"/>
     <w:rsid w:val="00B64EEB"/>
     <w:rsid w:val="00B67A4A"/>
     <w:rsid w:val="00B715D3"/>
     <w:rsid w:val="00B71B86"/>
     <w:rsid w:val="00B7208B"/>
     <w:rsid w:val="00B741AB"/>
     <w:rsid w:val="00B758E6"/>
     <w:rsid w:val="00B75E53"/>
     <w:rsid w:val="00B75F8D"/>
     <w:rsid w:val="00B76D32"/>
     <w:rsid w:val="00B76F19"/>
     <w:rsid w:val="00B773E0"/>
     <w:rsid w:val="00B77913"/>
     <w:rsid w:val="00B803B7"/>
     <w:rsid w:val="00B803F6"/>
     <w:rsid w:val="00B81B79"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
     <w:rsid w:val="00B84F63"/>
     <w:rsid w:val="00B87F28"/>
     <w:rsid w:val="00B87F29"/>
     <w:rsid w:val="00B9008D"/>
     <w:rsid w:val="00B95FDC"/>
     <w:rsid w:val="00B97301"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
     <w:rsid w:val="00BA297D"/>
     <w:rsid w:val="00BA39C8"/>
     <w:rsid w:val="00BA4E58"/>
     <w:rsid w:val="00BA7074"/>
+    <w:rsid w:val="00BB3746"/>
     <w:rsid w:val="00BB3E5F"/>
     <w:rsid w:val="00BB7829"/>
     <w:rsid w:val="00BC077A"/>
     <w:rsid w:val="00BC0C91"/>
     <w:rsid w:val="00BC0E11"/>
     <w:rsid w:val="00BC13E7"/>
     <w:rsid w:val="00BC1F03"/>
     <w:rsid w:val="00BC21A3"/>
     <w:rsid w:val="00BC2EF0"/>
     <w:rsid w:val="00BC65ED"/>
     <w:rsid w:val="00BC6C7E"/>
     <w:rsid w:val="00BD036E"/>
     <w:rsid w:val="00BD0B68"/>
     <w:rsid w:val="00BD1457"/>
     <w:rsid w:val="00BD3931"/>
     <w:rsid w:val="00BE1B6A"/>
     <w:rsid w:val="00BE2AD9"/>
     <w:rsid w:val="00BE30F3"/>
     <w:rsid w:val="00BE6719"/>
     <w:rsid w:val="00BF27FE"/>
     <w:rsid w:val="00BF7E90"/>
     <w:rsid w:val="00C00014"/>
     <w:rsid w:val="00C00C1B"/>
     <w:rsid w:val="00C017B4"/>
     <w:rsid w:val="00C02003"/>
     <w:rsid w:val="00C043B3"/>
     <w:rsid w:val="00C053F3"/>
     <w:rsid w:val="00C06053"/>
     <w:rsid w:val="00C06CC8"/>
     <w:rsid w:val="00C079AB"/>
     <w:rsid w:val="00C10E61"/>
     <w:rsid w:val="00C111EC"/>
     <w:rsid w:val="00C1413C"/>
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C150CC"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C15DDE"/>
     <w:rsid w:val="00C17010"/>
     <w:rsid w:val="00C17514"/>
     <w:rsid w:val="00C17DBA"/>
     <w:rsid w:val="00C20562"/>
     <w:rsid w:val="00C215C3"/>
     <w:rsid w:val="00C21D75"/>
+    <w:rsid w:val="00C21EA9"/>
     <w:rsid w:val="00C22F80"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C23E72"/>
     <w:rsid w:val="00C249C6"/>
     <w:rsid w:val="00C24A83"/>
     <w:rsid w:val="00C30F1F"/>
     <w:rsid w:val="00C32CC1"/>
     <w:rsid w:val="00C32D4E"/>
     <w:rsid w:val="00C3389D"/>
     <w:rsid w:val="00C33D40"/>
     <w:rsid w:val="00C33E6C"/>
     <w:rsid w:val="00C360B7"/>
     <w:rsid w:val="00C36A24"/>
     <w:rsid w:val="00C37088"/>
     <w:rsid w:val="00C373A4"/>
     <w:rsid w:val="00C37A2B"/>
     <w:rsid w:val="00C41090"/>
     <w:rsid w:val="00C416D4"/>
     <w:rsid w:val="00C426EC"/>
     <w:rsid w:val="00C42F91"/>
     <w:rsid w:val="00C436C8"/>
-    <w:rsid w:val="00C454A2"/>
+    <w:rsid w:val="00C43835"/>
     <w:rsid w:val="00C46F06"/>
     <w:rsid w:val="00C47355"/>
     <w:rsid w:val="00C4790C"/>
     <w:rsid w:val="00C50890"/>
     <w:rsid w:val="00C56BA9"/>
     <w:rsid w:val="00C572DD"/>
     <w:rsid w:val="00C60C85"/>
     <w:rsid w:val="00C62ECB"/>
     <w:rsid w:val="00C6328B"/>
     <w:rsid w:val="00C64158"/>
     <w:rsid w:val="00C64341"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
     <w:rsid w:val="00C65E94"/>
     <w:rsid w:val="00C67492"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C716A3"/>
     <w:rsid w:val="00C718FE"/>
     <w:rsid w:val="00C7280C"/>
     <w:rsid w:val="00C749C3"/>
     <w:rsid w:val="00C75E9E"/>
     <w:rsid w:val="00C81075"/>
     <w:rsid w:val="00C8197C"/>
     <w:rsid w:val="00C81990"/>
     <w:rsid w:val="00C82658"/>
@@ -24082,133 +24033,140 @@
     <w:rsid w:val="00C93DCD"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00C95CD9"/>
     <w:rsid w:val="00C963E6"/>
     <w:rsid w:val="00C97587"/>
     <w:rsid w:val="00CA0732"/>
     <w:rsid w:val="00CA13FB"/>
     <w:rsid w:val="00CA1B80"/>
     <w:rsid w:val="00CA2024"/>
     <w:rsid w:val="00CA213E"/>
     <w:rsid w:val="00CA21AD"/>
     <w:rsid w:val="00CA3A98"/>
     <w:rsid w:val="00CA4477"/>
     <w:rsid w:val="00CA4AD9"/>
     <w:rsid w:val="00CA6813"/>
     <w:rsid w:val="00CB15EE"/>
     <w:rsid w:val="00CB253D"/>
     <w:rsid w:val="00CB59E7"/>
     <w:rsid w:val="00CB5A85"/>
     <w:rsid w:val="00CB5E34"/>
     <w:rsid w:val="00CB5E75"/>
     <w:rsid w:val="00CB7FAD"/>
     <w:rsid w:val="00CC0C25"/>
     <w:rsid w:val="00CC3150"/>
     <w:rsid w:val="00CC4380"/>
+    <w:rsid w:val="00CC5091"/>
     <w:rsid w:val="00CC555C"/>
     <w:rsid w:val="00CD0558"/>
     <w:rsid w:val="00CD0A9A"/>
     <w:rsid w:val="00CD13BA"/>
     <w:rsid w:val="00CD1E8C"/>
     <w:rsid w:val="00CD433A"/>
+    <w:rsid w:val="00CD468D"/>
     <w:rsid w:val="00CD5401"/>
     <w:rsid w:val="00CE1352"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE37F8"/>
     <w:rsid w:val="00CE3AA5"/>
     <w:rsid w:val="00CE572E"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6CD6"/>
     <w:rsid w:val="00CF025C"/>
     <w:rsid w:val="00CF17BD"/>
     <w:rsid w:val="00CF3025"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00CF682D"/>
     <w:rsid w:val="00CF7E3B"/>
     <w:rsid w:val="00D017B8"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
     <w:rsid w:val="00D03CEB"/>
     <w:rsid w:val="00D13147"/>
     <w:rsid w:val="00D15F81"/>
     <w:rsid w:val="00D162A1"/>
     <w:rsid w:val="00D203F2"/>
     <w:rsid w:val="00D207B5"/>
     <w:rsid w:val="00D22505"/>
     <w:rsid w:val="00D240C6"/>
     <w:rsid w:val="00D25B66"/>
     <w:rsid w:val="00D25B95"/>
     <w:rsid w:val="00D27068"/>
     <w:rsid w:val="00D27D37"/>
     <w:rsid w:val="00D27DA0"/>
     <w:rsid w:val="00D27DBC"/>
     <w:rsid w:val="00D31C14"/>
+    <w:rsid w:val="00D32388"/>
     <w:rsid w:val="00D33443"/>
     <w:rsid w:val="00D3387A"/>
     <w:rsid w:val="00D34193"/>
     <w:rsid w:val="00D34400"/>
     <w:rsid w:val="00D34475"/>
     <w:rsid w:val="00D3577C"/>
     <w:rsid w:val="00D37B29"/>
     <w:rsid w:val="00D4091D"/>
     <w:rsid w:val="00D41294"/>
     <w:rsid w:val="00D41687"/>
     <w:rsid w:val="00D41D64"/>
     <w:rsid w:val="00D42313"/>
     <w:rsid w:val="00D42C02"/>
     <w:rsid w:val="00D42DA6"/>
     <w:rsid w:val="00D42E1B"/>
     <w:rsid w:val="00D43A34"/>
     <w:rsid w:val="00D4502E"/>
     <w:rsid w:val="00D4518F"/>
     <w:rsid w:val="00D45BDD"/>
     <w:rsid w:val="00D463FF"/>
     <w:rsid w:val="00D47B6E"/>
     <w:rsid w:val="00D47E2F"/>
     <w:rsid w:val="00D5037C"/>
     <w:rsid w:val="00D510CF"/>
     <w:rsid w:val="00D51314"/>
     <w:rsid w:val="00D51797"/>
     <w:rsid w:val="00D5475E"/>
     <w:rsid w:val="00D55DEA"/>
     <w:rsid w:val="00D56DA7"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BCB"/>
     <w:rsid w:val="00D6162B"/>
+    <w:rsid w:val="00D61860"/>
     <w:rsid w:val="00D65199"/>
     <w:rsid w:val="00D66431"/>
     <w:rsid w:val="00D66CC7"/>
     <w:rsid w:val="00D70546"/>
     <w:rsid w:val="00D71687"/>
     <w:rsid w:val="00D71B21"/>
+    <w:rsid w:val="00D72D74"/>
     <w:rsid w:val="00D74813"/>
+    <w:rsid w:val="00D77039"/>
     <w:rsid w:val="00D77FD5"/>
     <w:rsid w:val="00D814B5"/>
     <w:rsid w:val="00D8256C"/>
     <w:rsid w:val="00D84BE4"/>
     <w:rsid w:val="00D87866"/>
+    <w:rsid w:val="00D90A91"/>
     <w:rsid w:val="00D9207B"/>
     <w:rsid w:val="00D92EB3"/>
     <w:rsid w:val="00D93C22"/>
     <w:rsid w:val="00D94605"/>
     <w:rsid w:val="00D96E4E"/>
     <w:rsid w:val="00DA124E"/>
     <w:rsid w:val="00DA1F51"/>
     <w:rsid w:val="00DA30BC"/>
     <w:rsid w:val="00DA5201"/>
     <w:rsid w:val="00DA68A3"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB01EB"/>
     <w:rsid w:val="00DB31E2"/>
     <w:rsid w:val="00DB3C75"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DB6AE5"/>
     <w:rsid w:val="00DB7B4B"/>
     <w:rsid w:val="00DC037C"/>
     <w:rsid w:val="00DC0CDA"/>
     <w:rsid w:val="00DC0E8F"/>
     <w:rsid w:val="00DC12B6"/>
     <w:rsid w:val="00DC2C34"/>
     <w:rsid w:val="00DC36DD"/>
     <w:rsid w:val="00DC3A56"/>
@@ -24225,50 +24183,51 @@
     <w:rsid w:val="00DE436E"/>
     <w:rsid w:val="00DE459A"/>
     <w:rsid w:val="00DE6BEF"/>
     <w:rsid w:val="00DF27DA"/>
     <w:rsid w:val="00DF3A2C"/>
     <w:rsid w:val="00DF3F90"/>
     <w:rsid w:val="00DF4DBE"/>
     <w:rsid w:val="00E0481C"/>
     <w:rsid w:val="00E1284C"/>
     <w:rsid w:val="00E1323B"/>
     <w:rsid w:val="00E13EF1"/>
     <w:rsid w:val="00E14A84"/>
     <w:rsid w:val="00E14B9A"/>
     <w:rsid w:val="00E15429"/>
     <w:rsid w:val="00E16CD7"/>
     <w:rsid w:val="00E16EB7"/>
     <w:rsid w:val="00E20B3E"/>
     <w:rsid w:val="00E23B7B"/>
     <w:rsid w:val="00E24E8F"/>
     <w:rsid w:val="00E2565F"/>
     <w:rsid w:val="00E26049"/>
     <w:rsid w:val="00E26AB5"/>
     <w:rsid w:val="00E30877"/>
     <w:rsid w:val="00E323DA"/>
     <w:rsid w:val="00E33149"/>
+    <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E34074"/>
     <w:rsid w:val="00E35501"/>
     <w:rsid w:val="00E40820"/>
     <w:rsid w:val="00E417DE"/>
     <w:rsid w:val="00E42110"/>
     <w:rsid w:val="00E4320A"/>
     <w:rsid w:val="00E43E84"/>
     <w:rsid w:val="00E440AA"/>
     <w:rsid w:val="00E4658F"/>
     <w:rsid w:val="00E466B2"/>
     <w:rsid w:val="00E53F37"/>
     <w:rsid w:val="00E54A67"/>
     <w:rsid w:val="00E5552E"/>
     <w:rsid w:val="00E61C0D"/>
     <w:rsid w:val="00E63EB4"/>
     <w:rsid w:val="00E64C1A"/>
     <w:rsid w:val="00E653AF"/>
     <w:rsid w:val="00E66160"/>
     <w:rsid w:val="00E661CA"/>
     <w:rsid w:val="00E71329"/>
     <w:rsid w:val="00E72FD4"/>
     <w:rsid w:val="00E733D4"/>
     <w:rsid w:val="00E743E2"/>
     <w:rsid w:val="00E771A9"/>
     <w:rsid w:val="00E77370"/>
@@ -24385,61 +24344,63 @@
     <w:rsid w:val="00F82A47"/>
     <w:rsid w:val="00F832C8"/>
     <w:rsid w:val="00F83572"/>
     <w:rsid w:val="00F83F97"/>
     <w:rsid w:val="00F845BA"/>
     <w:rsid w:val="00F85908"/>
     <w:rsid w:val="00F85A84"/>
     <w:rsid w:val="00F8618C"/>
     <w:rsid w:val="00F86D61"/>
     <w:rsid w:val="00F873B3"/>
     <w:rsid w:val="00F87EF5"/>
     <w:rsid w:val="00F9027B"/>
     <w:rsid w:val="00F907D9"/>
     <w:rsid w:val="00F91586"/>
     <w:rsid w:val="00F9199B"/>
     <w:rsid w:val="00F9307B"/>
     <w:rsid w:val="00F945DF"/>
     <w:rsid w:val="00F94D16"/>
     <w:rsid w:val="00F97010"/>
     <w:rsid w:val="00F97F8A"/>
     <w:rsid w:val="00FA00BE"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA4311"/>
     <w:rsid w:val="00FA4FA8"/>
+    <w:rsid w:val="00FA51FD"/>
     <w:rsid w:val="00FA5888"/>
     <w:rsid w:val="00FA6904"/>
     <w:rsid w:val="00FA6C87"/>
     <w:rsid w:val="00FA755A"/>
     <w:rsid w:val="00FB29C8"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FB3051"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5C26"/>
     <w:rsid w:val="00FB5FE1"/>
     <w:rsid w:val="00FB678D"/>
+    <w:rsid w:val="00FB6B06"/>
     <w:rsid w:val="00FC05D4"/>
     <w:rsid w:val="00FC08CB"/>
     <w:rsid w:val="00FC0E68"/>
     <w:rsid w:val="00FC0E8D"/>
     <w:rsid w:val="00FC46EF"/>
     <w:rsid w:val="00FC4BFA"/>
     <w:rsid w:val="00FC71D2"/>
     <w:rsid w:val="00FC7593"/>
     <w:rsid w:val="00FC7837"/>
     <w:rsid w:val="00FD0052"/>
     <w:rsid w:val="00FD0101"/>
     <w:rsid w:val="00FD0244"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
     <w:rsid w:val="00FD4BC4"/>
     <w:rsid w:val="00FE1A15"/>
     <w:rsid w:val="00FE47D5"/>
     <w:rsid w:val="00FE6B38"/>
     <w:rsid w:val="00FF3CCB"/>
     <w:rsid w:val="00FF444A"/>
     <w:rsid w:val="00FF57B5"/>
     <w:rsid w:val="00FF61CB"/>
     <w:rsid w:val="4443831F"/>
   </w:rsids>
   <m:mathPr>
@@ -24449,51 +24410,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
   <w15:docId w15:val="{E86A9819-75A2-413F-B897-F075A61E018D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26113,51 +26074,51 @@
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00214AFA"/>
     <w:rPr>
       <w:color w:val="AA1C76" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0068788D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="4869776">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="5639448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -41448,100 +41409,100 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142723548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{5C5587F4-5D34-4919-BAE4-A22F56BC9731}">
     <t:Anchor>
       <t:Comment id="719877004"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{A2CF55B7-F3E3-47DF-84D6-D721C45DC6CD}" time="2024-11-20T14:41:16.683Z">
         <t:Attribution userId="S::liam.dunning@onr.gov.uk::ca994228-5e18-4e8d-915e-98b380ac5741" userProvider="AD" userName="Liam Dunning"/>
         <t:Anchor>
           <t:Comment id="719877004"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{7C83373A-51D1-491B-9285-A3AFECDB7F0F}" time="2024-11-20T14:41:16.683Z">
         <t:Attribution userId="S::liam.dunning@onr.gov.uk::ca994228-5e18-4e8d-915e-98b380ac5741" userProvider="AD" userName="Liam Dunning"/>
         <t:Anchor>
           <t:Comment id="719877004"/>
         </t:Anchor>
         <t:Assign userId="S::Caroline.Sugden@onr.gov.uk::d1543f5b-1156-4620-94ce-483180b574f0" userProvider="AD" userName="Caroline Sugden"/>
       </t:Event>
       <t:Event id="{8A814EE9-C19C-4EE7-B0A7-7E978A74F348}" time="2024-11-20T14:41:16.683Z">
         <t:Attribution userId="S::liam.dunning@onr.gov.uk::ca994228-5e18-4e8d-915e-98b380ac5741" userProvider="AD" userName="Liam Dunning"/>
         <t:Anchor>
           <t:Comment id="719877004"/>
         </t:Anchor>
         <t:SetTitle title="@Caroline Sugden - OK with proposed change?"/>
       </t:Event>
       <t:Event id="{F0696565-E961-4861-992A-D44280B0C0B2}" time="2024-11-21T11:21:41.387Z">
         <t:Attribution userId="S::liam.dunning@onr.gov.uk::ca994228-5e18-4e8d-915e-98b380ac5741" userProvider="AD" userName="Liam Dunning"/>
         <t:Progress percentComplete="100"/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5DC39C0-0CE5-4537-B89C-2FEA41A0420F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E318CE" w:rsidRDefault="007154C5" w:rsidP="007154C5">
           <w:pPr>
             <w:pStyle w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
           </w:pPr>
           <w:r w:rsidRPr="0069507A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -41614,106 +41575,83 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91482595-A552-4826-943C-30779AA50C82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+        <w:name w:val="137B701728F1467D8CB9F97B3DBCDFA7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97C860AC-0002-4AB3-96F9-106123B0F416}"/>
+        <w:guid w:val="{5862A89F-E96E-4261-8715-818261B51FA8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
+        <w:p w:rsidR="00672889" w:rsidRDefault="00AF0FB6" w:rsidP="00AF0FB6">
+          <w:pPr>
+            <w:pStyle w:val="137B701728F1467D8CB9F97B3DBCDFA7"/>
+          </w:pPr>
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...24 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -41742,185 +41680,196 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
     <w:rsid w:val="0001012A"/>
     <w:rsid w:val="000A6874"/>
     <w:rsid w:val="000C5D0A"/>
     <w:rsid w:val="000F4807"/>
     <w:rsid w:val="001013A7"/>
     <w:rsid w:val="0012601C"/>
     <w:rsid w:val="00163435"/>
     <w:rsid w:val="0017371C"/>
     <w:rsid w:val="00176417"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="0021537B"/>
+    <w:rsid w:val="002177C0"/>
     <w:rsid w:val="002353A1"/>
     <w:rsid w:val="002550FD"/>
     <w:rsid w:val="002838D1"/>
+    <w:rsid w:val="002A3D0B"/>
     <w:rsid w:val="002B62FB"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="00370208"/>
     <w:rsid w:val="0038378F"/>
     <w:rsid w:val="003A5806"/>
     <w:rsid w:val="003C0700"/>
     <w:rsid w:val="003E1C1A"/>
+    <w:rsid w:val="00445891"/>
+    <w:rsid w:val="0045793C"/>
     <w:rsid w:val="004D7760"/>
+    <w:rsid w:val="004E243D"/>
     <w:rsid w:val="004F334C"/>
     <w:rsid w:val="0064007B"/>
+    <w:rsid w:val="00672889"/>
     <w:rsid w:val="006878A6"/>
     <w:rsid w:val="00692401"/>
     <w:rsid w:val="006C15A7"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00755F42"/>
     <w:rsid w:val="00764A4D"/>
     <w:rsid w:val="00764F6F"/>
     <w:rsid w:val="007C5CE4"/>
     <w:rsid w:val="007F3C42"/>
     <w:rsid w:val="00835E07"/>
-    <w:rsid w:val="008938D2"/>
     <w:rsid w:val="008A7F16"/>
     <w:rsid w:val="00927A7C"/>
     <w:rsid w:val="009843B9"/>
     <w:rsid w:val="009F5B99"/>
     <w:rsid w:val="00A009A6"/>
     <w:rsid w:val="00A50409"/>
     <w:rsid w:val="00A54EC7"/>
     <w:rsid w:val="00A657B0"/>
     <w:rsid w:val="00A87B8F"/>
     <w:rsid w:val="00AC08E5"/>
+    <w:rsid w:val="00AF0FB6"/>
     <w:rsid w:val="00B96542"/>
     <w:rsid w:val="00B966F4"/>
     <w:rsid w:val="00BA1857"/>
     <w:rsid w:val="00C17C1E"/>
+    <w:rsid w:val="00C31F6F"/>
     <w:rsid w:val="00C32B88"/>
     <w:rsid w:val="00C41BCC"/>
     <w:rsid w:val="00C76ED3"/>
     <w:rsid w:val="00C77FDE"/>
+    <w:rsid w:val="00D32388"/>
+    <w:rsid w:val="00D72D74"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E3438D"/>
     <w:rsid w:val="00E53403"/>
     <w:rsid w:val="00E646E1"/>
-    <w:rsid w:val="00E92006"/>
     <w:rsid w:val="00FB678D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -42306,51 +42255,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007154C5"/>
+    <w:rsid w:val="00AF0FB6"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F91DE249B2D64236B5C9B282FE9D467B">
     <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="90"/>
       <w:szCs w:val="88"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71855CAFCD0440C4880AB5CD94A60020">
     <w:name w:val="71855CAFCD0440C4880AB5CD94A60020"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
@@ -42368,55 +42317,81 @@
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1773E824CD9F477BB864AD976AEFC2AE">
     <w:name w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="722905EFEAB54790BDAB444E4E5DCC2B">
+    <w:name w:val="722905EFEAB54790BDAB444E4E5DCC2B"/>
+    <w:rsid w:val="00AF0FB6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="137B701728F1467D8CB9F97B3DBCDFA7">
+    <w:name w:val="137B701728F1467D8CB9F97B3DBCDFA7"/>
+    <w:rsid w:val="00AF0FB6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="07716C"/>
       </a:accent1>
       <a:accent2>
@@ -42587,62 +42562,663 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5b57e419ffb840abb95ac6618f3e3a8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:dd2817321d504f1caee75a1112d299d4" minOccurs="0"/>
+                <xsd:element ref="ns4:PCR_x003f_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c4e2855-9588-4bc9-9890-af639bd565eb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PolicyPortalIssueNo" ma:index="2" nillable="true" ma:displayName="Issue No." ma:internalName="PolicyPortalIssueNo" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocRef" ma:index="3" nillable="true" ma:displayName="Doc. Ref." ma:internalName="PolicyPortalDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Framework/Strategy"/>
+          <xsd:enumeration value="Guidance (Gen.)"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="HSW Standard"/>
+          <xsd:enumeration value="Instruction"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="MoU"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Procedure"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="R2A2"/>
+          <xsd:enumeration value="Strategy"/>
+          <xsd:enumeration value="TAG"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="TIG"/>
+          <xsd:enumeration value="TOR"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Academy - Training / L&amp;D"/>
+              <xsd:enumeration value="Accessibility"/>
+              <xsd:enumeration value="Accounting &amp; Budgeting"/>
+              <xsd:enumeration value="ALARP Working Group"/>
+              <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
+              <xsd:enumeration value="Assessment (Nuclear safety)"/>
+              <xsd:enumeration value="Business Impact Target (BIT)"/>
+              <xsd:enumeration value="Business Travel"/>
+              <xsd:enumeration value="Change Management (Org.)"/>
+              <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
+              <xsd:enumeration value="Civil Engineering"/>
+              <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
+              <xsd:enumeration value="Civil Nuclear Security"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Conducting Investigations"/>
+              <xsd:enumeration value="Compliance"/>
+              <xsd:enumeration value="Contractor Management"/>
+              <xsd:enumeration value="Cyber Security and Information Assurance"/>
+              <xsd:enumeration value="Data Protection"/>
+              <xsd:enumeration value="Defence - Propulsion"/>
+              <xsd:enumeration value="Delivery Lead - Technical Division (R&amp;TS)"/>
+              <xsd:enumeration value="Development of Regulations and Guides"/>
+              <xsd:enumeration value="Diversity &amp; Inclusion (HR)"/>
+              <xsd:enumeration value="Divisional Delivery Support (DDS)"/>
+              <xsd:enumeration value="EC&amp;I Engineering"/>
+              <xsd:enumeration value="Efficiency Framework"/>
+              <xsd:enumeration value="Emergency P&amp;R"/>
+              <xsd:enumeration value="Emergency Preparedness &amp; Response (EP&amp;R)"/>
+              <xsd:enumeration value="Environment and Sustainability"/>
+              <xsd:enumeration value="Estates"/>
+              <xsd:enumeration value="Expenses"/>
+              <xsd:enumeration value="Export Control"/>
+              <xsd:enumeration value="Fault Analysis"/>
+              <xsd:enumeration value="Freedom of Information (FOI) &amp; Gen. Enquiries"/>
+              <xsd:enumeration value="GDA"/>
+              <xsd:enumeration value="Gifts and Hospitality"/>
+              <xsd:enumeration value="Governance"/>
+              <xsd:enumeration value="Health, Safety and Wellbeing (HSW)"/>
+              <xsd:enumeration value="Human &amp; Organisational Capability"/>
+              <xsd:enumeration value="Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Information Management"/>
+              <xsd:enumeration value="Information Security"/>
+              <xsd:enumeration value="International Cooperation"/>
+              <xsd:enumeration value="Invoice Management"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="Land Use Planning"/>
+              <xsd:enumeration value="Leadership and Management for Safety and Security"/>
+              <xsd:enumeration value="Learning &amp; Development"/>
+              <xsd:enumeration value="Legal Support"/>
+              <xsd:enumeration value="Management System"/>
+              <xsd:enumeration value="Mechanical Engineering"/>
+              <xsd:enumeration value="New build/construction"/>
+              <xsd:enumeration value="NHSS"/>
+              <xsd:enumeration value="Notification &amp; Authorisation"/>
+              <xsd:enumeration value="Nuclear Liabilities Regulation"/>
+              <xsd:enumeration value="Operating Reactors"/>
+              <xsd:enumeration value="Operational Inspection"/>
+              <xsd:enumeration value="Organisational Learning"/>
+              <xsd:enumeration value="People Services"/>
+              <xsd:enumeration value="Performance Management (HR)"/>
+              <xsd:enumeration value="Permissioning"/>
+              <xsd:enumeration value="PMO"/>
+              <xsd:enumeration value="Policy"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
+              <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
+              <xsd:enumeration value="Regulatory Assurance"/>
+              <xsd:enumeration value="Regulatory Oversight"/>
+              <xsd:enumeration value="Research &amp; Development"/>
+              <xsd:enumeration value="Risk Management"/>
+              <xsd:enumeration value="RITE"/>
+              <xsd:enumeration value="Safeguards"/>
+              <xsd:enumeration value="Safety Case Working Group"/>
+              <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
+              <xsd:enumeration value="Sellafield"/>
+              <xsd:enumeration value="Shared Services"/>
+              <xsd:enumeration value="Structural Integrity"/>
+              <xsd:enumeration value="Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="Whistleblowing"/>
+              <xsd:enumeration value="WIReD"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
+              <xsd:enumeration value="Corporate Security Manager"/>
+              <xsd:enumeration value="Data Protection Compliance Lead"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
+              <xsd:enumeration value="Executive Office Support"/>
+              <xsd:enumeration value="Export Control Manager"/>
+              <xsd:enumeration value="Governance and Compliance Lead"/>
+              <xsd:enumeration value="Governance Manager"/>
+              <xsd:enumeration value="Head of Academy"/>
+              <xsd:enumeration value="Head of Commercial Management and Procurement"/>
+              <xsd:enumeration value="Head of Communications"/>
+              <xsd:enumeration value="Head of Compliance"/>
+              <xsd:enumeration value="Head of Data and Analytics"/>
+              <xsd:enumeration value="Head of Governance and Compliance"/>
+              <xsd:enumeration value="Head of Private Office"/>
+              <xsd:enumeration value="Head of Estates and Shared Services"/>
+              <xsd:enumeration value="Head of Finance and Commercial"/>
+              <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
+              <xsd:enumeration value="Head of IT"/>
+              <xsd:enumeration value="Head of Legal Liaison"/>
+              <xsd:enumeration value="Head of Organisational Development (HR)"/>
+              <xsd:enumeration value="Head of Organisational Learning"/>
+              <xsd:enumeration value="Head of People Services"/>
+              <xsd:enumeration value="Head of PMO"/>
+              <xsd:enumeration value="Head of Policy"/>
+              <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
+              <xsd:enumeration value="Head of Risk and Assurance"/>
+              <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
+              <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
+              <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
+              <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
+              <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
+              <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
+              <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
+              <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
+              <xsd:enumeration value="HoP - DDS"/>
+              <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
+              <xsd:enumeration value="HoP - Fault Analysis"/>
+              <xsd:enumeration value="HoP - Human and Organisational Capability"/>
+              <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
+              <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
+              <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
+              <xsd:enumeration value="HoP - Operational Inspection"/>
+              <xsd:enumeration value="HoP - Protective Security"/>
+              <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
+              <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
+              <xsd:enumeration value="HoP - Safeguards"/>
+              <xsd:enumeration value="HSW Manager"/>
+              <xsd:enumeration value="Information Management Manager"/>
+              <xsd:enumeration value="WIReD Product Owner"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueDate" ma:index="11" nillable="true" ma:displayName="Issue Date" ma:format="DateOnly" ma:internalName="PolicyPortalIssueDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalReviewDate" ma:index="12" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="PolicyPortalReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueHistoryComments" ma:index="15" nillable="true" ma:displayName="Issue History/Comments" ma:internalName="PolicyPortalIssueHistoryComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalFirstPublicationDate" ma:index="16" nillable="true" ma:displayName="First Publication Date" ma:format="DateOnly" ma:internalName="PolicyPortalFirstPublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldDocRef" ma:index="17" nillable="true" ma:displayName="Old Doc. Ref." ma:internalName="PolicyPortalOldDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldRecordRef" ma:index="18" nillable="true" ma:displayName="Old Record Ref." ma:internalName="PolicyPortalOldRecordRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalPublishStatus" ma:index="25" nillable="true" ma:displayName="Publish Status" ma:format="Dropdown" ma:internalName="PolicyPortalPublishStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Live"/>
+          <xsd:enumeration value="Unpublished"/>
+          <xsd:enumeration value="Withdrawn"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="31" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85a4ca9d-4aea-456d-868e-8e20a97dbaed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05350e14-297a-489c-ad04-faf6563b232c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="dd2817321d504f1caee75a1112d299d4" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="dd2817321d504f1caee75a1112d299d4" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{dd281732-1d50-4f1c-aee7-5a1112d299d4}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="7b4e1cbc-bd02-4183-9474-8a15f7a1216f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PCR_x003f_" ma:index="34" nillable="true" ma:displayName="PCR?" ma:default="0" ma:description="Document forms part of the Policy Compliance Report for ARAC." ma:format="Dropdown" ma:internalName="PCR_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
   <b:Source>
     <b:Tag>Ric15</b:Tag>
     <b:SourceType>JournalArticle</b:SourceType>
     <b:Guid>{A8F4E471-C624-4031-B4AC-C2812E3E8605}</b:Guid>
     <b:Title>A study of the precursors leading to 'organisational' accidents in complex industrial settings</b:Title>
     <b:Year>2015</b:Year>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Taylor</b:Last>
             <b:First>Richard</b:First>
           </b:Person>
           <b:Person>
             <b:Last>van Wijk</b:Last>
             <b:First>Lorenzo</b:First>
           </b:Person>
           <b:Person>
             <b:Last>May</b:Last>
             <b:Middle>HR</b:Middle>
             <b:First>John</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Carhart</b:Last>
@@ -43137,118 +43713,226 @@
     <b:SourceType>ElectronicSource</b:SourceType>
     <b:Guid>{5BD82764-3F90-4B69-A050-F743D27F00DB}</b:Guid>
     <b:Title>CNS-TAST-GD-2.1 - Maintenance of a Robust Security Culture</b:Title>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:RefOrder>35</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONE</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
     <b:Guid>{637B46CA-BF1C-46DD-BDCB-99A4E6E0F251}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>TD-HOC-GD-003 - Safety culture: Definition and model</b:Title>
     <b:RefOrder>2</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3796015-A3C6-4CEA-9AE3-4E156A5AB433}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D59D369D-60EC-472E-B091-924E13439967}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB43DF9E-A6EC-4852-B38A-962A7C1655D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{846B922B-075F-43B3-A6D3-CB87C39640CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CE1269C-9B93-48AD-A84C-C563C8AA652A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A464A6C5-79A9-4DC5-9B96-541ED430321E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>58551</Characters>
+  <Pages>39</Pages>
+  <Words>10313</Words>
+  <Characters>57553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>487</Lines>
-  <Paragraphs>137</Paragraphs>
+  <Lines>1692</Lines>
+  <Paragraphs>817</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Organisational culture guide for inspectors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68686</CharactersWithSpaces>
+  <CharactersWithSpaces>67049</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Organisational culture guide for inspectors</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
-  <dc:creator/>
+  <dc:creator>Caroline Sugden</dc:creator>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>3.2</cp:contentStatus>
+  <cp:contentStatus>3.3</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227</vt:lpwstr>
+  </property>
 </Properties>
 </file>