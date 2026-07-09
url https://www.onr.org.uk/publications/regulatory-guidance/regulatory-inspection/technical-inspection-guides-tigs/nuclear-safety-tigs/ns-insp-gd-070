--- v1 (2026-06-19)
+++ v2 (2026-07-09)
@@ -116,51 +116,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB" w:rsidRPr="00FD0244">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="09CF4685" w:rsidR="00D0226A" w:rsidRPr="00FD0244" w:rsidRDefault="002533B8" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="09CF4685" w:rsidR="00D0226A" w:rsidRPr="00FD0244" w:rsidRDefault="00D0274C" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
@@ -347,880 +347,953 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
       <w:pPr>
         <w:pStyle w:val="ContentsHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE0C77">
         <w:lastRenderedPageBreak/>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidRPr="00257288">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00420A11">
         <w:t>ten</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0C77">
         <w:t>ts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064C4968" w14:textId="1BAE1B7E" w:rsidR="00351489" w:rsidRDefault="00C60C85">
+    <w:p w14:paraId="436F2123" w14:textId="34908800" w:rsidR="000F1C22" w:rsidRDefault="00C60C85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc170210704" w:history="1">
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184135" w:history="1">
+        <w:r w:rsidR="000F1C22" w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r w:rsidR="000F1C22">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489" w:rsidRPr="00431955">
+        <w:r w:rsidR="000F1C22" w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r w:rsidR="000F1C22">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r w:rsidR="000F1C22">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r w:rsidR="000F1C22">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210704 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184135 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r w:rsidR="000F1C22">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r w:rsidR="000F1C22">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r w:rsidR="000F1C22">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00351489">
+        <w:r w:rsidR="000F1C22">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37A8C544" w14:textId="2DBD4D67" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="19570A8B" w14:textId="477AF797" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210705" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184136" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Purpose and scope</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210705 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184136 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60A49B2A" w14:textId="294AD433" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="3B3C2D45" w14:textId="6BC8C270" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210706" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184137" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Relationship to relevant standards and guidance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210706 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184137 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25E195D1" w14:textId="6C3582BC" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="0EA18171" w14:textId="740CD348" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210707" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184138" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Description of warning flags</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210707 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184138 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A3D3A8E" w14:textId="3C0471D1" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="64EF8991" w14:textId="7DAD86ED" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210708" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184139" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to use the warning flags</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210708 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184139 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79FC4C4C" w14:textId="0545D707" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="547D5E62" w14:textId="729C245E" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210709" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184140" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00431955">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Further guidance on developing a positive organisational culture</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210709 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184140 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F080355" w14:textId="2D14F7A4" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="689AC637" w14:textId="195BA545" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210710" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184141" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>Appendix A – Organisational culture management cycle</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210710 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184141 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5174BA4E" w14:textId="13FDD174" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="14B32C69" w14:textId="0ACD54A7" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210711" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184142" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix B – Warning flag examples</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210711 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184142 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="061C27CB" w14:textId="23D7882C" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="38BB785C" w14:textId="52D9BDDE" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210712" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184143" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix C – Warning flags: Handy cards</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210712 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184143 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>33</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="012F47FA" w14:textId="2C5453E5" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="0B052E74" w14:textId="241DABB9" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210713" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184144" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210713 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184144 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DE90243" w14:textId="21AC6860" w:rsidR="00351489" w:rsidRDefault="00351489">
+    <w:p w14:paraId="60D3C120" w14:textId="55EBEABF" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170210714" w:history="1">
-        <w:r w:rsidRPr="00431955">
+      <w:hyperlink w:anchor="_Toc233184145" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Glossary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc170210714 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184145 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C6870">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>38</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CC4B54A" w14:textId="3F087FE9" w:rsidR="00267815" w:rsidRDefault="00C60C85" w:rsidP="00267815">
+    <w:p w14:paraId="36A4D02D" w14:textId="5A808193" w:rsidR="000F1C22" w:rsidRDefault="000F1C22">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233184146" w:history="1">
+        <w:r w:rsidRPr="00F2627A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document control inf</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F2627A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F2627A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>rmation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233184146 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CC4B54A" w14:textId="6BD3293C" w:rsidR="00267815" w:rsidRDefault="00C60C85" w:rsidP="00267815">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2B604BDF" w14:textId="77777777" w:rsidR="00351489" w:rsidRDefault="00351489" w:rsidP="00C60C85">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:sectPr w:rsidR="00351489" w:rsidSect="000B5646">
           <w:headerReference w:type="even" r:id="rId17"/>
           <w:headerReference w:type="default" r:id="rId18"/>
           <w:footerReference w:type="even" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="000B5646" w:rsidRDefault="008D49A5" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc170210704"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc233184135"/>
       <w:r w:rsidRPr="000B5646">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="21D4B62B" w14:textId="37C3729A" w:rsidR="00EF1404" w:rsidRPr="000B5646" w:rsidRDefault="00EF1404" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk64448648"/>
       <w:r w:rsidRPr="000B5646">
         <w:t xml:space="preserve">This Technical Inspection Guide (TIG) is part of </w:t>
       </w:r>
       <w:r w:rsidR="001C546C" w:rsidRPr="000B5646">
         <w:t>the Office for Nuclear Regulation’s</w:t>
       </w:r>
       <w:r w:rsidR="002263C8" w:rsidRPr="000B5646">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C546C" w:rsidRPr="000B5646">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000B5646">
         <w:t>ONR</w:t>
@@ -1557,51 +1630,51 @@
       </w:r>
       <w:r w:rsidR="00963D91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B73EE">
         <w:t xml:space="preserve">positive, neutral or negative and in isolation </w:t>
       </w:r>
       <w:r w:rsidR="00B715D3">
         <w:t xml:space="preserve">do not provide regulatory intelligence, however </w:t>
       </w:r>
       <w:r w:rsidR="00E26AB5">
         <w:t>these weak signals can be collected and may show patterns or trends</w:t>
       </w:r>
       <w:r w:rsidR="003A626D">
         <w:t xml:space="preserve"> through multiple engagements.</w:t>
       </w:r>
       <w:r w:rsidR="00C41090">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C4B3E3" w14:textId="6A0A98C9" w:rsidR="009776ED" w:rsidRPr="00D11097" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc140158820"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc170210705"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc233184136"/>
       <w:r w:rsidRPr="00D11097">
         <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>cope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="7635F39D" w14:textId="0F103D25" w:rsidR="009776ED" w:rsidRPr="005E160C" w:rsidRDefault="009776ED" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="005E160C">
         <w:t xml:space="preserve">The purpose of this TIG is to describe a method for considering organisational culture </w:t>
       </w:r>
       <w:r w:rsidR="003D2A90" w:rsidRPr="005E160C">
         <w:t>in the course of</w:t>
@@ -2478,51 +2551,51 @@
         <w:sectPr w:rsidR="009776ED" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0797816A" w14:textId="77777777" w:rsidR="000B5646" w:rsidRDefault="000B5646" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:sectPr w:rsidR="000B5646" w:rsidSect="000B5646">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc140158823"/>
     </w:p>
     <w:p w14:paraId="43150F90" w14:textId="74D815A0" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc170210706"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233184137"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Relationship to </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">elevant </w:t>
       </w:r>
       <w:r w:rsidR="00837DA0">
         <w:t>standards and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t>uidance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
@@ -3542,51 +3615,51 @@
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50DDA341" w14:textId="77777777" w:rsidR="00634077" w:rsidRDefault="00634077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc140158824"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A13AEDA" w14:textId="1449672E" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc170210707"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc233184138"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Description of </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">arning </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t>lags</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="63584ABC" w14:textId="18044795" w:rsidR="009776ED" w:rsidRDefault="00883450" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Culture is frequently described </w:t>
@@ -6436,51 +6509,51 @@
       </w:r>
       <w:r w:rsidR="001B2BAF">
         <w:t xml:space="preserve">All believe that their contribution is valued, that they have a role and recognise that their voice matters. </w:t>
       </w:r>
       <w:r w:rsidRPr="00916BAB">
         <w:t xml:space="preserve">Leaders have a key role in rewarding and encouraging these behaviours and breaking down silos and pockets of disengagement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169BFEF3" w14:textId="77777777" w:rsidR="00634077" w:rsidRDefault="00634077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc140158825"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FA28DC" w14:textId="212EC633" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc170210708"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc233184139"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How to use the </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">arning </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t>lags</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="334C68B1" w14:textId="10E373BA" w:rsidR="00F87EF5" w:rsidRPr="00F87EF5" w:rsidRDefault="001856F1" w:rsidP="00E16CD7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
@@ -6531,51 +6604,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42789068" w14:textId="3AF3BAA7" w:rsidR="009A7FCE" w:rsidRDefault="00F87EF5" w:rsidP="00F87EF5">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F8B0B5E" wp14:editId="4F6B5A0A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F8B0B5E" wp14:editId="48F022B5">
             <wp:extent cx="5232096" cy="7560000"/>
             <wp:effectExtent l="0" t="0" r="6985" b="3175"/>
             <wp:docPr id="6" name="Picture 6" descr="Three-step process for the use of warning flags, as described in detail in section 5."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Picture 6" descr="Three-step process for the use of warning flags, as described in detail in section 5."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -8697,52 +8770,52 @@
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4182FA8F" w14:textId="77777777" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
         <w:sectPr w:rsidR="009776ED" w:rsidSect="000B5646">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75C8D40B" w14:textId="150D023B" w:rsidR="009776ED" w:rsidRPr="00C7280C" w:rsidRDefault="00D8256C" w:rsidP="00D8256C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc170210709"/>
-      <w:bookmarkStart w:id="19" w:name="_Ref183006484"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref183006484"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233184140"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Further g</w:t>
       </w:r>
       <w:r w:rsidR="009776ED" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">uidance on </w:t>
       </w:r>
       <w:r w:rsidR="000B265B" w:rsidRPr="00C7280C">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="009776ED" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">eveloping </w:t>
       </w:r>
       <w:r w:rsidR="0054224E" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="000B265B" w:rsidRPr="00C7280C">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="009776ED" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">ositive </w:t>
       </w:r>
       <w:r w:rsidR="0054224E" w:rsidRPr="00C7280C">
         <w:t xml:space="preserve">organisational </w:t>
       </w:r>
@@ -9081,51 +9154,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:sectPr w:rsidR="00D8256C" w:rsidRPr="00CC3150" w:rsidSect="000B5646">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Appendix_A_–"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="4AD5DDA6" w14:textId="720DE1D5" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc170210710"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc233184141"/>
       <w:r w:rsidRPr="00FD0244">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A – Organisational </w:t>
       </w:r>
       <w:r w:rsidR="000B265B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="000B265B" w:rsidRPr="00FD0244">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ulture </w:t>
       </w:r>
       <w:r w:rsidR="00646263" w:rsidRPr="002263C8">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>management</w:t>
       </w:r>
@@ -9267,51 +9340,51 @@
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00D8256C" w:rsidSect="00D8256C">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72CF9E85" w14:textId="77777777" w:rsidR="00D8256C" w:rsidRDefault="00434852" w:rsidP="00D8256C">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CC498" wp14:editId="6E2D0024">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CC498" wp14:editId="79C9AC9E">
             <wp:extent cx="6323025" cy="5308979"/>
             <wp:effectExtent l="0" t="0" r="1905" b="6350"/>
             <wp:docPr id="16" name="Picture 16" descr="Organisational culture improvement cycle. Includes steps for developing an organisational culture strategy; The arrangements required to develop a culture; how to check the culture is adequate; then finally a learn and improve, This is a plan, do, check, act cycle."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Organisational culture improvement cycle. Includes steps for developing an organisational culture strategy; The arrangements required to develop a culture; how to check the culture is adequate; then finally a learn and improve, This is a plan, do, check, act cycle."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -9382,51 +9455,51 @@
     </w:p>
     <w:p w14:paraId="103F9C16" w14:textId="77777777" w:rsidR="009776ED" w:rsidRPr="00B06CD2" w:rsidRDefault="009776ED" w:rsidP="009776ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="009776ED" w:rsidRPr="00B06CD2" w:rsidSect="00D8256C">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7353BD73" w14:textId="559D39EE" w:rsidR="009776ED" w:rsidRDefault="009776ED" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Appendix_B_–"/>
       <w:bookmarkStart w:id="24" w:name="_Toc140158832"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc170210711"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc233184142"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="003B2352">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix B – Warning flag </w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00AE1C61">
         <w:t>examples</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4227"/>
         <w:gridCol w:w="4789"/>
       </w:tblGrid>
       <w:tr w:rsidR="009776ED" w:rsidRPr="00E16CD7" w14:paraId="50A90C00" w14:textId="77777777" w:rsidTr="00D8256C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
@@ -16967,51 +17040,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00E440AA" w:rsidRPr="00C32D4E" w:rsidSect="00D8256C">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B5A4FDE" w14:textId="77777777" w:rsidR="00605AD1" w:rsidRDefault="0037185B" w:rsidP="000B5646">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Appendix_C_–"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc170210712"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc233184143"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="0037185B">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00C06053">
         <w:t xml:space="preserve">Warning </w:t>
       </w:r>
       <w:r w:rsidR="00D8256C">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00C06053">
         <w:t>lags</w:t>
       </w:r>
       <w:r w:rsidR="00D8256C">
         <w:t>: H</w:t>
       </w:r>
       <w:r w:rsidR="00C06053">
         <w:t xml:space="preserve">andy </w:t>
       </w:r>
       <w:r w:rsidR="00D8256C">
         <w:t>c</w:t>
@@ -17141,51 +17214,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1D447BB7" w14:textId="77777777" w:rsidR="00CA213E" w:rsidRDefault="00CA213E" w:rsidP="00CA213E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CA213E" w:rsidSect="000B5646">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc140158830"/>
     </w:p>
     <w:bookmarkEnd w:id="37" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="38" w:name="_Toc170210713" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="38" w:name="_Toc233184144" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:id w:val="-1718341590"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3900BA43" w14:textId="69DC8AEE" w:rsidR="00D8256C" w:rsidRDefault="00D8256C" w:rsidP="00D8256C">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="851" w:hanging="851"/>
           </w:pPr>
           <w:r>
             <w:t>References</w:t>
@@ -19354,51 +19427,51 @@
     <w:p w14:paraId="6DCA495B" w14:textId="77777777" w:rsidR="00351489" w:rsidRDefault="00351489" w:rsidP="00C60C85">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:sectPr w:rsidR="00351489" w:rsidSect="00CA213E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="046D1B61" w14:textId="77777777" w:rsidR="00351489" w:rsidRDefault="00351489" w:rsidP="00351489">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc170210714"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc233184145"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Glossary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1720"/>
         <w:gridCol w:w="7286"/>
       </w:tblGrid>
       <w:tr w:rsidR="00351489" w:rsidRPr="00351489" w14:paraId="3DFCE3ED" w14:textId="77777777" w:rsidTr="003C6870">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1720" w:type="dxa"/>
           </w:tcPr>
@@ -20108,108 +20181,116 @@
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:sectPr w:rsidR="003C6870" w:rsidSect="00CA213E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F1670CB" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00595C8C" w:rsidRDefault="003C6870" w:rsidP="003C6870">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc219209220"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc233184146"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Document control information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="0AF1E40E" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authored by</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Leadership and Management for Safety (LMfS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00251483">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specialist Inspector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC6AB6C" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+    <w:p w14:paraId="7CC6AB6C" w14:textId="79137057" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approved by</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1C22">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Head of Profession for </w:t>
       </w:r>
       <w:r w:rsidRPr="005C625F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uman and Organisational Capability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CAB533B" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -20228,50 +20309,51 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Issue No."/>
           <w:tag w:val=""/>
           <w:id w:val="-38675302"/>
           <w:placeholder>
             <w:docPart w:val="137B701728F1467D8CB9F97B3DBCDFA7"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>3.3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="03A4E829" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
@@ -20300,83 +20382,89 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Next </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>scheduled review</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>June 2030</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727A9A86" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+    <w:p w14:paraId="727A9A86" w14:textId="12A257EA" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ument reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NS-INSP-GD-030</w:t>
+        <w:t>NS-INSP-GD-</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1C22">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>070</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486F9D8" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="00196ADB" w:rsidRDefault="003C6870" w:rsidP="003C6870">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Record </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
@@ -20609,65 +20697,70 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="000C529E">
               <w:t>Introduced the warning flags as a way of collecting, monitoring and responding to organisational culture weak signals</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="740FB6E9" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="003C6870">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="000C529E">
               <w:t>A process for inspectors to collect and record warning flags</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E8EBB4" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="003C6870">
+          <w:p w14:paraId="1E1BE88F" w14:textId="77777777" w:rsidR="00154848" w:rsidRDefault="003C6870" w:rsidP="00154848">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="000C529E">
               <w:t>Appendix including good and bad examples of the warning flags</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A710F7" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
+          <w:p w14:paraId="17A710F7" w14:textId="7560D017" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00154848">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="000C529E">
               <w:t>Handy card for printing with a summary of the flags</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C6870" w14:paraId="22F765E8" w14:textId="77777777" w:rsidTr="00A41BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3715E4BF" w14:textId="77777777" w:rsidR="003C6870" w:rsidRPr="000C529E" w:rsidRDefault="003C6870" w:rsidP="00A41BD8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="000C529E">
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8175" w:type="dxa"/>
@@ -20764,73 +20857,73 @@
       </w:r>
       <w:r w:rsidRPr="00084ABE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: ONR-DOC-TEMP-003</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA213E" w:rsidRPr="00D8256C" w:rsidSect="003C6870">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="362F1C84" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8" w:rsidP="007D199A">
+    <w:p w14:paraId="466AC141" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRDefault="00D0274C" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4865B30B" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8"/>
+    <w:p w14:paraId="0884ABEA" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRDefault="00D0274C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FF5554C" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8" w:rsidP="007D199A">
+    <w:p w14:paraId="4A70B86B" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRDefault="00D0274C" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D6002E" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8"/>
+    <w:p w14:paraId="615FAAC0" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRDefault="00D0274C"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1CD47C74" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8">
+    <w:p w14:paraId="120A6910" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRDefault="00D0274C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -21002,119 +21095,119 @@
     <w:r w:rsidRPr="003C6870">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EBD1364" w14:textId="77777777" w:rsidR="002533B8" w:rsidRPr="005E0344" w:rsidRDefault="002533B8" w:rsidP="005E0344">
+    <w:p w14:paraId="416B5D04" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRPr="005E0344" w:rsidRDefault="00D0274C" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CAE2973" w14:textId="77777777" w:rsidR="002533B8" w:rsidRPr="005E0344" w:rsidRDefault="002533B8" w:rsidP="0090581D">
+    <w:p w14:paraId="71E23C56" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRPr="005E0344" w:rsidRDefault="00D0274C" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0078EC3C" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8"/>
+    <w:p w14:paraId="0F31B5F7" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRDefault="00D0274C"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62EA8DEC" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8">
+    <w:p w14:paraId="0C60339D" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRDefault="00D0274C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B537538" w14:textId="77777777" w:rsidR="002533B8" w:rsidRDefault="002533B8"/>
+    <w:p w14:paraId="61A8CE40" w14:textId="77777777" w:rsidR="00D0274C" w:rsidRDefault="00D0274C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47FFC75F" w14:textId="5EC534D8" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="002533B8" w:rsidP="009E0E52">
+  <w:p w14:paraId="47FFC75F" w14:textId="5EC534D8" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="00D0274C" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
         <w:placeholder>
           <w:docPart w:val="71855CAFCD0440C4880AB5CD94A60020"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="000B5646">
@@ -22692,80 +22785,82 @@
     <w:rsid w:val="000B5646"/>
     <w:rsid w:val="000B5CEC"/>
     <w:rsid w:val="000B5D16"/>
     <w:rsid w:val="000C08DD"/>
     <w:rsid w:val="000C0A7B"/>
     <w:rsid w:val="000C1005"/>
     <w:rsid w:val="000C2DDC"/>
     <w:rsid w:val="000C3381"/>
     <w:rsid w:val="000C5112"/>
     <w:rsid w:val="000C5354"/>
     <w:rsid w:val="000C5C51"/>
     <w:rsid w:val="000C5F5A"/>
     <w:rsid w:val="000C6B96"/>
     <w:rsid w:val="000D1916"/>
     <w:rsid w:val="000D2E86"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
     <w:rsid w:val="000D6BAE"/>
     <w:rsid w:val="000D727B"/>
     <w:rsid w:val="000E247D"/>
     <w:rsid w:val="000E5D63"/>
     <w:rsid w:val="000E61FE"/>
     <w:rsid w:val="000E68AA"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F1BCA"/>
+    <w:rsid w:val="000F1C22"/>
     <w:rsid w:val="000F2A13"/>
     <w:rsid w:val="000F2ED4"/>
     <w:rsid w:val="00100A7B"/>
     <w:rsid w:val="00101799"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00103043"/>
     <w:rsid w:val="00105549"/>
     <w:rsid w:val="00106760"/>
     <w:rsid w:val="0010722B"/>
     <w:rsid w:val="001114AF"/>
     <w:rsid w:val="001138F1"/>
     <w:rsid w:val="001204A5"/>
     <w:rsid w:val="00120E2C"/>
     <w:rsid w:val="00122838"/>
     <w:rsid w:val="00122FCC"/>
     <w:rsid w:val="001233A0"/>
     <w:rsid w:val="00123594"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="00124EDA"/>
     <w:rsid w:val="00125F53"/>
     <w:rsid w:val="00126752"/>
     <w:rsid w:val="00126FE5"/>
     <w:rsid w:val="00127397"/>
     <w:rsid w:val="00130B30"/>
     <w:rsid w:val="0013142F"/>
     <w:rsid w:val="00133C32"/>
     <w:rsid w:val="00134A31"/>
     <w:rsid w:val="00137A1D"/>
     <w:rsid w:val="00140E1C"/>
     <w:rsid w:val="00147AE4"/>
+    <w:rsid w:val="00154848"/>
     <w:rsid w:val="00154A2A"/>
     <w:rsid w:val="00155CF4"/>
     <w:rsid w:val="001571E5"/>
     <w:rsid w:val="00157CBD"/>
     <w:rsid w:val="001605A9"/>
     <w:rsid w:val="001616A0"/>
     <w:rsid w:val="00161B76"/>
     <w:rsid w:val="00164D45"/>
     <w:rsid w:val="00165209"/>
     <w:rsid w:val="00165C16"/>
     <w:rsid w:val="00165C74"/>
     <w:rsid w:val="00167124"/>
     <w:rsid w:val="00167F55"/>
     <w:rsid w:val="00170932"/>
     <w:rsid w:val="00172973"/>
     <w:rsid w:val="0017305F"/>
     <w:rsid w:val="00173556"/>
     <w:rsid w:val="001772B4"/>
     <w:rsid w:val="00177666"/>
     <w:rsid w:val="00180B13"/>
     <w:rsid w:val="00181623"/>
     <w:rsid w:val="0018170A"/>
     <w:rsid w:val="00182749"/>
     <w:rsid w:val="00183801"/>
     <w:rsid w:val="001838CA"/>
@@ -22862,50 +22957,51 @@
     <w:rsid w:val="00240229"/>
     <w:rsid w:val="0024040D"/>
     <w:rsid w:val="00240D57"/>
     <w:rsid w:val="002410CA"/>
     <w:rsid w:val="00242DAB"/>
     <w:rsid w:val="00244579"/>
     <w:rsid w:val="00250823"/>
     <w:rsid w:val="00251CD7"/>
     <w:rsid w:val="002533B8"/>
     <w:rsid w:val="00254156"/>
     <w:rsid w:val="00254DC3"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00256540"/>
     <w:rsid w:val="00257288"/>
     <w:rsid w:val="00260688"/>
     <w:rsid w:val="00260B8F"/>
     <w:rsid w:val="00261C68"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
     <w:rsid w:val="002637CD"/>
     <w:rsid w:val="00265008"/>
     <w:rsid w:val="0026542E"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00266270"/>
+    <w:rsid w:val="0026654F"/>
     <w:rsid w:val="002672FA"/>
     <w:rsid w:val="00267815"/>
     <w:rsid w:val="00270BBB"/>
     <w:rsid w:val="00271EB9"/>
     <w:rsid w:val="0027363D"/>
     <w:rsid w:val="00274234"/>
     <w:rsid w:val="00274FD6"/>
     <w:rsid w:val="002757FA"/>
     <w:rsid w:val="002775E8"/>
     <w:rsid w:val="00280C18"/>
     <w:rsid w:val="00280DDF"/>
     <w:rsid w:val="00282636"/>
     <w:rsid w:val="00283257"/>
     <w:rsid w:val="00283E43"/>
     <w:rsid w:val="00284CBB"/>
     <w:rsid w:val="00286944"/>
     <w:rsid w:val="00287FC2"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="002926B5"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="00292E60"/>
     <w:rsid w:val="00295A32"/>
     <w:rsid w:val="00295D7D"/>
     <w:rsid w:val="00296DBB"/>
     <w:rsid w:val="002A035D"/>
@@ -24059,50 +24155,51 @@
     <w:rsid w:val="00CC555C"/>
     <w:rsid w:val="00CD0558"/>
     <w:rsid w:val="00CD0A9A"/>
     <w:rsid w:val="00CD13BA"/>
     <w:rsid w:val="00CD1E8C"/>
     <w:rsid w:val="00CD433A"/>
     <w:rsid w:val="00CD468D"/>
     <w:rsid w:val="00CD5401"/>
     <w:rsid w:val="00CE1352"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE37F8"/>
     <w:rsid w:val="00CE3AA5"/>
     <w:rsid w:val="00CE572E"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6CD6"/>
     <w:rsid w:val="00CF025C"/>
     <w:rsid w:val="00CF17BD"/>
     <w:rsid w:val="00CF3025"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00CF682D"/>
     <w:rsid w:val="00CF7E3B"/>
     <w:rsid w:val="00D017B8"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
+    <w:rsid w:val="00D0274C"/>
     <w:rsid w:val="00D03CEB"/>
     <w:rsid w:val="00D13147"/>
     <w:rsid w:val="00D15F81"/>
     <w:rsid w:val="00D162A1"/>
     <w:rsid w:val="00D203F2"/>
     <w:rsid w:val="00D207B5"/>
     <w:rsid w:val="00D22505"/>
     <w:rsid w:val="00D240C6"/>
     <w:rsid w:val="00D25B66"/>
     <w:rsid w:val="00D25B95"/>
     <w:rsid w:val="00D27068"/>
     <w:rsid w:val="00D27D37"/>
     <w:rsid w:val="00D27DA0"/>
     <w:rsid w:val="00D27DBC"/>
     <w:rsid w:val="00D31C14"/>
     <w:rsid w:val="00D32388"/>
     <w:rsid w:val="00D33443"/>
     <w:rsid w:val="00D3387A"/>
     <w:rsid w:val="00D34193"/>
     <w:rsid w:val="00D34400"/>
     <w:rsid w:val="00D34475"/>
     <w:rsid w:val="00D3577C"/>
     <w:rsid w:val="00D37B29"/>
     <w:rsid w:val="00D4091D"/>
     <w:rsid w:val="00D41294"/>
@@ -41746,94 +41843,96 @@
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
     <w:rsid w:val="0001012A"/>
     <w:rsid w:val="000A6874"/>
     <w:rsid w:val="000C5D0A"/>
     <w:rsid w:val="000F4807"/>
     <w:rsid w:val="001013A7"/>
     <w:rsid w:val="0012601C"/>
     <w:rsid w:val="00163435"/>
     <w:rsid w:val="0017371C"/>
     <w:rsid w:val="00176417"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="0021537B"/>
     <w:rsid w:val="002177C0"/>
     <w:rsid w:val="002353A1"/>
     <w:rsid w:val="002550FD"/>
+    <w:rsid w:val="0026654F"/>
     <w:rsid w:val="002838D1"/>
     <w:rsid w:val="002A3D0B"/>
     <w:rsid w:val="002B62FB"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="00370208"/>
     <w:rsid w:val="0038378F"/>
     <w:rsid w:val="003A5806"/>
     <w:rsid w:val="003C0700"/>
     <w:rsid w:val="003E1C1A"/>
     <w:rsid w:val="00445891"/>
     <w:rsid w:val="0045793C"/>
     <w:rsid w:val="004D7760"/>
     <w:rsid w:val="004E243D"/>
     <w:rsid w:val="004F334C"/>
     <w:rsid w:val="0064007B"/>
     <w:rsid w:val="00672889"/>
     <w:rsid w:val="006878A6"/>
     <w:rsid w:val="00692401"/>
     <w:rsid w:val="006C15A7"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00755F42"/>
     <w:rsid w:val="00764A4D"/>
     <w:rsid w:val="00764F6F"/>
     <w:rsid w:val="007C5CE4"/>
     <w:rsid w:val="007F3C42"/>
     <w:rsid w:val="00835E07"/>
     <w:rsid w:val="008A7F16"/>
     <w:rsid w:val="00927A7C"/>
     <w:rsid w:val="009843B9"/>
     <w:rsid w:val="009F5B99"/>
     <w:rsid w:val="00A009A6"/>
     <w:rsid w:val="00A50409"/>
     <w:rsid w:val="00A54EC7"/>
     <w:rsid w:val="00A657B0"/>
     <w:rsid w:val="00A87B8F"/>
     <w:rsid w:val="00AC08E5"/>
     <w:rsid w:val="00AF0FB6"/>
     <w:rsid w:val="00B96542"/>
     <w:rsid w:val="00B966F4"/>
     <w:rsid w:val="00BA1857"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C31F6F"/>
     <w:rsid w:val="00C32B88"/>
+    <w:rsid w:val="00C34F28"/>
     <w:rsid w:val="00C41BCC"/>
     <w:rsid w:val="00C76ED3"/>
     <w:rsid w:val="00C77FDE"/>
     <w:rsid w:val="00D32388"/>
     <w:rsid w:val="00D72D74"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E3438D"/>
     <w:rsid w:val="00E53403"/>
     <w:rsid w:val="00E646E1"/>
     <w:rsid w:val="00FB678D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -42317,63 +42416,50 @@
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1773E824CD9F477BB864AD976AEFC2AE">
     <w:name w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="722905EFEAB54790BDAB444E4E5DCC2B">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="137B701728F1467D8CB9F97B3DBCDFA7">
     <w:name w:val="137B701728F1467D8CB9F97B3DBCDFA7"/>
     <w:rsid w:val="00AF0FB6"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -42594,631 +42680,107 @@
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5b57e419ffb840abb95ac6618f3e3a8b">
-[...520 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
   <b:Source>
     <b:Tag>Ric15</b:Tag>
     <b:SourceType>JournalArticle</b:SourceType>
     <b:Guid>{A8F4E471-C624-4031-B4AC-C2812E3E8605}</b:Guid>
     <b:Title>A study of the precursors leading to 'organisational' accidents in complex industrial settings</b:Title>
     <b:Year>2015</b:Year>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Taylor</b:Last>
             <b:First>Richard</b:First>
           </b:Person>
           <b:Person>
             <b:Last>van Wijk</b:Last>
             <b:First>Lorenzo</b:First>
           </b:Person>
           <b:Person>
             <b:Last>May</b:Last>
             <b:Middle>HR</b:Middle>
             <b:First>John</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Carhart</b:Last>
@@ -43713,201 +43275,725 @@
     <b:SourceType>ElectronicSource</b:SourceType>
     <b:Guid>{5BD82764-3F90-4B69-A050-F743D27F00DB}</b:Guid>
     <b:Title>CNS-TAST-GD-2.1 - Maintenance of a Robust Security Culture</b:Title>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:RefOrder>35</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONE</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
     <b:Guid>{637B46CA-BF1C-46DD-BDCB-99A4E6E0F251}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>TD-HOC-GD-003 - Safety culture: Definition and model</b:Title>
     <b:RefOrder>2</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5b57e419ffb840abb95ac6618f3e3a8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:dd2817321d504f1caee75a1112d299d4" minOccurs="0"/>
+                <xsd:element ref="ns4:PCR_x003f_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c4e2855-9588-4bc9-9890-af639bd565eb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PolicyPortalIssueNo" ma:index="2" nillable="true" ma:displayName="Issue No." ma:internalName="PolicyPortalIssueNo" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocRef" ma:index="3" nillable="true" ma:displayName="Doc. Ref." ma:internalName="PolicyPortalDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Framework/Strategy"/>
+          <xsd:enumeration value="Guidance (Gen.)"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="HSW Standard"/>
+          <xsd:enumeration value="Instruction"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="MoU"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Procedure"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="R2A2"/>
+          <xsd:enumeration value="Strategy"/>
+          <xsd:enumeration value="TAG"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="TIG"/>
+          <xsd:enumeration value="TOR"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Academy - Training / L&amp;D"/>
+              <xsd:enumeration value="Accessibility"/>
+              <xsd:enumeration value="Accounting &amp; Budgeting"/>
+              <xsd:enumeration value="ALARP Working Group"/>
+              <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
+              <xsd:enumeration value="Assessment (Nuclear safety)"/>
+              <xsd:enumeration value="Business Impact Target (BIT)"/>
+              <xsd:enumeration value="Business Travel"/>
+              <xsd:enumeration value="Change Management (Org.)"/>
+              <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
+              <xsd:enumeration value="Civil Engineering"/>
+              <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
+              <xsd:enumeration value="Civil Nuclear Security"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Conducting Investigations"/>
+              <xsd:enumeration value="Compliance"/>
+              <xsd:enumeration value="Contractor Management"/>
+              <xsd:enumeration value="Cyber Security and Information Assurance"/>
+              <xsd:enumeration value="Data Protection"/>
+              <xsd:enumeration value="Defence - Propulsion"/>
+              <xsd:enumeration value="Delivery Lead - Technical Division (R&amp;TS)"/>
+              <xsd:enumeration value="Development of Regulations and Guides"/>
+              <xsd:enumeration value="Diversity &amp; Inclusion (HR)"/>
+              <xsd:enumeration value="Divisional Delivery Support (DDS)"/>
+              <xsd:enumeration value="EC&amp;I Engineering"/>
+              <xsd:enumeration value="Efficiency Framework"/>
+              <xsd:enumeration value="Emergency P&amp;R"/>
+              <xsd:enumeration value="Emergency Preparedness &amp; Response (EP&amp;R)"/>
+              <xsd:enumeration value="Environment and Sustainability"/>
+              <xsd:enumeration value="Estates"/>
+              <xsd:enumeration value="Expenses"/>
+              <xsd:enumeration value="Export Control"/>
+              <xsd:enumeration value="Fault Analysis"/>
+              <xsd:enumeration value="Freedom of Information (FOI) &amp; Gen. Enquiries"/>
+              <xsd:enumeration value="GDA"/>
+              <xsd:enumeration value="Gifts and Hospitality"/>
+              <xsd:enumeration value="Governance"/>
+              <xsd:enumeration value="Health, Safety and Wellbeing (HSW)"/>
+              <xsd:enumeration value="Human &amp; Organisational Capability"/>
+              <xsd:enumeration value="Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Information Management"/>
+              <xsd:enumeration value="Information Security"/>
+              <xsd:enumeration value="International Cooperation"/>
+              <xsd:enumeration value="Invoice Management"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="Land Use Planning"/>
+              <xsd:enumeration value="Leadership and Management for Safety and Security"/>
+              <xsd:enumeration value="Learning &amp; Development"/>
+              <xsd:enumeration value="Legal Support"/>
+              <xsd:enumeration value="Management System"/>
+              <xsd:enumeration value="Mechanical Engineering"/>
+              <xsd:enumeration value="New build/construction"/>
+              <xsd:enumeration value="NHSS"/>
+              <xsd:enumeration value="Notification &amp; Authorisation"/>
+              <xsd:enumeration value="Nuclear Liabilities Regulation"/>
+              <xsd:enumeration value="Operating Reactors"/>
+              <xsd:enumeration value="Operational Inspection"/>
+              <xsd:enumeration value="Organisational Learning"/>
+              <xsd:enumeration value="People Services"/>
+              <xsd:enumeration value="Performance Management (HR)"/>
+              <xsd:enumeration value="Permissioning"/>
+              <xsd:enumeration value="PMO"/>
+              <xsd:enumeration value="Policy"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
+              <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
+              <xsd:enumeration value="Regulatory Assurance"/>
+              <xsd:enumeration value="Regulatory Oversight"/>
+              <xsd:enumeration value="Research &amp; Development"/>
+              <xsd:enumeration value="Risk Management"/>
+              <xsd:enumeration value="RITE"/>
+              <xsd:enumeration value="Safeguards"/>
+              <xsd:enumeration value="Safety Case Working Group"/>
+              <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
+              <xsd:enumeration value="Sellafield"/>
+              <xsd:enumeration value="Shared Services"/>
+              <xsd:enumeration value="Structural Integrity"/>
+              <xsd:enumeration value="Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="Whistleblowing"/>
+              <xsd:enumeration value="WIReD"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
+              <xsd:enumeration value="Corporate Security Manager"/>
+              <xsd:enumeration value="Data Protection Compliance Lead"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
+              <xsd:enumeration value="Executive Office Support"/>
+              <xsd:enumeration value="Export Control Manager"/>
+              <xsd:enumeration value="Governance and Compliance Lead"/>
+              <xsd:enumeration value="Governance Manager"/>
+              <xsd:enumeration value="Head of Academy"/>
+              <xsd:enumeration value="Head of Commercial Management and Procurement"/>
+              <xsd:enumeration value="Head of Communications"/>
+              <xsd:enumeration value="Head of Compliance"/>
+              <xsd:enumeration value="Head of Data and Analytics"/>
+              <xsd:enumeration value="Head of Governance and Compliance"/>
+              <xsd:enumeration value="Head of Private Office"/>
+              <xsd:enumeration value="Head of Estates and Shared Services"/>
+              <xsd:enumeration value="Head of Finance and Commercial"/>
+              <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
+              <xsd:enumeration value="Head of IT"/>
+              <xsd:enumeration value="Head of Legal Liaison"/>
+              <xsd:enumeration value="Head of Organisational Development (HR)"/>
+              <xsd:enumeration value="Head of Organisational Learning"/>
+              <xsd:enumeration value="Head of People Services"/>
+              <xsd:enumeration value="Head of PMO"/>
+              <xsd:enumeration value="Head of Policy"/>
+              <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
+              <xsd:enumeration value="Head of Risk and Assurance"/>
+              <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
+              <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
+              <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
+              <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
+              <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
+              <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
+              <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
+              <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
+              <xsd:enumeration value="HoP - DDS"/>
+              <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
+              <xsd:enumeration value="HoP - Fault Analysis"/>
+              <xsd:enumeration value="HoP - Human and Organisational Capability"/>
+              <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
+              <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
+              <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
+              <xsd:enumeration value="HoP - Operational Inspection"/>
+              <xsd:enumeration value="HoP - Protective Security"/>
+              <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
+              <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
+              <xsd:enumeration value="HoP - Safeguards"/>
+              <xsd:enumeration value="HSW Manager"/>
+              <xsd:enumeration value="Information Management Manager"/>
+              <xsd:enumeration value="WIReD Product Owner"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueDate" ma:index="11" nillable="true" ma:displayName="Issue Date" ma:format="DateOnly" ma:internalName="PolicyPortalIssueDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalReviewDate" ma:index="12" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="PolicyPortalReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueHistoryComments" ma:index="15" nillable="true" ma:displayName="Issue History/Comments" ma:internalName="PolicyPortalIssueHistoryComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalFirstPublicationDate" ma:index="16" nillable="true" ma:displayName="First Publication Date" ma:format="DateOnly" ma:internalName="PolicyPortalFirstPublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldDocRef" ma:index="17" nillable="true" ma:displayName="Old Doc. Ref." ma:internalName="PolicyPortalOldDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldRecordRef" ma:index="18" nillable="true" ma:displayName="Old Record Ref." ma:internalName="PolicyPortalOldRecordRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalPublishStatus" ma:index="25" nillable="true" ma:displayName="Publish Status" ma:format="Dropdown" ma:internalName="PolicyPortalPublishStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Live"/>
+          <xsd:enumeration value="Unpublished"/>
+          <xsd:enumeration value="Withdrawn"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="31" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85a4ca9d-4aea-456d-868e-8e20a97dbaed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05350e14-297a-489c-ad04-faf6563b232c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="dd2817321d504f1caee75a1112d299d4" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="dd2817321d504f1caee75a1112d299d4" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{dd281732-1d50-4f1c-aee7-5a1112d299d4}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="7b4e1cbc-bd02-4183-9474-8a15f7a1216f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PCR_x003f_" ma:index="34" nillable="true" ma:displayName="PCR?" ma:default="0" ma:description="Document forms part of the Policy Compliance Report for ARAC." ma:format="Dropdown" ma:internalName="PCR_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...43 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A464A6C5-79A9-4DC5-9B96-541ED430321E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3796015-A3C6-4CEA-9AE3-4E156A5AB433}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D59D369D-60EC-472E-B091-924E13439967}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CE1269C-9B93-48AD-A84C-C563C8AA652A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{846B922B-075F-43B3-A6D3-CB87C39640CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB43DF9E-A6EC-4852-B38A-962A7C1655D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
     <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
     <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{846B922B-075F-43B3-A6D3-CB87C39640CD}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D59D369D-60EC-472E-B091-924E13439967}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
-[...19 lines deleted...]
-    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
   <Pages>39</Pages>
-  <Words>10313</Words>
-  <Characters>57553</Characters>
+  <Words>9726</Words>
+  <Characters>58259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1692</Lines>
-  <Paragraphs>817</Paragraphs>
+  <Lines>1533</Lines>
+  <Paragraphs>601</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Organisational culture guide for inspectors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>67049</CharactersWithSpaces>
+  <CharactersWithSpaces>67384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Organisational culture guide for inspectors</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <dc:creator>Caroline Sugden</dc:creator>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>3.3</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">