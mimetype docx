--- v0 (2025-10-19)
+++ v1 (2026-05-09)
@@ -1,8407 +1,6928 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="198" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="198" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9156"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20562" w:rsidRPr="00C20562" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00C20562" w:rsidRDefault="00C20562" w:rsidP="00323E71">
             <w:bookmarkStart w:id="0" w:name="_Toc466022543"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D0226A" w:rsidRPr="001E03E1" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="7D00480F" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00693F7B" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="02CC70E3" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="003751A4" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="00AE7CBC">
+                    <w:r w:rsidR="006C627B">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t>LC33: Disposal of radioactive waste</w:t>
+                      <w:t xml:space="preserve">LC33 </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E245D5">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">– </w:t>
+                    </w:r>
+                    <w:r w:rsidR="006C627B">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>Disposal</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E245D5">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="006C627B">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">of </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E245D5">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>r</w:t>
+                    </w:r>
+                    <w:r w:rsidR="006C627B">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">adioactive </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E245D5">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>w</w:t>
+                    </w:r>
+                    <w:r w:rsidR="006C627B">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>aste</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="237341DD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="237341DD">
             <wp:simplePos x="685800" y="914400"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7568280" cy="10692360"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A29B4CB" w14:textId="77777777" w:rsidR="00B23A5E" w:rsidRPr="00595C8C" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
-[...556 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00323E71">
       <w:pPr>
         <w:sectPr w:rsidR="00595C8C" w:rsidSect="00B23A5E">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
       <w:pPr>
         <w:pStyle w:val="ContentsHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE0C77">
         <w:lastRenderedPageBreak/>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidRPr="00257288">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00420A11">
         <w:t>ten</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0C77">
         <w:t>ts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D02056" w14:textId="16C48CDB" w:rsidR="007D0B34" w:rsidRDefault="00AD167C">
+    <w:p w14:paraId="2322B898" w14:textId="6AB7E609" w:rsidR="00E245D5" w:rsidRDefault="00AD167C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,</w:instrText>
       </w:r>
       <w:r w:rsidR="009C15F3" w:rsidRPr="00893D9F">
         <w:instrText>1</w:instrText>
       </w:r>
       <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
         <w:instrText>,Heading 2,</w:instrText>
       </w:r>
       <w:r w:rsidR="009C15F3" w:rsidRPr="00893D9F">
         <w:instrText>2</w:instrText>
       </w:r>
       <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc166759693" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723043" w:history="1">
+        <w:r w:rsidR="00E245D5" w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r w:rsidR="00E245D5">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidR="00E245D5" w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r w:rsidR="00E245D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r w:rsidR="00E245D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r w:rsidR="00E245D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759693 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723043 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r w:rsidR="00E245D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r w:rsidR="00E245D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r w:rsidR="00E245D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r w:rsidR="00E245D5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00755D63" w14:textId="4AF73F09" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="0610535F" w14:textId="3519B40B" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1100"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759694" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723044" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.1.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Purpose</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759694 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723044 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="318C3FC9" w14:textId="7C43C945" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="3B5B272C" w14:textId="09A5E539" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1100"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759695" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723045" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.2.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Scope and Applicability</w:t>
+          <w:t>Scope and applicability</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759695 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723045 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C77CAEC" w14:textId="268648FB" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="32FA9DA6" w14:textId="04732BAB" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759696" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723046" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Licence Condition 33: Disposal of radioactive waste</w:t>
+          <w:t>Licence Condition 33 – Disposal of radioactive waste</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759696 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723046 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AB0C153" w14:textId="53BFF2A1" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="537EBAE7" w14:textId="42A78817" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759697" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723047" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Purpose of the Licence Condition</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759697 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723047 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F55980" w14:textId="2E092E18" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="3FD50257" w14:textId="5859526A" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1100"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759698" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723048" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.1.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guidance on circumstances in which a direction under LC33 may be appropriate</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759698 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723048 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54778739" w14:textId="6A6D6336" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="69C795F3" w14:textId="350142CF" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1100"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759699" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723049" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.2.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guidance on issuing a direction under LC33</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759699 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723049 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="088B7C23" w14:textId="1AFF3404" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="28D07D05" w14:textId="44A73F23" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759700" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723050" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Guidance on Arrangements for Licence Condition 33</w:t>
+          <w:t>Guidance on arrangements for Licence Condition 33</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759700 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723050 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A2609CD" w14:textId="1E7A154B" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="6158F850" w14:textId="7FDF21DC" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759701" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723051" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Guidance on Inspection of Arrangements and their Implementation</w:t>
+          <w:t>Guidance on inspection of arrangements and their implementation</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759701 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723051 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5052FB6D" w14:textId="15AC74D3" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="2D3B0A8D" w14:textId="0F9E0D4E" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759702" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723052" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6.</w:t>
+          <w:t>Appendix A – Interfaces with the environment agencies relevant to the regulation of LC33</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
-[...15 lines deleted...]
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759702 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723052 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A846B67" w14:textId="49F4502D" w:rsidR="007D0B34" w:rsidRDefault="00693F7B">
+    <w:p w14:paraId="4D1095DE" w14:textId="375CC9E2" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166759703" w:history="1">
-        <w:r w:rsidR="007D0B34" w:rsidRPr="00AC1226">
+      <w:hyperlink w:anchor="_Toc226723053" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Appendix A – Interfaces with the environment agencies relevant to the regulation of LC33</w:t>
+          <w:t>References</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166759703 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723053 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="007D0B34">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CC4B54A" w14:textId="651909FC" w:rsidR="00267815" w:rsidRDefault="00AD167C" w:rsidP="00267815">
+    <w:p w14:paraId="10524CE7" w14:textId="56D7BAA6" w:rsidR="00E245D5" w:rsidRDefault="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226723054" w:history="1">
+        <w:r w:rsidRPr="001F3A74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document control information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226723054 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CC4B54A" w14:textId="405CF8EF" w:rsidR="00267815" w:rsidRDefault="00AD167C" w:rsidP="00267815">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
     <w:p w14:paraId="4812BFF8" w14:textId="1D099CA0" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815">
       <w:pPr>
-        <w:sectPr w:rsidR="003E098E" w:rsidSect="00B23A5E">
-[...4 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId18"/>
+        <w:sectPr w:rsidR="003E098E" w:rsidSect="00084ABE">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="00223090" w:rsidRDefault="008D49A5" w:rsidP="00223090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref163824542"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc166759693"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc226723043"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00223090">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="4DE1980B" w14:textId="566DD4A3" w:rsidR="008D49A5" w:rsidRPr="00AA78A4" w:rsidRDefault="000C5F5A" w:rsidP="00C963E6">
+    <w:p w14:paraId="4DE1980B" w14:textId="3BF63A48" w:rsidR="008D49A5" w:rsidRPr="00AA78A4" w:rsidRDefault="00731E23" w:rsidP="00731E23">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk64448648"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk64448648"/>
+      <w:r w:rsidRPr="00731E23">
+        <w:t>ONR inspects compliance with licence conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E245D5">
+        <w:t xml:space="preserve"> (LCs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731E23">
+        <w:t>, and also with the arrangements made under them, to judge the suitability of the arrangements made and the adequacy of their implementation. Most of the standard licence conditions are goal setting, and do not prescribe in detail what the licensees' arrangements should contain; this is the responsibility of the dutyholder who remains responsible for safety</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5F5A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616F197D" w14:textId="77777777" w:rsidR="008D49A5" w:rsidRPr="002042C2" w:rsidRDefault="008D49A5" w:rsidP="002042C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc226723044"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="002042C2">
+        <w:t>Purpose</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="3C2BFFB1" w14:textId="138377AD" w:rsidR="00495A49" w:rsidRDefault="00495A49" w:rsidP="00495A49">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
       <w:r>
-        <w:t>y.</w:t>
+        <w:t>This Technical Inspection Guide (TIG) has been prepared as a guide to inspections performed by ONR inspectors during which they judge the adequacy of licence condition compliance arrangements and their implementation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616F197D" w14:textId="77777777" w:rsidR="008D49A5" w:rsidRPr="00FA33FE" w:rsidRDefault="008D49A5" w:rsidP="00FA33FE">
-[...10 lines deleted...]
-    <w:p w14:paraId="1983720C" w14:textId="2CC0679C" w:rsidR="000C5F5A" w:rsidRDefault="000C5F5A" w:rsidP="00C963E6">
+    <w:p w14:paraId="7EFCEDB5" w14:textId="4673A820" w:rsidR="00495A49" w:rsidRDefault="00495A49" w:rsidP="00495A49">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="008172D0">
-[...15 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The purpose of this TIG is </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> and guidance </w:t>
+        <w:t>The purpose of this TIG is to assist ONR inspectors in carrying out their duties related to Licence Condition 33 (LC33), to facilitate a consistent approach to the regulation of LC33 benchmarked against applicable IAEA standards and guidance</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-427436654"/>
+          <w:id w:val="70774796"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001C248F">
+          <w:r w:rsidR="00704CE1">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="001C248F">
-[...2 lines deleted...]
-          <w:r w:rsidR="001C248F">
+          <w:r w:rsidR="00704CE1">
+            <w:instrText xml:space="preserve"> CITATION Int \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00704CE1">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[1]</w:t>
           </w:r>
-          <w:r w:rsidR="001C248F">
+          <w:r w:rsidR="00704CE1">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001C248F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-579445876"/>
+          <w:id w:val="263964401"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001C248F">
+          <w:r w:rsidR="00554F97">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00B24603">
-[...2 lines deleted...]
-          <w:r w:rsidR="001C248F">
+          <w:r w:rsidR="00554F97">
+            <w:instrText xml:space="preserve"> CITATION Int1 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00554F97">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[2]</w:t>
           </w:r>
-          <w:r w:rsidR="001C248F">
+          <w:r w:rsidR="00554F97">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00147B40">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA56DD1" w14:textId="3D401C96" w:rsidR="007C6DEA" w:rsidRDefault="007C6DEA" w:rsidP="007C6DEA">
+    <w:p w14:paraId="546293A4" w14:textId="37CCFFDD" w:rsidR="008D49A5" w:rsidRDefault="008D49A5" w:rsidP="002042C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc226723045"/>
+      <w:r>
+        <w:t xml:space="preserve">Scope and </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>pplicability</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="3183FE82" w14:textId="4B8B3120" w:rsidR="00DC3E44" w:rsidRDefault="00347587" w:rsidP="00D263C7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r>
-[...99 lines deleted...]
-        <w:t>Environmental Permitting (England and Wales) Regulations 2016 (EPR16)</w:t>
+      <w:r w:rsidRPr="00347587">
+        <w:t>On nuclear licensed sites in England and Wales, “radioactive waste” has the meaning set out in paragraph 3 of Part 2 of Schedule 23 to the Environmental Permitting (England and Wales) Regulations 2016 (EPR16)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="354318407"/>
+          <w:id w:val="-135181531"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F61116">
+          <w:r w:rsidR="0067740F">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00F61116">
-[...2 lines deleted...]
-          <w:r w:rsidR="00F61116">
+          <w:r w:rsidR="0067740F">
+            <w:instrText xml:space="preserve"> CITATION Gov5 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="0067740F">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34">
-[...5 lines deleted...]
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[3]</w:t>
           </w:r>
-          <w:r w:rsidR="00F61116">
+          <w:r w:rsidR="0067740F">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BC3EB8">
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33478" w:rsidRPr="00C33478">
+        <w:t>In Scotland, the definition is that given in paragraph 5 of Part 1 of Schedule 8 to the Environmental Authorisation (Scotland) Regulations 2018 (EASR18)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33478">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>meaning assigned thereto in paragraph 5 of Part 1 of Schedule 8 to the Environmental Authorisation (Scotland) Regulations 2018 (EASR18)</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1627192095"/>
+          <w:id w:val="1945110220"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E36331">
+          <w:r w:rsidR="007C3872">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00E36331">
-[...2 lines deleted...]
-          <w:r w:rsidR="00E36331">
+          <w:r w:rsidR="007C3872">
+            <w:instrText xml:space="preserve"> CITATION Gov6 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="007C3872">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34">
-[...5 lines deleted...]
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[4]</w:t>
           </w:r>
-          <w:r w:rsidR="00E36331">
+          <w:r w:rsidR="007C3872">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>he definition in Licence Condition 1 (Interpretation)</w:t>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve">. The definition in Licence Condition 1 (Interpretation) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-693299985"/>
+          <w:id w:val="1695422155"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009A5572">
+          <w:r w:rsidR="00C37FDE">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="006D7507">
-[...2 lines deleted...]
-          <w:r w:rsidR="009A5572">
+          <w:r w:rsidR="00C37FDE">
+            <w:instrText xml:space="preserve"> CITATION ONR61 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00C37FDE">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006D7507">
-[...5 lines deleted...]
-          <w:r w:rsidR="006D7507" w:rsidRPr="006D7507">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[5]</w:t>
           </w:r>
-          <w:r w:rsidR="009A5572">
+          <w:r w:rsidR="00C37FDE">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00643F3D">
-[...8 lines deleted...]
-      <w:r w:rsidR="003E7FD7" w:rsidRPr="003E7FD7">
+      <w:r w:rsidR="00DC3E44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E7FD7" w:rsidRPr="003F2934">
-        <w:t xml:space="preserve">Definitions of terms commonly used in the management of radioactive waste can be found in the joint guidance document “Basic Principles of Radioactive Waste Management” </w:t>
+      <w:r w:rsidR="00D263C7" w:rsidRPr="00D263C7">
+        <w:t xml:space="preserve">is consistent with both regimes. Further definitions commonly used in radioactive waste management are provided in the joint guidance document </w:t>
+      </w:r>
+      <w:r w:rsidR="00D263C7" w:rsidRPr="00D263C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Basic Principles of Radioactive Waste Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-459726371"/>
+          <w:id w:val="-2038342579"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003E7FD7" w:rsidRPr="003F2934">
+          <w:r w:rsidR="00F448D2">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="003E7FD7" w:rsidRPr="003F2934">
-[...2 lines deleted...]
-          <w:r w:rsidR="003E7FD7" w:rsidRPr="003F2934">
+          <w:r w:rsidR="00F448D2">
+            <w:instrText xml:space="preserve"> CITATION ONR62 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00F448D2">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[6]</w:t>
           </w:r>
-          <w:r w:rsidR="003E7FD7" w:rsidRPr="003F2934">
+          <w:r w:rsidR="00F448D2">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="003E7FD7" w:rsidRPr="003F2934">
+      <w:r w:rsidR="00DC3E44">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CB16A0" w14:textId="4A5BF24A" w:rsidR="004F1E9D" w:rsidRDefault="004A0551" w:rsidP="008668A5">
+    <w:p w14:paraId="2FC7820A" w14:textId="6D7F42B7" w:rsidR="00DC3E44" w:rsidRDefault="003D646D" w:rsidP="00DC3E44">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
+      <w:r w:rsidRPr="003D646D">
+        <w:t>In general terms, radioactive waste comprises material that is radioactive or contaminated by radioactivity for which no further use is foreseen by its owner. The definition, and therefore LC33, applies to solid, liquid and gaseous waste. Government policy</w:t>
+      </w:r>
       <w:r>
-        <w:t>In general terms</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="004F1E9D" w:rsidRPr="006932BA">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Government policy </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1814359190"/>
+          <w:id w:val="-198087200"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004F1E9D">
+          <w:r w:rsidR="00CF5365">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00210DBA">
-[...2 lines deleted...]
-          <w:r w:rsidR="004F1E9D">
+          <w:r w:rsidR="00CF5365">
+            <w:instrText xml:space="preserve"> CITATION Gov7 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00CF5365">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[7]</w:t>
           </w:r>
-          <w:r w:rsidR="004F1E9D">
+          <w:r w:rsidR="00CF5365">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="004F1E9D" w:rsidRPr="006F2BCD">
-[...5 lines deleted...]
-      <w:r w:rsidR="004F1E9D" w:rsidRPr="006F2BCD">
+      <w:r w:rsidR="00DC3E44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00584DB3" w:rsidRPr="00584DB3">
-[...87 lines deleted...]
-        <w:t>or example, the owner may be the Nuclear Decommissioning Authority (NDA), Ministry of Defence, or another third party).</w:t>
+      <w:r w:rsidR="009C5C0B" w:rsidRPr="009C5C0B">
+        <w:t>recognises that some radioactive materials, including uranium and plutonium, are assets, and spent fuel should not be classified as waste where future use is anticipated. Decisions on whether such materials are declared as waste rest with the owner. The owner of radioactive material, including any waste arising from its use, may be different from the nuclear site licensee (for example, the Nuclear Decommissioning Authority, the Ministry of Defence, or another third party)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6CBA45" w14:textId="5810712F" w:rsidR="004F44AA" w:rsidRDefault="00394854" w:rsidP="008668A5">
+    <w:p w14:paraId="1B8FFC71" w14:textId="77777777" w:rsidR="00E245D5" w:rsidRDefault="00E245D5" w:rsidP="00DC3E44">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...810 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId22"/>
+        <w:sectPr w:rsidR="00E245D5" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="even" r:id="rId24"/>
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="even" r:id="rId26"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05AAE39A" w14:textId="2B2C3715" w:rsidR="008D49A5" w:rsidRDefault="00D60BCB" w:rsidP="00223090">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc166759696"/>
+    <w:p w14:paraId="13D4980C" w14:textId="044DED5E" w:rsidR="00DC3E44" w:rsidRDefault="006612D2" w:rsidP="00DC3E44">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006612D2">
+        <w:lastRenderedPageBreak/>
+        <w:t>The licensee’s arrangements should identify the organisation holding financial liability for the management of radioactive material and radioactive waste on the licensed site. Where responsibility is split between organisations, arrangements should include an effective mechanism to ensure radioactive material is declared as waste promptly once no further productive use is foreseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD9B2BD" w14:textId="42895CAA" w:rsidR="00DC3E44" w:rsidRDefault="00317C79" w:rsidP="00DC3E44">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00317C79">
+        <w:t>In matters relating to radioactive waste management on nuclear licensed sites, ONR takes account of the interests of the relevant environment regulator: the Environment Agency in England, the Scottish Environment Protection Agency (SEPA) in Scotland, and Natural Resources Wales (NRW) in Wales (referred to collectively in this TIG as the “environment agencies”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AAE736" w14:textId="633E880E" w:rsidR="00DC3E44" w:rsidRDefault="004750E9" w:rsidP="00DC3E44">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004750E9">
+        <w:t>Inspectors should familiarise themselves with ONR’s Memoranda of Understanding with the Environment Agency</w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-        <w:t>On nuclear licensed sites in England and Wales, LC33 is worded as follows</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1525135584"/>
+          <w:id w:val="1311822075"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006C1E5B">
+          <w:r w:rsidR="007A40E1">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="006D7507">
-[...2 lines deleted...]
-          <w:r w:rsidR="006C1E5B">
+          <w:r w:rsidR="007A40E1">
+            <w:instrText xml:space="preserve"> CITATION ONR63 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="007A40E1">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006D7507">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[8]</w:t>
+          </w:r>
+          <w:r w:rsidR="007A40E1">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve">, SEPA </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1788427763"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BA2817">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00BA2817">
+            <w:instrText xml:space="preserve"> CITATION ONR64 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00BA2817">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[9]</w:t>
+          </w:r>
+          <w:r w:rsidR="00BA2817">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> and NRW </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1148520964"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D64EA5">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D64EA5">
+            <w:instrText xml:space="preserve"> CITATION ONR65 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D64EA5">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[10]</w:t>
+          </w:r>
+          <w:r w:rsidR="00D64EA5">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0058710E" w:rsidRPr="0058710E">
+        <w:t>together with the associated joint guidance on working arrangements and matters of mutual interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="33247350"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001F1CC1">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="001F1CC1">
+            <w:instrText xml:space="preserve"> CITATION ONR66 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="001F1CC1">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[11]</w:t>
+          </w:r>
+          <w:r w:rsidR="001F1CC1">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1220205226"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00326849">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00326849">
+            <w:instrText xml:space="preserve"> CITATION ONR67 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00326849">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[12]</w:t>
+          </w:r>
+          <w:r w:rsidR="00326849">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-836069304"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00220E1C">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00220E1C">
+            <w:instrText xml:space="preserve"> CITATION ONR68 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00220E1C">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[13]</w:t>
+          </w:r>
+          <w:r w:rsidR="00220E1C">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E74C155" w14:textId="03D0449F" w:rsidR="00DC3E44" w:rsidRDefault="0058710E" w:rsidP="002C7747">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058710E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The requirements of LC33, and ONR’s vires under the condition, apply to solid, liquid and gaseous radioactive waste on nuclear licensed sites, including the following categories</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7029B4FD" w14:textId="6C9CAA1F" w:rsidR="00DC3E44" w:rsidRPr="00E245D5" w:rsidRDefault="00DC3E44" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t xml:space="preserve">High Level Waste (HLW) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00633A19" w:rsidRPr="00E245D5">
+        <w:t>radioactive waste generating sufficient decay heat to require heat management in the design of storage or disposal facilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B114952" w14:textId="7D84C1F9" w:rsidR="00DC3E44" w:rsidRPr="00E245D5" w:rsidRDefault="00DC3E44" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t xml:space="preserve">Intermediate Level Waste (ILW) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00382166" w:rsidRPr="00E245D5">
+        <w:t>waste exceeding LLW limits but not requiring heat generation to be considered in facility design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3136888F" w14:textId="77777777" w:rsidR="00DC3E44" w:rsidRPr="00E245D5" w:rsidRDefault="00DC3E44" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t>Low Level Waste (LLW) – waste having a radioactive content not exceeding 4 GBq per tonne of total alpha activity or 12 GBq per tonne of total beta/gamma activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1421B184" w14:textId="54F6FD14" w:rsidR="00DC3E44" w:rsidRPr="00E245D5" w:rsidRDefault="00DC3E44" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t xml:space="preserve">Very Low Level Waste (VLLW) – </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0238" w:rsidRPr="00E245D5">
+        <w:t>a sub-category of LLW with activity concentrations not exceeding 4 MBq per tonne (40 MBq per tonne for tritium)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t>; and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA3C714" w14:textId="1469E594" w:rsidR="00DC3E44" w:rsidRPr="00E245D5" w:rsidRDefault="00DC3E44" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t xml:space="preserve">Exempt and out of scope waste – </w:t>
+      </w:r>
+      <w:r w:rsidR="0047613E" w:rsidRPr="00E245D5">
+        <w:t xml:space="preserve">waste that is outside the scope of, or exempt from, specified requirements of environmental legislation where relevant preconditions are met </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-584221609"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="009513FE" w:rsidRPr="00E245D5">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="009513FE" w:rsidRPr="00E245D5">
+            <w:instrText xml:space="preserve"> CITATION DES \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="009513FE" w:rsidRPr="00E245D5">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00E245D5">
+            <w:t>[14]</w:t>
+          </w:r>
+          <w:r w:rsidR="009513FE" w:rsidRPr="00E245D5">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E245D5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051937F7" w14:textId="1F55E53C" w:rsidR="00DC3E44" w:rsidRDefault="00EA2985" w:rsidP="00DC3E44">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="001814E7" w:rsidRPr="001814E7">
+        <w:t>he environmental legislation (EASR18 in Scotland and EPR16 in England and Wales, collectively referred to as Radioactive Substances Regulation (RSR)) requires a nuclear licensee to obtain a permit from the relevant environment agency where it intends to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0442721A" w14:textId="5BCEC666" w:rsidR="00DC3E44" w:rsidRDefault="001813DB" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001813DB">
+        <w:t>discharge radioactive gases or liquids to the environment</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04200DDD" w14:textId="4029AC2A" w:rsidR="00DC3E44" w:rsidRDefault="00815551" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00815551">
+        <w:lastRenderedPageBreak/>
+        <w:t>transfer radioactive waste to another site for treatment or storage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC09686" w14:textId="41C1E402" w:rsidR="00DC3E44" w:rsidRDefault="00163D6E" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00163D6E">
+        <w:t>consign radioactive waste to a final disposal facility, including in situ disposal where retrieval is not intended; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EA8375" w14:textId="442CBDD5" w:rsidR="007A4761" w:rsidRDefault="00DC3E44" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In Scotland only, manage radioactive waste on site</w:t>
+      </w:r>
+      <w:r w:rsidR="006E526E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> including treatment and storage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635B7835" w14:textId="4F035C02" w:rsidR="00DC3E44" w:rsidRDefault="00E133C2" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E133C2">
+        <w:t>On nuclear licensed sites in England and Wales, EPR16 does not require a permit for the accumulation of radioactive waste. Further guidance on the interface between the Nuclear Installations Act 1965 (NIA65)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-372704922"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007551E6">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="007551E6">
+            <w:instrText xml:space="preserve"> CITATION Gov8 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="007551E6">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[15]</w:t>
+          </w:r>
+          <w:r w:rsidR="007551E6">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E133C2">
+        <w:t>and environmental regulation is provided in Appendix A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471F67D0" w14:textId="639ABA6B" w:rsidR="00DC3E44" w:rsidRDefault="0011720B" w:rsidP="00DC3E44">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011720B">
+        <w:t>“Higher Activity Waste” (HAW) comprises HLW, ILW and LLW for which no disposal route is currently available. Government policy for the long-term management of HAW differs between Scotland, where near-surface disposal facilities are favoured</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1706600347"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D53E7E">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00D53E7E">
+            <w:instrText xml:space="preserve"> CITATION Gov9 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00D53E7E">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[16]</w:t>
+          </w:r>
+          <w:r w:rsidR="00D53E7E">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00667E4B" w:rsidRPr="00667E4B">
+        <w:t>and England and Wales, where disposal is anticipated in a geological disposal facility or, for suitable ILW, a near-surface facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1398899501"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00527784">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00527784">
+            <w:instrText xml:space="preserve"> CITATION Gov7 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00527784">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[7]</w:t>
+          </w:r>
+          <w:r w:rsidR="00527784">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000514FC" w:rsidRPr="000514FC">
+        <w:t>As disposal routes are not yet available, HAW is currently stored on nuclear licensed sites. Inspectors should familiarise themselves with the joint guidance The management of higher activity radioactive waste on nuclear licensed sites</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3E44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-922790122"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007035E6">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="007035E6">
+            <w:instrText xml:space="preserve"> CITATION The1 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="007035E6">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[17]</w:t>
+          </w:r>
+          <w:r w:rsidR="007035E6">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007035E6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CB9B65" w14:textId="77777777" w:rsidR="00E245D5" w:rsidRDefault="00E245D5" w:rsidP="00223090">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00E245D5" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AAE39A" w14:textId="4DF559ED" w:rsidR="008D49A5" w:rsidRDefault="00D60BCB" w:rsidP="00223090">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc226723046"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Licence Condition </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33584">
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidR="00E245D5">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F932BD">
+        <w:t>Disposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00E245D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F932BD">
+        <w:t>of radioactive waste</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="4860DD3F" w14:textId="13A23911" w:rsidR="00513F94" w:rsidRDefault="00513F94" w:rsidP="00513F94">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk151387130"/>
+      <w:r w:rsidRPr="00EE6BA5">
+        <w:t>On nuclear licensed sites in England and Wales, LC33 is worded as follows</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-521406294"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00EB588E">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00EB588E">
+            <w:instrText xml:space="preserve"> CITATION ONR61 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00EB588E">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="006D7507" w:rsidRPr="006D7507">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[5]</w:t>
           </w:r>
-          <w:r w:rsidR="006C1E5B">
+          <w:r w:rsidR="00EB588E">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00EE6BA5">
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="645013BF" w14:textId="5EFC237E" w:rsidR="00D60BCB" w:rsidRDefault="00EE6BA5" w:rsidP="0066431E">
+    <w:p w14:paraId="4714991F" w14:textId="77777777" w:rsidR="00513F94" w:rsidRDefault="00513F94" w:rsidP="00513F94">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk151388808"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk151388808"/>
       <w:r>
         <w:t xml:space="preserve">The licensee shall, if so </w:t>
       </w:r>
       <w:r w:rsidRPr="00C833EF">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
         </w:rPr>
         <w:t>directed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by ONR, ensure that radioactive waste accumulated or stored on the site is disposed of as ONR may </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E56DE">
+      <w:r w:rsidRPr="00221293">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
-          <w:shd w:val="clear" w:color="auto" w:fill="4BC3CA" w:themeFill="accent3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="B6E6E9" w:themeFill="accent3" w:themeFillTint="66"/>
         </w:rPr>
         <w:t>specify</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and in accordance with</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> an environmental permit, or an existing permit which has become an environmental permit, granted under the Environmental Permitting (England and Wales) Regulations 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EA71DE" w14:textId="32FB099E" w:rsidR="00EE6BA5" w:rsidRDefault="00EE6BA5" w:rsidP="00171668">
+    <w:p w14:paraId="7C430EED" w14:textId="0D866592" w:rsidR="00513F94" w:rsidRDefault="00513F94" w:rsidP="00513F94">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE6BA5">
         <w:t xml:space="preserve">On nuclear licensed sites in </w:t>
       </w:r>
       <w:r>
         <w:t>Scotland</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6BA5">
         <w:t>, LC33 is worded as follows</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1288155658"/>
+          <w:id w:val="-1697070732"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006C1E5B">
+          <w:r w:rsidR="00EB588E">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="006D7507">
-[...2 lines deleted...]
-          <w:r w:rsidR="006C1E5B">
+          <w:r w:rsidR="00EB588E">
+            <w:instrText xml:space="preserve"> CITATION ONR61 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00EB588E">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006D7507">
+          <w:r w:rsidR="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="006D7507" w:rsidRPr="006D7507">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[5]</w:t>
           </w:r>
-          <w:r w:rsidR="006C1E5B">
+          <w:r w:rsidR="00EB588E">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00EE6BA5">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451CC94D" w14:textId="715DCAC9" w:rsidR="00EE6BA5" w:rsidRDefault="00C833EF" w:rsidP="0066431E">
+    <w:p w14:paraId="33A0A40B" w14:textId="77777777" w:rsidR="00513F94" w:rsidRDefault="00513F94" w:rsidP="00513F94">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00C833EF">
         <w:t xml:space="preserve">The licensee shall, if so </w:t>
       </w:r>
       <w:r w:rsidRPr="00C833EF">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
         </w:rPr>
         <w:t>directed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C833EF">
         <w:t xml:space="preserve"> by ONR, ensure that radioactive waste accumulated or stored on the site is disposed of as ONR may </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E56DE">
+      <w:r w:rsidRPr="00CE57B1">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
-          <w:shd w:val="clear" w:color="auto" w:fill="4BC3CA" w:themeFill="accent3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="B6E6E9" w:themeFill="accent3" w:themeFillTint="66"/>
         </w:rPr>
         <w:t>specify</w:t>
       </w:r>
       <w:r w:rsidRPr="00C833EF">
         <w:t xml:space="preserve"> and in accordance with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an Authorisation granted under the Radioactive Substances Act 1960 or, as the case may be, the Radioactive Substances Act 1993.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D846F77" w14:textId="2088FF16" w:rsidR="00F6194D" w:rsidRDefault="00F6194D" w:rsidP="0066431E">
+    <w:p w14:paraId="34C1FCE8" w14:textId="77777777" w:rsidR="00513F94" w:rsidRDefault="00513F94" w:rsidP="00513F94">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6194D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00205C6A">
         <w:t xml:space="preserve">n Scotland, EASR18 has replaced RSA93 as the legislation under which environmental permits are granted. The guidance in this TIG reflects this change, recognising that the Licence Conditions will also be updated to reflect the fact that EASR18 has replaced RSA93. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5555B9BE" w14:textId="0C964625" w:rsidR="00D60BCB" w:rsidRDefault="0066431E" w:rsidP="00731200">
+    <w:p w14:paraId="645013BF" w14:textId="4F6CE5FF" w:rsidR="00D60BCB" w:rsidRDefault="00513F94" w:rsidP="00513F94">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
-        <w:t>The two versions of LC33</w:t>
-[...2 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">The two versions of LC33, quoted above, reflect that different environmental legislation applies between the UK’s devolved administrations. Further detail is provided in </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> quoted above</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00985A0B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00985A0B">
+      <w:r>
         <w:instrText xml:space="preserve"> REF _Ref158125734 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="00985A0B">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00985A0B">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00985A0B">
+      <w:r>
         <w:rPr>
           <w:cs/>
         </w:rPr>
         <w:t>‎</w:t>
       </w:r>
-      <w:r w:rsidR="00985A0B">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="004F47B3">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="004F47B3">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref158125734 \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="004F47B3">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="004F47B3">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004F47B3">
+      <w:r>
         <w:t>Appendix A – Interfaces with the environment agencies relevant to the regulation of LC33</w:t>
       </w:r>
-      <w:r w:rsidR="004F47B3">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CE7A55">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFCEDB0" w14:textId="77777777" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
+    <w:p w14:paraId="2BFCEDB0" w14:textId="30621393" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E4F507" w14:textId="77777777" w:rsidR="00E245D5" w:rsidRDefault="00E245D5" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00E245D5" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="19CBAE12" w14:textId="1BA4272D" w:rsidR="00140E1C" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc166759697"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226723047"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Purpose of </w:t>
       </w:r>
       <w:r w:rsidR="00821337">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>Licence Condition</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="0004F302" w14:textId="689ABFD1" w:rsidR="0027004A" w:rsidRDefault="00A831D3" w:rsidP="00C963E6">
+    <w:p w14:paraId="5F8AB938" w14:textId="77777777" w:rsidR="008452CB" w:rsidRDefault="008452CB" w:rsidP="008452CB">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00A831D3">
         <w:t xml:space="preserve">LC33 provides ONR with </w:t>
       </w:r>
-      <w:r w:rsidR="00232B75">
+      <w:r>
         <w:t>the primary</w:t>
       </w:r>
       <w:r w:rsidRPr="00A831D3">
         <w:t xml:space="preserve"> power to </w:t>
       </w:r>
-      <w:r w:rsidR="00232B75">
+      <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00A831D3">
         <w:t>irect a licensee to dispose of radioactive waste from a nuclear licensed site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4344C528" w14:textId="1E6EFC54" w:rsidR="00D60BCB" w:rsidRDefault="00270213" w:rsidP="00C963E6">
+    <w:p w14:paraId="67F07774" w14:textId="64571341" w:rsidR="008452CB" w:rsidRDefault="008452CB" w:rsidP="008452CB">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00270213">
         <w:t xml:space="preserve">The power to sign a </w:t>
       </w:r>
-      <w:r w:rsidR="004050B5">
+      <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00270213">
         <w:t>irection</w:t>
       </w:r>
-      <w:r w:rsidR="0027004A">
+      <w:r>
         <w:t xml:space="preserve"> under LC33 is</w:t>
       </w:r>
       <w:r w:rsidRPr="00270213">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0027004A">
+        <w:t xml:space="preserve"> delegated </w:t>
+      </w:r>
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00270213">
-        <w:t xml:space="preserve"> the </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00072146" w:rsidRPr="00072146">
+        <w:t xml:space="preserve"> the relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Director of Regulation (or the Executive Director of Regulation) in accordance with the ONR Scheme of Delegation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00072146">
         <w:t>ONR-GOV-FW-002</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-372314648"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0047691F">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="0047691F">
+          <w:r>
             <w:instrText xml:space="preserve"> CITATION ONRDelegation_5_1 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="0047691F">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34">
+          <w:r w:rsidR="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[18]</w:t>
           </w:r>
-          <w:r w:rsidR="0047691F">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00072146">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FED2DC1" w14:textId="3C40C83F" w:rsidR="001426DD" w:rsidRDefault="00747369" w:rsidP="00C963E6">
+    <w:p w14:paraId="0F237C61" w14:textId="77777777" w:rsidR="008452CB" w:rsidRDefault="008452CB" w:rsidP="008452CB">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D93A6E">
         <w:t xml:space="preserve">As nuclear licensees require a permit from the relevant environment agency for the disposal of radioactive waste, if a licensee needs to take action to comply with a </w:t>
       </w:r>
-      <w:r w:rsidR="0009547A">
+      <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D93A6E">
         <w:t>irection from ONR under LC33 it will also need to satisfy the requirements of the relevant environment agency</w:t>
       </w:r>
-      <w:r w:rsidR="00731200">
+      <w:r>
         <w:t>. This is reflected in the wording of LC33.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD10262" w14:textId="70C18E83" w:rsidR="009B024D" w:rsidRDefault="001712DD" w:rsidP="005036D7">
+    <w:p w14:paraId="5F67438B" w14:textId="77777777" w:rsidR="008452CB" w:rsidRDefault="008452CB" w:rsidP="008452CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc166759698"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc166759698"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc226723048"/>
       <w:r>
-        <w:t xml:space="preserve">Guidance on </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> may be appropriate</w:t>
+        <w:t>Guidance on circumstances in which a direction under LC33 may be appropriate</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="17970F14" w14:textId="2D588169" w:rsidR="008452CB" w:rsidRDefault="00BA1DA6" w:rsidP="008452CB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Ref156827623"/>
+      <w:r w:rsidRPr="00BA1DA6">
+        <w:t>Before considering the issue of a direction under LC33, inspectors should seek advice from an ONR Nuclear Liabilities Regulation (NLR) specialist inspector and the NLR Professional Lead, and consult the relevant environment agency in accordance with the appropriate MoU</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192A351B" w14:textId="77A85F80" w:rsidR="008452CB" w:rsidRDefault="00C3019E" w:rsidP="008452CB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3019E">
+        <w:t>Inspectors may consider recommending that ONR issues a direction under LC33 where, for example</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB" w:rsidRPr="008962BD">
+        <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="32CD145B" w14:textId="1B49E0AD" w:rsidR="001F48A4" w:rsidRDefault="001F48A4" w:rsidP="00C963E6">
+    <w:p w14:paraId="03440130" w14:textId="58F64C5C" w:rsidR="008452CB" w:rsidRDefault="00B82306" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B82306">
+        <w:t>a licensee is accumulating significant quantities of radioactive waste for which a feasible disposal route is readily available, contrary to ONR expectations under LC32</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EE40A3" w14:textId="1B761F9A" w:rsidR="008452CB" w:rsidRDefault="00534A5B" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00534A5B">
+        <w:t>licensee is not competent to safely manage accumulated waste, resulting in unacceptable risks to the workforce, the environment and/or the public</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6932A1E1" w14:textId="77777777" w:rsidR="008452CB" w:rsidRDefault="008452CB" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A licensee is managing radioactive waste in a manner that is not demonstrably within the safe operating envelope justified in the applicable plant safety case;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56791E76" w14:textId="77777777" w:rsidR="008452CB" w:rsidRDefault="008452CB" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Radioactive waste has been created as the result of an adverse event (such as a major release of radioactivity) in a manner that presents an unacceptable risk to the workforce, environment and/or public; or,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F927A04" w14:textId="77777777" w:rsidR="008452CB" w:rsidRDefault="008452CB" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any other reason the radioactive waste will not otherwise be competently managed in accordance with the applicable regulatory expectations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9E0B1E" w14:textId="77777777" w:rsidR="00E245D5" w:rsidRDefault="00E245D5" w:rsidP="008452CB">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...30 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00E245D5" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Ref156830579"/>
     </w:p>
-    <w:p w14:paraId="76D2B235" w14:textId="60FF684B" w:rsidR="0047691F" w:rsidRDefault="008962BD" w:rsidP="00C963E6">
+    <w:p w14:paraId="315FF3E6" w14:textId="1F1F5216" w:rsidR="008452CB" w:rsidRDefault="00712284" w:rsidP="008452CB">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="008962BD">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="008962BD">
+      <w:r w:rsidRPr="00712284">
+        <w:lastRenderedPageBreak/>
+        <w:t>Inspectors should assess whether a direction under LC33 would provide an effective remedy to the identified concern. Relevant considerations include</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB" w:rsidRPr="004D65B4">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="0AF6C27D" w14:textId="536C9453" w:rsidR="00151223" w:rsidRDefault="000400AE" w:rsidP="00151223">
+    <w:p w14:paraId="491C8F8D" w14:textId="38F9D406" w:rsidR="008452CB" w:rsidRDefault="00921CED" w:rsidP="00E245D5">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00921CED">
+        <w:t xml:space="preserve">compatibility with ONR’s Enforcement Management Model (EMM) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-286356938"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007F7056">
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00F70A5F">
+          <w:r w:rsidR="008452CB">
             <w:instrText xml:space="preserve">CITATION EMM_Issue5_1 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="007F7056">
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[19]</w:t>
           </w:r>
-          <w:r w:rsidR="007F7056">
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Statement</w:t>
+      <w:r w:rsidR="008452CB">
+        <w:t xml:space="preserve"> and ONR’s Enforcement Policy Statement</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-784734511"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F70A5F">
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00F70A5F">
+          <w:r w:rsidR="008452CB">
             <w:instrText xml:space="preserve"> CITATION EPS_Issue_2 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="00F70A5F">
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34">
+          <w:r w:rsidR="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[20]</w:t>
           </w:r>
-          <w:r w:rsidR="00F70A5F">
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC5D80">
-[...5 lines deleted...]
-      <w:r w:rsidR="00376D97">
+      <w:r w:rsidR="008452CB">
+        <w:t>, including a consideration of alternative enforcement options;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BBFB9F" w14:textId="37020209" w:rsidR="008452CB" w:rsidRDefault="00811095" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811095">
+        <w:t>the availability of a feasible disposal route and the necessary environmental permits</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A06F2E2" w14:textId="605B1A64" w:rsidR="00777C0B" w:rsidRDefault="003F38C3" w:rsidP="003F38C3">
+    <w:p w14:paraId="31B0F614" w14:textId="7F7A1E17" w:rsidR="008452CB" w:rsidRDefault="00850670" w:rsidP="00E245D5">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>has or could obtain a permit for disposal of the waste from the relevant environment agency;</w:t>
+      <w:r w:rsidRPr="00850670">
+        <w:t>the adequacy of waste management at the receiving site(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196B500A" w14:textId="07A0AD55" w:rsidR="003F38C3" w:rsidRDefault="00777C0B" w:rsidP="003F38C3">
+    <w:p w14:paraId="6CDD25A5" w14:textId="61F170E9" w:rsidR="008452CB" w:rsidRDefault="00861F83" w:rsidP="00E245D5">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00861F83">
+        <w:t>compatibility with applicable government policies</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>; and,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EA594A" w14:textId="05175C95" w:rsidR="003F38C3" w:rsidRDefault="003F38C3" w:rsidP="003F38C3">
+    <w:p w14:paraId="7AFA169C" w14:textId="37076020" w:rsidR="008452CB" w:rsidRDefault="00861F83" w:rsidP="00E245D5">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00861F83">
+        <w:t>whether the licensee has the competence and specialist resources to deliver disposal safely</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6863826B" w14:textId="7C91F592" w:rsidR="005C78FC" w:rsidRDefault="003F38C3" w:rsidP="00256909">
-[...4 lines deleted...]
-        <w:t>Whether the licensee has the required competence and specialist resources to achieve disposal of the radioactive waste in question in an adequately safe manner.</w:t>
+    <w:p w14:paraId="67425F9F" w14:textId="04223653" w:rsidR="008452CB" w:rsidRDefault="00183221" w:rsidP="008452CB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00183221">
+        <w:t>NIA65 does not define “disposal”. Where inspectors consider that a direction under LC33 might include the transfer of radioactive waste to another site for processing or storage, advice should be sought from ONR’s Professional Lead for Nuclear Liabilities Regulation</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB" w:rsidRPr="000C441A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDEBF13" w14:textId="7D893201" w:rsidR="000C441A" w:rsidRDefault="000C441A" w:rsidP="00C84236">
+    <w:p w14:paraId="785B47D3" w14:textId="5FA4030B" w:rsidR="008452CB" w:rsidRDefault="009962B0" w:rsidP="008452CB">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B972C8">
-[...47 lines deleted...]
-        <w:t>The Transfrontier Shipment of Radioactive Waste and Spent Fuel (EU Exit) Regulations 2019</w:t>
+      <w:r w:rsidRPr="009962B0">
+        <w:t xml:space="preserve">Significant quantities of solid radioactive waste have been transferred from GB nuclear licensed sites to overseas facilities, for example for LLW metal smelting. Inspectors should note that it would not normally be appropriate for ONR to direct disposal overseas. The Transfrontier Shipment of Radioactive Waste and Spent Fuel (EU Exit) Regulations 2019 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-648202529"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="008452CB">
             <w:instrText xml:space="preserve"> CITATION TransfrontierRegs2019 \l 2057 </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34">
+          <w:r w:rsidR="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[21]</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="008452CB">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="008452CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9332B" w:rsidRPr="00E9332B">
+        <w:t>enforced by the relevant environment agency, set out the circumstances under which radioactive waste and spent fuel may be imported or exported and complement the environment agencies’ powers under RSR</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB" w:rsidRPr="00B76958">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DF6D86" w14:textId="481E5443" w:rsidR="008452CB" w:rsidRPr="004D1DBD" w:rsidRDefault="001F2EB5" w:rsidP="008452CB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2EB5">
+        <w:t>Where a direction under LC33 requires a new environmental permit, or a variation to an existing permit, the relevant environment agency is required to consider whether the proposed disposal could result in transboundary radioactive contamination</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...30 lines deleted...]
-      <w:r w:rsidR="0030361D" w:rsidRPr="004D1DBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1172143545"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004D1DBD" w:rsidRPr="004D1DBD">
+          <w:r w:rsidR="008452CB" w:rsidRPr="004D1DBD">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="004D1DBD" w:rsidRPr="004D1DBD">
+          <w:r w:rsidR="008452CB" w:rsidRPr="004D1DBD">
             <w:instrText xml:space="preserve"> CITATION DESNZ_Transboundary_2021 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="004D1DBD" w:rsidRPr="004D1DBD">
+          <w:r w:rsidR="008452CB" w:rsidRPr="004D1DBD">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="007D0B34" w:rsidRPr="007D0B34">
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[22]</w:t>
           </w:r>
-          <w:r w:rsidR="004D1DBD" w:rsidRPr="004D1DBD">
+          <w:r w:rsidR="008452CB" w:rsidRPr="004D1DBD">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="004D1DBD" w:rsidRPr="004D1DBD">
+      <w:r w:rsidR="008452CB" w:rsidRPr="004D1DBD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8B305B" w14:textId="545704F1" w:rsidR="00361745" w:rsidRDefault="002951B0" w:rsidP="00361745">
+    <w:p w14:paraId="7679A1E4" w14:textId="77777777" w:rsidR="008452CB" w:rsidRDefault="008452CB" w:rsidP="008452CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc166759699"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc166759699"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc226723049"/>
+      <w:r>
+        <w:t>Guidance on issuing a direction under LC33</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="33449D77" w14:textId="35841ED1" w:rsidR="008452CB" w:rsidRDefault="00040CDF" w:rsidP="008452CB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00040CDF">
+        <w:t xml:space="preserve">Where ONR decides that issuing a direction under LC33 is appropriate, the direction should, as a minimum, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contain</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB" w:rsidRPr="00D81B60">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A59BEF6" w14:textId="5FE38389" w:rsidR="008452CB" w:rsidRDefault="001A5929" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5929">
+        <w:t>a clear description of the radioactive waste to be disposed of, including quantity, category, type and location</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFFD051" w14:textId="428934D4" w:rsidR="008452CB" w:rsidRDefault="001A5929" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5929">
+        <w:t>the timescale within which disposal is to be achieved</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E76AF2" w14:textId="1DE2C814" w:rsidR="008452CB" w:rsidRDefault="000D4DF4" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DF4">
+        <w:t>the applicable legislation with which the licensee must comply</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>; and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFEB69B" w14:textId="08116A3A" w:rsidR="008452CB" w:rsidRDefault="008A6703" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6703">
+        <w:lastRenderedPageBreak/>
+        <w:t>and any additional requirements necessary to ensure the waste is disposed of safely and securely</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03958" w14:textId="2310237E" w:rsidR="008452CB" w:rsidRDefault="0066062C" w:rsidP="008452CB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0066062C">
+        <w:t>Wherever practicable, requirements included in a direction under LC33 should be Specific, Measurable, Achievable, Realistic and Timely (SMART)</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB" w:rsidRPr="00941BCC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6894A10F" w14:textId="3FD9284D" w:rsidR="008452CB" w:rsidRDefault="009343EE" w:rsidP="008452CB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009343EE">
+        <w:t>ONR should avoid becoming the “controlling mind” in relation to the detailed means of disposal, with responsibility for optioneering the technical approach remaining with the licensee wherever possible</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB" w:rsidRPr="00E170AB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F3B037" w14:textId="2BD4441C" w:rsidR="008452CB" w:rsidRDefault="00575FFD" w:rsidP="008452CB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00575FFD">
+        <w:t>Inspectors should engage with the ONR Communications Team prior to issuing a direction under LC33, reflecting the likely level of stakeholder interest</w:t>
+      </w:r>
+      <w:r w:rsidR="008452CB" w:rsidRPr="002F34B2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3427C9D9" w14:textId="77777777" w:rsidR="00E245D5" w:rsidRPr="00492C91" w:rsidRDefault="00E245D5" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540E3FBF" w14:textId="78650159" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc226723050"/>
+      <w:r>
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rrangements for </w:t>
+      </w:r>
+      <w:r w:rsidR="00821337">
+        <w:t>Licence Condition</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5F5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97723">
+        <w:t>33</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="230E537C" w14:textId="024DB906" w:rsidR="006F6B39" w:rsidRDefault="009C243E" w:rsidP="006F6B39">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C243E">
+        <w:t>Although LC33 does not explicitly require licensees to make arrangements to comply with the condition, ONR expects licensees to recognise the powers available under LC33 and to have a management system capable of responding to a direction issued by ONR. This section provides guidance to inspectors on how a licensee may demonstrate its ability to respond adequately should such a direction be issued</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6B39" w:rsidRPr="002F5FC7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242F5143" w14:textId="73D12F55" w:rsidR="006F6B39" w:rsidRDefault="009741A1" w:rsidP="006F6B39">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Ref156833223"/>
+      <w:r w:rsidRPr="009741A1">
+        <w:t>The management system should ensure that any direction issued under LC33 is communicated to a Suitably Qualified and Experienced Person (SQEP) holding a sufficiently senior position within the licensee’s organisation to ensure effective delivery of compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6B39" w:rsidRPr="00EB0463">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="464D4531" w14:textId="20CCF71C" w:rsidR="006F6B39" w:rsidRDefault="007A6103" w:rsidP="006F6B39">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Ref156833234"/>
+      <w:r w:rsidRPr="007A6103">
+        <w:t>he management system should ensure that the licensee’s response to a direction under LC33 secures disposal of the radioactive waste concerned while complying with</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6B39">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D643814" w14:textId="595AFFA9" w:rsidR="006F6B39" w:rsidRDefault="00033057" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00033057">
+        <w:t>the requirements of an appropriate environmental permit and any other applicable requirements of the relevant environment agency</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6B39">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E53A10F" w14:textId="76695F8D" w:rsidR="006F6B39" w:rsidRDefault="00BD3327" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3327">
+        <w:t>applicable regulatory requirements for security, safeguards and off</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3327">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3327">
+        <w:t>site transport; and the requirements of the receiving site</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6B39" w:rsidRPr="00F34EDA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="7D30B1E9" w14:textId="0915A255" w:rsidR="00D60BCB" w:rsidRDefault="00AE3479" w:rsidP="006F6B39">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE3479">
+        <w:t>The licensee should have a process to ensure that any necessary applications are made to the relevant environment agency for new or amended environmental permits required to comply with a direction</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6B39">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A5897" w14:textId="1E51C373" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C3DA1C" w14:textId="35444E9C" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc226723051"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Guidance on </w:t>
       </w:r>
-      <w:r w:rsidR="00B62B92">
-[...3 lines deleted...]
-        <w:t>d</w:t>
+      <w:r w:rsidR="002042C2">
+        <w:t>i</w:t>
       </w:r>
       <w:r>
-        <w:t>irection under LC33</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">nspection of </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rrangements and their </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mplementation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="52EA7CC4" w14:textId="72B4C521" w:rsidR="00741F8E" w:rsidRDefault="00D81B60" w:rsidP="00741F8E">
+    <w:p w14:paraId="3D44336E" w14:textId="428EF5CA" w:rsidR="0053620C" w:rsidRDefault="0053620C" w:rsidP="0053620C">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D81B60">
-[...24 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A </w:t>
-[...5 lines deleted...]
-        <w:t>y detailed</w:t>
+        <w:t>Inspectors</w:t>
+      </w:r>
+      <w:r w:rsidR="00525137" w:rsidRPr="00525137">
+        <w:t xml:space="preserve"> should confirm that the licensee’s arrangements recognise ONR’s powers under LC33 and would enable an effective response should ONR issue a direction, with reference to the guidance in Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00525137">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> description of the radioactive waste requiring disposal, </w:t>
-[...2 lines deleted...]
-        <w:t>including</w:t>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> the quantity, waste category, waste type and its location;</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:instrText xml:space="preserve"> REF _Ref163824490 \r \h </w:instrText>
+      </w:r>
       <w:r>
-        <w:t>The</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r>
-        <w:t>Applicable legislation with which the licensee must comply whil</w:t>
-[...442 lines deleted...]
-      <w:r w:rsidR="00E6006A">
         <w:rPr>
           <w:cs/>
         </w:rPr>
         <w:t>‎</w:t>
       </w:r>
-      <w:r w:rsidR="00E6006A">
+      <w:r>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00E6006A">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E6006A">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> of this TIG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F61BEA" w14:textId="3FB40E5C" w:rsidR="00025D72" w:rsidRPr="001E523B" w:rsidRDefault="00025D72" w:rsidP="00025D72">
+    <w:p w14:paraId="7C75DDB2" w14:textId="156F65B8" w:rsidR="0053620C" w:rsidRPr="001E523B" w:rsidRDefault="00AE6A0C" w:rsidP="0053620C">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E523B">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Relevant factors for this type of intervention include, but are not limited to:</w:t>
+      <w:r w:rsidRPr="00AE6A0C">
+        <w:t>Where ONR has issued a direction under LC33, inspectors may undertake targeted follow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6A0C">
+        <w:t>up interventions to gain assurance that the stated requirements will be complied with in a timely manner. In planning such interventions, inspectors should engage with the relevant environment agency and, where applicable, the Defence Nuclear Safety Regulator on sites supporting the MOD nuclear programme. Relevant factors include, but are not limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62EBB">
+        <w:t xml:space="preserve"> whether</w:t>
+      </w:r>
+      <w:r w:rsidR="0053620C" w:rsidRPr="001E523B">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3199BC65" w14:textId="231726F0" w:rsidR="00025D72" w:rsidRDefault="00025D72" w:rsidP="00025D72">
+    <w:p w14:paraId="50C6F498" w14:textId="6D9DFAD7" w:rsidR="0053620C" w:rsidRDefault="00EB3BC8" w:rsidP="00E245D5">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E523B">
-[...12 lines deleted...]
-        <w:t>irection;</w:t>
+      <w:r w:rsidRPr="00EB3BC8">
+        <w:t>the licensee has identified the technical and logistical enablers necessary to secure compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="0053620C" w:rsidRPr="001E523B">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3572CA9A" w14:textId="5E550C6D" w:rsidR="0070752F" w:rsidRDefault="007400F9" w:rsidP="00025D72">
+    <w:p w14:paraId="7BA239AA" w14:textId="60ACF062" w:rsidR="0053620C" w:rsidRDefault="0053620C" w:rsidP="00E245D5">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="001D0A94" w:rsidRPr="000039E0">
+      <w:r w:rsidRPr="000039E0">
         <w:t xml:space="preserve">any actions the licensee needs to take to comply with </w:t>
-      </w:r>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> to comply with </w:t>
       </w:r>
       <w:r>
         <w:t>the direction</w:t>
       </w:r>
-      <w:r w:rsidR="00220583">
-[...33 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="000039E0">
         <w:t xml:space="preserve"> will be carried out in accordance with</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> an environmental permit from the relevant environment agency, or if required, the licensee has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365AEF">
+        <w:t>appl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365AEF">
+        <w:t xml:space="preserve"> to the relevant environment agency for any</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> permit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365AEF">
+        <w:t xml:space="preserve"> amendments necessary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to comply with the direction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B35C8" w14:textId="658EB731" w:rsidR="0053620C" w:rsidRDefault="00EF3E51" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3E51">
+        <w:t>an adequate safety case has been produced for activities required to comply with the direction, in accordance with LC23</w:t>
+      </w:r>
+      <w:r w:rsidR="0053620C">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9AF96C" w14:textId="2F16B99B" w:rsidR="0053620C" w:rsidRPr="001E523B" w:rsidRDefault="00EF3E51" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF3E51">
+        <w:t>actions are compliant with applicable security, safeguards and transport regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="0053620C">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305F6DD1" w14:textId="15DB2AE1" w:rsidR="0053620C" w:rsidRPr="001E523B" w:rsidRDefault="00DE31CB" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE31CB">
+        <w:t>the directed disposal has been completed and the identified radioactive waste has been suitably and safely disposed of</w:t>
+      </w:r>
+      <w:r w:rsidR="0053620C" w:rsidRPr="001E523B">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5804ACA3" w14:textId="1408BCBA" w:rsidR="0053620C" w:rsidRPr="001E523B" w:rsidRDefault="00F62EBB" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62EBB">
+        <w:t>records have been made in accordance with LC6 and LC25</w:t>
+      </w:r>
+      <w:r w:rsidR="0053620C" w:rsidRPr="001E523B">
+        <w:t>; and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB62447" w14:textId="2E3CEDE2" w:rsidR="00D60BCB" w:rsidRDefault="00F62EBB" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62EBB">
+        <w:t>learning has been identified and effective, sustainable improvements implemented to prevent recurrence of the issues that led to the LC33 direction</w:t>
+      </w:r>
+      <w:r w:rsidR="0053620C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60BCB">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B0DAC6" w14:textId="77777777" w:rsidR="00821337" w:rsidRDefault="00821337" w:rsidP="00FA33FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00821337" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B038B42" w14:textId="149D293F" w:rsidR="00B82646" w:rsidRDefault="009E0E52" w:rsidP="00FA33FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc226723052"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5131E" w:rsidRPr="00D5131E">
+        <w:t>Interfaces with the environment agencies relevant to the regulation of LC33</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="5F3C37D8" w14:textId="667D6FF6" w:rsidR="00E16F31" w:rsidRDefault="00015C64" w:rsidP="00E245D5">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C64">
+        <w:t>Management of radioactive waste on nuclear licensed sites requires close liaison between ONR and the environment agencies to ensure coordinated regulation and avoid conflicting requirements. Under NIA65, ONR is required to consult the appropriate environment agencies on matters affecting the creation, accumulation or disposal of radioactive waste before issuing, amending or varying nuclear site licences, or attaching conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16F31" w:rsidRPr="00BE4B90">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097985B9" w14:textId="77777777" w:rsidR="000C39A0" w:rsidRDefault="000C39A0" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C39A0">
+        <w:t>The legislative framework for regulating radioactive materials differs across the UK’s devolved administrations. The Radioactive Substances Act 1993 (RSA93), which previously applied across the UK, controlled the accumulation and disposal of radioactive materials to minimise radiological impacts on the public and the environment. RSA93 has since been superseded by EPR16 in England and Wales, enforced by the Environment Agency and NRW respectively, and by EASR in Scotland, enforced by SEPA. Both regimes use a permitting approach to authorise radioactive substances activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ED3C46" w14:textId="756C07C1" w:rsidR="00E16F31" w:rsidRDefault="00E61AC4" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61AC4">
+        <w:t>Section 68(1)(c) of the Energy Act 2013 and section 4 of NIA65 provide ONR with powers to regulate the storage and use of nuclear matter on GB nuclear licensed sites, including the accumulation of radioactive waste. ONR regulates the safety aspects of handling, treatment and disposal of nuclear matter, and discharges from the site, primarily through LCs 32 to 34 and other relevant licence conditions such as LC4. ONR works closely with the environment agencies under established MoUs to ensure effective and coordinated regulation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16F31" w:rsidRPr="00BD1692">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752E181A" w14:textId="6E44D7FB" w:rsidR="00E16F31" w:rsidRDefault="00B661AD" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B661AD">
+        <w:t>In England and Wales, nuclear licensees require a permit for the disposal of radioactive waste or its transfer off-site. However, EPR16 does not require a permit for the accumulation of radioactive waste on nuclear licensed sites. The Environment Agency has published technical guidance on the application of radioactive substances regulation on nuclear sites</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="57130719"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION RSR_Guidance \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[23]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D3254">
-[...1 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1147946799"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION RSR_Objectives_2021 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[24]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-374315806"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION RSR_Optimisation_2010 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[25]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045F9303" w14:textId="7B6A8235" w:rsidR="00E16F31" w:rsidRDefault="00B553AB" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B553AB">
+        <w:t>Nuclear licensees in Scotland require a permit for the on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B553AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B553AB">
+        <w:t>site management, long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B553AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B553AB">
+        <w:t>term storage and disposal of radioactive waste, as set out in Schedule 8 of EASR18</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1714389071"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00532023">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00532023">
+            <w:instrText xml:space="preserve"> CITATION Gov6 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00532023">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[4]</w:t>
+          </w:r>
+          <w:r w:rsidR="00532023">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2251C" w:rsidRPr="00B2251C">
+        <w:t>SEPA has published guidance applicable to radioactive substances regulation on nuclear sites in Scotland</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1495763575"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION SEPA_Authorisation_Guidance_2020 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[26]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-620771799"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION SEPA_Optimisation_2019 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[27]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61978D6A" w14:textId="3093BA58" w:rsidR="00E16F31" w:rsidRDefault="00DD1177" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1177">
+        <w:t xml:space="preserve">Some radioactive waste may be exempt from the requirement for a permit where activity levels do not exceed the quantity and concentration thresholds specified in EPR16 or EASR18, as applicable. However, where waste has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1177">
+        <w:lastRenderedPageBreak/>
+        <w:t>additional hazardous properties, such as chemical hazards, compliance with other relevant legislation may still be required</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-282420934"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION Special_Waste_Regs_1996 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[28]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1224903605"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION Hazardous_Waste_Regs_2005 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[29]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2086600065"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION Waste_Classification_Guidance \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[30]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E19059C" w14:textId="6974772D" w:rsidR="00E16F31" w:rsidRDefault="00E16F31" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00211166">
+        <w:t xml:space="preserve">ONR is the appropriate authority for the Ionising Radiations Regulations 2017 (IRR17) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1746059578"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION IRR17 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[31]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D3254">
-        <w:t>security, safeguards and transport regulations;</w:t>
+      <w:r w:rsidRPr="00211166">
+        <w:t>on nuclear licensed sites and on authorised defence sites</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0DAC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0DAC" w:rsidRPr="009F0DAC">
+        <w:t>and is also the competent authority for the Nuclear Reactors (Environmental Impact Assessment for Decommissioning) Regulations, which may apply where radioactive waste is generated through decommissioning activities</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="966547336"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">CITATION EIADR_Guidance_2023 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[32]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DD471B" w14:textId="58344612" w:rsidR="00025D72" w:rsidRPr="001E523B" w:rsidRDefault="00025D72" w:rsidP="00025D72">
-[...25 lines deleted...]
-        <w:t>;</w:t>
+    <w:p w14:paraId="70F8ECF0" w14:textId="3727EDA5" w:rsidR="00E16F31" w:rsidRDefault="00F8569E" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8569E">
+        <w:t>In addition to statutory consultation requirements under NIA65, ONR has entered into Memoranda of Understanding with the Environment Agency</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1339000316"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006B68D2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="006B68D2">
+            <w:instrText xml:space="preserve"> CITATION ONR63 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="006B68D2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[8]</w:t>
+          </w:r>
+          <w:r w:rsidR="006B68D2">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31" w:rsidRPr="00C35813">
+        <w:t>, NRW</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-772321577"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006B68D2">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="006B68D2">
+            <w:instrText xml:space="preserve"> CITATION ONR65 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="006B68D2">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[10]</w:t>
+          </w:r>
+          <w:r w:rsidR="006B68D2">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31" w:rsidRPr="00C35813">
+        <w:t xml:space="preserve"> and SEPA</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-382708438"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BF4BBA">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00BF4BBA">
+            <w:instrText xml:space="preserve"> CITATION ONR64 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00BF4BBA">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[9]</w:t>
+          </w:r>
+          <w:r w:rsidR="00BF4BBA">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31" w:rsidRPr="00C35813">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00126645" w:rsidRPr="00126645">
+        <w:t>to ensure coordinated regulation on nuclear licensed sites. Inspectors should ensure that assessments or reviews of radioactive waste management include consultation with the relevant environmental regulator in accordance with the applicable MoU, and should meet the standards of cooperation set out therein, particularly in Scotland where SEPA’s statutory duties include the management and disposal of radioactive waste on nuclear licensed sites</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16F31" w:rsidRPr="00C35813">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FDBD89" w14:textId="03953826" w:rsidR="00025D72" w:rsidRPr="001E523B" w:rsidRDefault="00C127C0" w:rsidP="00025D72">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="18A6A708" w14:textId="1FE06F3E" w:rsidR="00E16F31" w:rsidRDefault="0078621B" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0078621B">
+        <w:t>When a licensee proposes to condition HAW for long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078621B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078621B">
+        <w:t>term storage or disposal, ONR seeks advice from the appropriate environment agency on the long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078621B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078621B">
+        <w:t>term disposability of the proposed product. This advice should inform ONR’s expectations for the safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078621B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078621B">
+        <w:t xml:space="preserve">related aspects of processing, interim storage and transport of the packaged waste, and the environment agencies’ expectations for protection of the public and the environment over the longer term. This is important to minimise the risk of waste packages requiring reworking to achieve disposal </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="11892365"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION HAWRegulatoryPosition2017 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[33]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2DF5" w:rsidRPr="00CB2DF5">
+        <w:t>The environment agencies have published guidance on the authorisation requirements for near</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2DF5" w:rsidRPr="00CB2DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2DF5" w:rsidRPr="00CB2DF5">
+        <w:t>surface disposal facilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2DF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="426305989"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION GRA_NSD_2009 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[34]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t xml:space="preserve"> and geological disposal facilities</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1466084150"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION GRA_GDF_2009 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[35]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C628A7D" w14:textId="32A2CD16" w:rsidR="00E16F31" w:rsidRPr="00FA35CF" w:rsidRDefault="00F430F4" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F430F4">
+        <w:t>The Nuclear Waste Services (NWS) disposability assessment process is regarded as relevant good practice for demonstrating adequate consideration of future safety and environmental assessments for HAW. ONR’s position is that HAW packages conditioned in anticipation of geological disposal are also suitable for long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F430F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F430F4">
+        <w:t>term management in near</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F430F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F430F4">
+        <w:t>surface facilities</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1517691598"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31" w:rsidRPr="00FA35CF">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31" w:rsidRPr="00FA35CF">
+            <w:instrText xml:space="preserve"> CITATION HAWRegulatoryPosition2017 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31" w:rsidRPr="00FA35CF">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[33]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31" w:rsidRPr="00FA35CF">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31" w:rsidRPr="00FA35CF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B67BA2B" w14:textId="2DB79FBF" w:rsidR="00E16F31" w:rsidRDefault="00BF1435" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1435">
+        <w:t>ONR and the environment agencies have published a joint statement setting out the requirements for on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1435">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1435">
+        <w:t>site disposal of solid radioactive waste on nuclear licensed sites and the harmonised regulatory approach to such activities</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1640487292"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve">CITATION Joint_Statement_2021 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[36]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555DFEE1" w14:textId="41BE74BD" w:rsidR="00E16F31" w:rsidRDefault="00E16F31" w:rsidP="00E16F31">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7D8F">
+        <w:t>The Transfrontier Shipment of Radioactive Waste and Spent Fuel (EU Exit) Regulations 2019</w:t>
+      </w:r>
       <w:r>
-        <w:t>Whether</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00025D72" w:rsidRPr="001E523B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2007969607"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION TransfrontierRegs2019 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[21]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
-        <w:t xml:space="preserve">adequate records </w:t>
-[...8 lines deleted...]
-        <w:t>; and,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000676C3" w:rsidRPr="000676C3">
+        <w:t>set out the circumstances under which radioactive waste and spent nuclear fuel may be imported or exported from the UK, complementing the powers and duties of the environment agencies under RSR. The relevant environment agency should consult ONR before granting consent for a transfrontier shipment from a UK nuclear licensed site</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584433">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5E44FA" w14:textId="1670CCC7" w:rsidR="00025D72" w:rsidRPr="001E523B" w:rsidRDefault="006957DF" w:rsidP="003D6A05">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5AC8F5F7" w14:textId="77777777" w:rsidR="00E811E2" w:rsidRDefault="005B708B" w:rsidP="00E811E2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B708B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">From 1 January 2021, the requirement for the UK to submit information to the European Commission on plans for the disposal of radioactive waste (formerly Article 37) no longer applies. Updated arrangements have been defined by the Department for Energy Security and Net Zero (DESNZ) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1322313593"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:instrText xml:space="preserve"> CITATION DESNZ_Transboundary_2021 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00416136" w:rsidRPr="00416136">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[22]</w:t>
+          </w:r>
+          <w:r w:rsidR="00E16F31">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E16F31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85919" w:rsidRPr="00C85919">
+        <w:t>and are delivered through the environmental permit application processes of the relevant environment agency, of which ONR is a statutory consultee. The UK and Scottish Governments have introduced requirements through the Transboundary Radioactive Contamination (England) Direction 2020 and the Transboundary Radioactive Contamination (Scotland) Direction 2021. These arrangements include public consultation, with DESNZ or Scottish Ministers providing information to notifiable countries to enable their participation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16F31" w:rsidRPr="00AD5D57">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E29C979" w14:textId="6A90EB4E" w:rsidR="002042C2" w:rsidRPr="00E811E2" w:rsidRDefault="00E811E2" w:rsidP="00E811E2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E811E2">
+        <w:t>In England and Wales, paragraph 4 of Part 4 of Schedule 23 of EPR16 provides the relevant environment agency with powers to dispose of radioactive waste where disposal is necessary but lawful disposal is considered unlikely. In Scotland, paragraph 36 of Part 3 of Schedule 8 of EASR18 provides SEPA with a similar power to require disposal in specified circumstances</w:t>
+      </w:r>
       <w:r>
-        <w:t>W</w:t>
-[...20 lines deleted...]
-        <w:t>irection under LC33 will not be repeated.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB62447" w14:textId="0BCC8EC6" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="008E28DA">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="02DA1C3F" w14:textId="77777777" w:rsidR="003E56EC" w:rsidRDefault="003E56EC" w:rsidP="003E56EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:sectPr w:rsidR="003E56EC" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF404E2" w14:textId="68C930A0" w:rsidR="00D60BCB" w:rsidRDefault="004D1DBD" w:rsidP="00D60BCB">
-[...9 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:id="20" w:name="_Toc226723053" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-2052979977"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-652758001"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
+        <w:p w14:paraId="5F37DAE5" w14:textId="77777777" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="0"/>
+            </w:numPr>
+            <w:ind w:left="851" w:hanging="851"/>
+          </w:pPr>
+          <w:r>
+            <w:t>References</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="20"/>
+        </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1098066342"/>
+            <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="1FF53276" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="001602C3" w:rsidP="00045FB5">
+            <w:p w14:paraId="0E3D2074" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:p>
             <w:tbl>
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblLayout w:type="fixed"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
                 <w:gridCol w:w="567"/>
                 <w:gridCol w:w="8459"/>
               </w:tblGrid>
-              <w:tr w:rsidR="00904074" w:rsidRPr="00904074" w14:paraId="3744D075" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w:rsidRPr="00A2077F" w14:paraId="1E6DE825" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0BB83281" w14:textId="052CBA56" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5ABE8B1D" w14:textId="24F2B602" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="34763E67" w14:textId="77777777" w:rsidR="00904074" w:rsidRPr="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5AEBAD8D" w14:textId="77777777" w:rsidR="00416136" w:rsidRPr="00A2077F" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:lang w:val="fr-FR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t xml:space="preserve">INTERNATIONAL ATOMIC ENERGY AGENCY, Predisposal Management of Radioactive Waste, IAEA Safety Standards Series No. </w:t>
+                      <w:t xml:space="preserve">I. A. E. Agency, “Predisposal Management of Radioactive Waste, IAEA Safety Standards Series No. </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00904074">
-[...8 lines deleted...]
-                    <w:r w:rsidRPr="00904074">
+                    <w:r w:rsidRPr="00A2077F">
                       <w:rPr>
                         <w:noProof/>
                         <w:lang w:val="fr-FR"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>GSR Part 5, IAEA, Vienna (2009). https://www.iaea.org/publications/8004/predisposal-management-of-radioactive-waste”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="4C9BDB22" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="3912D654" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="65FDE694" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="796F98D2" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[2] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="58839FF2" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="4946B822" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>INTERNATIONAL ATOMIC ENERGY AGENCY, Leadership, Management and Culture for Safety in Radioactive Waste Management, IAEA Safety Standards Series No. GSG-16, IAEA, Vienna (2022). https://www.iaea.org/publications/14787/.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>I. A. E. Agency, “Leadership, Management and Culture for Safety in Radioactive Waste Management, IAEA Safety Standards Series No. GSG-16, IAEA, Vienna (2022). https://www.iaea.org/publications/14787/”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="7086E829" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="2A2F3768" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1232877D" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="22B53686" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[3] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="37847B9C" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="1CF97CA3" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>The Environmental Permitting (England and Wales) Regulations 2016, UK Statutory Instruments 2016 No. 1154.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>Gov, “The Environmental Permitting (England and Wales) Regulations 2016, UK Statutory Instruments 2016 No. 1154.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="4ED97F83" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="7D87300D" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="02855A98" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="706D617A" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[4] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="50F129B2" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="2F417736" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>The Environmental Authorisations (Scotland) Regulations 2018, Scottish Statutory Instruments 2018 No. 219.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>Gov, “The Environmental Authorisations (Scotland) Regulations 2018, Scottish Statutory Instruments 2018 No. 219.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="12C4BFB2" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="23504B5D" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="08FD9A03" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="464B4FF8" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[5] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="040A1B44" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5247B0A3" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Office for Nuclear Regulation, Licence condition handbook - The standard licence conditions attached to nuclear site licences, February 2017, https://www.onr.org.uk/media/gixbe2br/licence-condition-handbook.pdf.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>ONR, “Office for Nuclear Regulation, Licence condition handbook - The standard licence conditions attached to nuclear site licences, February 2017, https://www.onr.org.uk/media/gixbe2br/licence-condition-handbook.pdf”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="5DB2FD5C" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="381425D3" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="20FAC7CA" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5A67E2B6" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[6] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4FCF45BB" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5E71353C" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Basic principles of radioactive waste management, Joint guidance from the Office for Nuclear Regulation, the Environment Agency, the Scottish Environment Protection Agency and Natural Resources Wales to nuclear licensees, Revision 2 February 2015.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>ONR, “Basic principles of radioactive waste management, Joint guidance from the Office for Nuclear Regulation, the Environment Agency, the Scottish Environment Protection Agency and Natural Resources Wales to nuclear licensees, Revision 2 February 2015.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="5C0D4188" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="58A1328B" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="36AE97E0" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="77FBE01F" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[7] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="630543F7" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="14D2089D" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>UK Policy Framework: Managing Radioactive Substances and Nuclear Decommissioning, May 2024, https://assets.publishing.service.gov.uk/media/6632371769098ded31fca7c1/managing-radioactive-substances-and-nuclear-decommissioning-uk-policy-framework.pdf.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>Gov, “UK Policy Framework: Managing Radioactive Substances and Nuclear Decommissioning, May 2024, https://assets.publishing.service.gov.uk/media/6632371769098ded31fca7c1/managing-radioactive-substances-and-nuclear-decommissioning-uk-policy-framework.pdf.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="5A698587" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="4C0D4B8D" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0397E057" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="3B1CF196" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[8] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="74862C97" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="606CE154" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Memorandum of Understanding between the Office for Nuclear Regulation and the Environment Agency on Matters of Mutual Interest in England, https://www.onr.org.uk/media/dmtlm4mj/mou-onr-ea-180815.pdf.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>ONR, “Memorandum of Understanding between the Office for Nuclear Regulation and the Environment Agency on Matters of Mutual Interest in England, https://www.onr.org.uk/media/dmtlm4mj/mou-onr-ea-180815.pdf”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="26FA0F1E" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="75017817" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1D3482CF" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="3518399D" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[9] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="028AEEDC" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="7D670A42" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Memorandum of understanding between the Office for Nuclear regulation and the Scottish Environment Protection Agency on Matters of Mutual Interest in Scotland, https://www.onr.org.uk/media/wwgjfxe4/mou-onr-sepa.pdf.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>ONR, “Memorandum of understanding between the Office for Nuclear regulation and the Scottish Environment Protection Agency on Matters of Mutual Interest in Scotland, https://www.onr.org.uk/media/wwgjfxe4/mou-onr-sepa.pdf.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="30EF996A" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="12312E25" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6222B748" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5468FCC5" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[10] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="68DE3DA4" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5AB5F97E" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Memorandum of Understanding between the Office for Nuclear Regulation and Natural Resources Wales on Matters of Mutual Interest in Wales, https://www.onr.org.uk/media/oqpnybuf/nrw-mou.pdf.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>ONR, “Memorandum of Understanding between the Office for Nuclear Regulation and Natural Resources Wales on Matters of Mutual Interest in Wales, https://www.onr.org.uk/media/oqpnybuf/nrw-mou.pdf.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="7A7C4BDF" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="1FAE7FFA" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="72DD535E" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="03C3ECFB" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[11] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="4661" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="0E66FAC1" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “ONR-INSP-GD-061 - Joint Regulatory Guidance to Support the Overarching MoU - EA and ONR, Issue 2.”.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00416136" w14:paraId="6A04927A" w14:textId="77777777" w:rsidTr="00C07F53">
+                <w:trPr>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="289" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="047066B3" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:lastRenderedPageBreak/>
-                      <w:t xml:space="preserve">[11] </w:t>
-[...52 lines deleted...]
-                      </w:rPr>
                       <w:t xml:space="preserve">[12] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="439BA836" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="6720A270" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR-INSP-GD-062 - Guidance to support the Joint Regulatory MoU between ONR and SEPA, Issue 2.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>ONR, “ONR-INSP-GD-062 - Guidance to support the Joint Regulatory MoU between ONR and SEPA, Issue 2”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="03B00219" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="2729EDA6" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="66966579" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="4C7452D2" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[13] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="32BFD08A" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="259A2FD6" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR-INSP-GD-063 - Joint Regulatory Guidance to Support the Overarching MoU - NRW and ONR, Issue 2.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>ONR, “ONR-INSP-GD-063 - Joint Regulatory Guidance to Support the Overarching MoU - NRW and ONR, Issue 2”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="2687C042" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="5053CEAF" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="124D22E5" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="0E8EC908" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[14] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="34406C4E" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="16C2F593" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>BEIS, Scope of and exemptions from the radioactive substances legislation in England, Wales &amp; Northern Ireland, 2018, https://www.gov.uk/government/publications/guidance-on-the-scope-of-and-exemptions-from-the-radioactive-substances-legislation-in-the-uk.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>DESNZ, “Scope of and exemptions from the radioactive substances legislation in England, Wales &amp; Northern Ireland, 2018, https://www.gov.uk/government/publications/guidance-on-the-scope-of-and-exemptions-from-the-radioactive-substances-legislation-in-the-uk.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="18318277" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="74DD51E3" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="40E7683D" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="3A2CF7F3" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[15] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0896B1D9" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="6A310017" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Nuclear Installations Act 1965, UK Public General Acts 1965 chapter 57.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>Gov, “Nuclear Installations Act 1965, UK Public General Acts 1965 chapter 57.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="1613A671" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="21EA57BB" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3E66BE49" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="699B6201" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[16] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="069ED30F" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="090BB9FA" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Scotland's higher-activity radioactive waste policy, January 2011, ISBN 9780755998920.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>Gov, “Scotland's higher-activity radioactive waste policy, January 2011, ISBN 9780755998920.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="35EFB718" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="68BCD39A" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0AE4F52D" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="36346558" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[17] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0C9E74B3" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="1320B497" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:i/>
-                        <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>The management of higher activity radioactive waste on nuclear licensed sites, Joint guidance from the Office for Nuclear Regulation, the Environment Agency, the Scottish Environment Protection Agency and Natural Resources Wales, Rev 2.1 July 2021.</w:t>
-[...5 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>“The management of higher activity radioactive waste on nuclear licensed sites, Joint guidance from the Office for Nuclear Regulation, the Environment Agency, the Scottish Environment Protection Agency and Natural Resources Wales, Rev 2.1 July 2021.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="5F77FA2F" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="6C704711" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="484FD2CF" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="2F0EB77A" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[18] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="395726CB" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="62A198D0" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Office for Nuclear Regulation, ONR Scheme of Delegation, ONR-GOV-FW-002, Issue 5.1 September 2023.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="516698CB" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="3DB330A4" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="18C5BF02" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="2A633969" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[19] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="753D72B6" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="3B9E29B7" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Office for Nuclear Regulation, Enforcement (Enforcement Management Model), ONR-ENF-GD-006, Issue 5.1 January 2021.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="3530C76D" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="7B456298" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="68007424" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="1E5DD148" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[20] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="74748575" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="1032787F" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Office for Nuclear Regulation, Enforcement Policy Statement, ONR-ENF-POL-001, Issue 2 December 2020.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="3FEFDC8D" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="41E5EDF6" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2B5F660F" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="2FE465D8" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[21] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="05DB0F8A" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="6823D66C" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>The Transfrontier Shipment of Radioactive Waste and Spent Fuel (EU Exit) Regulations 2019, UK Statutory Instruments 2019 No. 156.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="5E237837" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="4B909035" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6FECE8A2" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="2CE6D275" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[22] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6EA57FC4" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="2E248F0C" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Transboundary impacts of radioactive waste disposal, DESNZ Guidance, September 2021, https://www.gov.uk/guidance/transboundary-impacts-of-radioactive-waste-disposal-reporting-and-notification-obligations-euratom-article-37.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="7433D5F1" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="64F37943" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="11C7B31F" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="03F91AB9" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[23] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="352F5746" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="0682DA0B" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Environment Agency, Guidance: Nuclear sites RSR: environmental permits, Updated January 2023, https://www.gov.uk/guidance/nuclear-sites-rsr-environmental-permits.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="3CA7724D" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="13305BD8" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="03A383A1" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="6B7FF20D" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[24] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="32FD5B61" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="2675E073" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>Radioactive substances regulation (RSR): objective and principles, December 2021, https://www.gov.uk/government/publications/radioactive-substances-</w:t>
-[...8 lines deleted...]
-                      <w:t>regulation-rsr-objective-and-principles/radioactive-substances-regulation-rsr-objective-and-principles.</w:t>
+                      <w:t>Radioactive substances regulation (RSR): objective and principles, December 2021, https://www.gov.uk/government/publications/radioactive-substances-regulation-rsr-objective-and-principles/radioactive-substances-regulation-rsr-objective-and-principles.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="56F30699" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="7CB131EE" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7ED8DA8C" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="41402C8F" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:lastRenderedPageBreak/>
                       <w:t xml:space="preserve">[25] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6045203F" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="55FA418A" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Principles of optimisation in the management and disposal of radioactive waste from radioactive substances activities, Version 2, 2010, https://www.gov.uk/government/publications/rsr-principles-of-optimisation.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="4A7FACA9" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="0A558F6B" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="44510322" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="34D57FC2" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
+                      <w:lastRenderedPageBreak/>
                       <w:t xml:space="preserve">[26] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="72F20A3D" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="7D92F889" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>SEPA, Authorisation guide for radioactive substances activities, v1.2 March 2020, https://www.sepa.org.uk/media/371985/rs-authorisation-guide.pdf.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="0D0C4DDF" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="78BA7A6E" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1F0FBBD1" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="0F6BA1DD" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[27] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="39A51466" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="2F2D5249" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>SEPA, Satisfying the optimisation requirement and the role of Best Practicable Means, v2 May 2019, https://www.sepa.org.uk/media/101545/satisfying_the_alara_requirement_and_the_role_of_best_practicable_mean.pdf.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="04FC825A" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="18699B3E" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2C141C0F" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="24F7CBD8" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[28] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1A854032" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5153D6F0" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>The Special Waste Regulations 1996, UK Statutory Instruments 1996 No. 972.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="61897105" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="18568FCA" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="66217569" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="26755C23" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[29] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2CA21842" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="7F5C708B" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>The Hazardous Waste (England and Wales) Regulations 2005, UK Statutory Instruments 2005 No. 894.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="3616C3C8" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="01777300" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="70C1ACDF" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="4BD705A2" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[30] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5111E1F8" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="12FFFC1C" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Environment Agency, Technical Guidance WM3: Waste Classification - Guidance on the classification and assessment of waste, v1.2 October 2021, https://www.gov.uk/government/publications/waste-classification-technical-guidance.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="61AA9FF9" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="5D7BD2F4" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="22619D95" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5E837CA6" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[31] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="15E73360" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="7551C83D" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>The Ionising Radiations Regulations 2017, UK Statutory Instruments 2017 No. 1075.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="660D9574" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="3E69DD4D" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="69C7F2D7" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="7258D226" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[32] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="36BC04B6" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="5482F124" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Office for Nuclear Regulation, Guidance on the Nuclear Reactors (Environmental Impact Assessment for Decommissioning) Regulations, ONR-NLR-GD-001 v1 March 2023.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="20EDCB71" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="49677E4E" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="322B6D17" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="7E5BAA09" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[33] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4704DF0D" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="1D971E06" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Regulatory Arrangements for the Management of Higher Activity Radioactive Waste on Nuclear Licensed Sites, Regulatory Position Statement – 2017 Update.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="63458E42" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="7D08563A" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5DA28019" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="22656408" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[34] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3E1914F3" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="26BB5DC0" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Near-Surface Disposal Facilities on Land for Solid Radioactive Wastes: Guidance on Requirements for Authorisation, February 2009, https://www.gov.uk/government/publications/near-surface-disposal-facilities-on-land-for-solid-radioactive-wastes.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="400C04E3" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="797C5CBD" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7E6F6DF6" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="43E0FA36" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[35] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="13DA7D77" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="28EBCF4C" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>Geological Disposal Facilities on Land for Solid Radioactive Wastes: Guidance on Requirements for Authorisation, February 2009, https://www.gov.uk/government/publications/geological-disposal-facilities-on-land-for-solid-radioactive-wastes.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00904074" w14:paraId="6BBD900B" w14:textId="77777777" w:rsidTr="00904074">
+              <w:tr w:rsidR="00416136" w14:paraId="1CDAC064" w14:textId="77777777" w:rsidTr="00C07F53">
                 <w:trPr>
-                  <w:divId w:val="577441099"/>
+                  <w:divId w:val="781996831"/>
+                  <w:cantSplit/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="289" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="28245D52" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="32FEBF77" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:lastRenderedPageBreak/>
                       <w:t xml:space="preserve">[36] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="4661" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="161CD900" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+                  <w:p w14:paraId="7203F4FF" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136" w:rsidP="00C07F53">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="120"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>On-site disposal of solid radioactive waste on nuclear licensed sites - Joint Regulators’ Statement of Common Understanding, v2 February 2021, https://www.onr.org.uk/media/idmpvmou/joint-regulators-statement.pdf.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
-            <w:p w14:paraId="624BD4EE" w14:textId="77777777" w:rsidR="00904074" w:rsidRDefault="00904074">
+            <w:p w14:paraId="0F138995" w14:textId="77777777" w:rsidR="00416136" w:rsidRDefault="00416136">
               <w:pPr>
-                <w:divId w:val="577441099"/>
+                <w:divId w:val="781996831"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
-            <w:p w14:paraId="29717B60" w14:textId="6B0CFC45" w:rsidR="00D60BCB" w:rsidRPr="00D60BCB" w:rsidRDefault="001602C3" w:rsidP="00045FB5">
+            <w:p w14:paraId="7CD57A40" w14:textId="0D5883DC" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="25B0DAC6" w14:textId="77777777" w:rsidR="00821337" w:rsidRDefault="00821337" w:rsidP="00FA33FE">
+    <w:p w14:paraId="22B38C89" w14:textId="77777777" w:rsidR="00E245D5" w:rsidRDefault="00E245D5" w:rsidP="00930E37">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="00821337" w:rsidSect="00B23A5E">
+        <w:sectPr w:rsidR="00E245D5" w:rsidSect="00B23A5E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B038B42" w14:textId="2F32B29B" w:rsidR="00B82646" w:rsidRDefault="009E0E52" w:rsidP="00FA33FE">
+    <w:p w14:paraId="07D791C5" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00595C8C" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc166759703"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc226723054"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix A – </w:t>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+        <w:t>Document control information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="16184436" w14:textId="669A1582" w:rsidR="00BE4B90" w:rsidRDefault="00414E68" w:rsidP="00414E68">
-[...4 lines deleted...]
-        <w:t>Management of radioactive waste on nuclear licensed sites requires close liaison between ONR and the environment agencies, due to common interests and the need to regulate in a coordinated manner that avoids imposi</w:t>
+    <w:p w14:paraId="2C5D42AA" w14:textId="2B13A5F3" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approved by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00E245D5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>ng</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">NIA65 places a requirement on ONR to consult the appropriate environment agencies on issues that affect the creation, accumulation or disposal of radioactive waste before issuing, amending or varying nuclear site licences, or attaching conditions to them. </w:t>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of Profession for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A927F0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operational Inspection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F99301" w14:textId="393DE21D" w:rsidR="001B4D5A" w:rsidRDefault="00414E68" w:rsidP="00414E68">
-[...18 lines deleted...]
-        <w:t>Previously, the Radioactive Substances Act 1993 (RSA93) applied across the whole UK. RSA93 concerned the control and security of radioactive materials, including radioactive waste</w:t>
+    <w:p w14:paraId="10D33D1E" w14:textId="5D4F8ED4" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issue</w:t>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
-[...39 lines deleted...]
-      <w:r w:rsidR="000345E4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t>radioactive substances regulation on nuclear sites</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="57130719"/>
-          <w:citation/>
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issue No."/>
+          <w:tag w:val=""/>
+          <w:id w:val="-894428327"/>
+          <w:placeholder>
+            <w:docPart w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00895F93">
-[...8 lines deleted...]
-          <w:r w:rsidR="007D0B34">
+          <w:r w:rsidR="00AC5ECF">
             <w:rPr>
-              <w:noProof/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:fldChar w:fldCharType="end"/>
+            <w:t>7.1</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D450B1">
+    </w:p>
+    <w:p w14:paraId="12DC54B5" w14:textId="39D6C5D2" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5ECF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...26 lines deleted...]
-      <w:r w:rsidR="00FC5AE0">
+      <w:r w:rsidR="00AC5ECF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AA6F0F" w14:textId="4B6726E0" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scheduled review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5ECF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00A927F0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3375A6D9" w14:textId="3D014597" w:rsidR="00895F93" w:rsidRDefault="00724721" w:rsidP="00414E68">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0A735AFC" w14:textId="25E3A0EC" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doc</w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...117 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ument reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2077F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NS-INSP-GD-033</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4439AEE9" w14:textId="6B506ED0" w:rsidR="00245DC1" w:rsidRDefault="003D7125" w:rsidP="00414E68">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0676226F" w14:textId="7EB54280" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00A2077F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Some </w:t>
-[...161 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2077F" w:rsidRPr="00A2077F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ONRHH-822789359-20626</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404FA063" w14:textId="75C5A82C" w:rsidR="00655F8D" w:rsidRDefault="00211166" w:rsidP="00414E68">
-[...86 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="39219F05" w14:textId="77777777" w:rsidR="00E245D5" w:rsidRPr="00196ADB" w:rsidRDefault="00E245D5" w:rsidP="00A2077F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="564B8CDB" w14:textId="5907B530" w:rsidR="00211166" w:rsidRDefault="00C35813" w:rsidP="00414E68">
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> undertaking any intervention on a nuclear licensed site that has a focus on management of radioactive waste. This is particularly pertinent in Scotland, where SEPA’s duties for environmental and public protection explicitly include the management and disposal of radioactive waste on nuclear licensed sites.</w:t>
+    <w:p w14:paraId="7629CA34" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revision commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5EC188" w14:textId="36912631" w:rsidR="00FA35CF" w:rsidRDefault="00492C91" w:rsidP="006C48E3">
-[...131 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ONRTable1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1550"/>
+        <w:gridCol w:w="7466"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00930E37" w:rsidRPr="00B23A5E" w14:paraId="1216A18F" w14:textId="77777777" w:rsidTr="00CF24A9">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3F26F3" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Issue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC60E12" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pdate(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E3834" w14:paraId="1D25BD44" w14:textId="77777777" w:rsidTr="00CF24A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09409656" w14:textId="4FE81CAF" w:rsidR="007E3834" w:rsidRDefault="007E3834" w:rsidP="007E3834">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00492707">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD41B3D" w14:textId="16A14BC7" w:rsidR="007E3834" w:rsidRDefault="007E3834" w:rsidP="007E3834">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00492707">
+              <w:t>Updated into new template and restructured to remove duplication of text, improve readability of the guidance and to reflect the updated UK radioactive substances and nuclear decommissioning policy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E3834" w14:paraId="5709E52B" w14:textId="77777777" w:rsidTr="00CF24A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783A05E0" w14:textId="06AB7295" w:rsidR="007E3834" w:rsidRPr="00492707" w:rsidRDefault="007E3834" w:rsidP="007E3834">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65004953" w14:textId="069D992B" w:rsidR="007E3834" w:rsidRPr="00492707" w:rsidRDefault="00AC5ECF" w:rsidP="007E3834">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Minor update to reduce word count and update to the latest TIG format, no changes to the context or the intent.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AB38FA4" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E846E89" w14:textId="1F5AECE8" w:rsidR="00A27744" w:rsidRPr="00FA35CF" w:rsidRDefault="00A35BFA" w:rsidP="006C48E3">
-[...62 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="17669631" w14:textId="5BB8C6E8" w:rsidR="00930E37" w:rsidRPr="00E245D5" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
+      <w:r w:rsidRPr="00E245D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Template reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E245D5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: ONR-DOC-TEMP-003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E245D5">
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207A55AC" w14:textId="0E25B3DA" w:rsidR="00FD4910" w:rsidRDefault="00DC3904" w:rsidP="009636F6">
-[...256 lines deleted...]
-    <w:sectPr w:rsidR="00690BED" w:rsidSect="00B23A5E">
+    <w:sectPr w:rsidR="00930E37" w:rsidRPr="00E245D5" w:rsidSect="00B23A5E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0076">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0077">
       <wne:acd wne:acdName="acd4"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0078">
@@ -8423,205 +6944,238 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="647B0A64" w14:textId="77777777" w:rsidR="008A1903" w:rsidRDefault="008A1903" w:rsidP="007D199A">
+    <w:p w14:paraId="7773440B" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRDefault="00F22AF2" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4A7C83" w14:textId="77777777" w:rsidR="008A1903" w:rsidRDefault="008A1903"/>
+    <w:p w14:paraId="1C063F27" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRDefault="00F22AF2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D0DA34C" w14:textId="77777777" w:rsidR="008A1903" w:rsidRDefault="008A1903" w:rsidP="007D199A">
+    <w:p w14:paraId="51307321" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRDefault="00F22AF2" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3E5834" w14:textId="77777777" w:rsidR="008A1903" w:rsidRDefault="008A1903"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4ABD912E" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRDefault="00F22AF2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5714E96E" w14:textId="4E993697" w:rsidR="007C3C1D" w:rsidRPr="00196ADB" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5714E96E" w14:textId="47AC9C34" w:rsidR="007C3C1D" w:rsidRPr="00196ADB" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>ONR-DOC-TEMP-</w:t>
     </w:r>
     <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>003</w:t>
     </w:r>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Issue </w:t>
     </w:r>
     <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00B23A5E" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00196ADB" w:rsidRPr="00196ADB">
+    <w:r w:rsidR="00EB6ECB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="037DD047" w14:textId="61416359" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">Page | </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51A44C0D" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F2208BD" w14:textId="71E303B1" w:rsidR="00CE6198" w:rsidRPr="00B23A5E" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B23A5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidRPr="00B23A5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -8641,437 +7195,240 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00B23A5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00B23A5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46F651A3" w14:textId="77777777" w:rsidR="008A1903" w:rsidRPr="005E0344" w:rsidRDefault="008A1903" w:rsidP="005E0344">
+    <w:p w14:paraId="2EB6561A" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRPr="005E0344" w:rsidRDefault="00F22AF2" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FA6F6A5" w14:textId="77777777" w:rsidR="008A1903" w:rsidRPr="005E0344" w:rsidRDefault="008A1903" w:rsidP="0090581D">
+    <w:p w14:paraId="5CFB9B8F" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRPr="005E0344" w:rsidRDefault="00F22AF2" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4351069C" w14:textId="77777777" w:rsidR="008A1903" w:rsidRDefault="008A1903"/>
+    <w:p w14:paraId="3B8B9D15" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRDefault="00F22AF2"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F94E860" w14:textId="77777777" w:rsidR="008A1903" w:rsidRDefault="008A1903">
+    <w:p w14:paraId="4691D24B" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRDefault="00F22AF2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA3B6C5" w14:textId="77777777" w:rsidR="008A1903" w:rsidRDefault="008A1903"/>
+    <w:p w14:paraId="633D4EA7" w14:textId="77777777" w:rsidR="00F22AF2" w:rsidRDefault="00F22AF2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="38A5B352" w14:textId="0304A440" w:rsidR="004957B0" w:rsidRDefault="00693F7B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15338445" w14:textId="52F6BB9A" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77435CE5" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AF688BC" w14:textId="00FD3A3B" w:rsidR="00267815" w:rsidRPr="00267815" w:rsidRDefault="00693F7B" w:rsidP="00257288">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AF688BC" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00267815" w:rsidRDefault="00267815" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2346A3E0" w14:textId="19E0750A" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5460DBB1" w14:textId="467239CF" w:rsidR="004957B0" w:rsidRDefault="00693F7B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...46 lines deleted...]
-  <w:p w14:paraId="47FFC75F" w14:textId="18D68C5A" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="00693F7B" w:rsidP="009E0E52">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FFC75F" w14:textId="1B06000C" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="003751A4" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
         <w:placeholder>
           <w:docPart w:val="71855CAFCD0440C4880AB5CD94A60020"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00AE7CBC">
+        <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>LC33: Disposal of radioactive waste</w:t>
+          <w:t>LC33 – Disposal of radioactive waste</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="004E3932" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> | Issue No.: </w:t>
+      <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:placeholder>
           <w:docPart w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0092638E">
+        <w:r w:rsidR="00AC5ECF">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>7.1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4B08F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F04C420E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9541,51 +7898,51 @@
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="306D14A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9746DF9A"/>
+    <w:tmpl w:val="26E68F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10459,52 +8816,52 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F46359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E284A8C"/>
-    <w:lvl w:ilvl="0" w:tplc="76260F14">
+    <w:tmpl w:val="253608BA"/>
+    <w:lvl w:ilvl="0" w:tplc="317232F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE78E28A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10755,1365 +9112,656 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2057311976">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="689793726">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="48653822">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1603800266">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1864591591">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="832574242">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1391732823">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="28" w16cid:durableId="1013075188">
+    <w:abstractNumId w:val="15"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
-    <w:rsid w:val="00000F90"/>
-    <w:rsid w:val="00002D84"/>
+    <w:rsid w:val="00001E29"/>
     <w:rsid w:val="00002F03"/>
-    <w:rsid w:val="000039E0"/>
     <w:rsid w:val="00004C16"/>
-    <w:rsid w:val="00006C09"/>
     <w:rsid w:val="00011177"/>
     <w:rsid w:val="00014814"/>
-    <w:rsid w:val="00015660"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00020B8F"/>
+    <w:rsid w:val="00015C64"/>
     <w:rsid w:val="00022033"/>
-    <w:rsid w:val="000221B0"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024B2E"/>
-    <w:rsid w:val="000259C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000262EA"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
-    <w:rsid w:val="0003046E"/>
     <w:rsid w:val="0003078E"/>
     <w:rsid w:val="00031B89"/>
-    <w:rsid w:val="000345E4"/>
-    <w:rsid w:val="00035D2D"/>
+    <w:rsid w:val="00033057"/>
     <w:rsid w:val="0003693D"/>
-    <w:rsid w:val="000400AE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0004438F"/>
+    <w:rsid w:val="00040CDF"/>
     <w:rsid w:val="0004440F"/>
-    <w:rsid w:val="00045FB5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00047FE3"/>
+    <w:rsid w:val="000514FC"/>
     <w:rsid w:val="00052C8A"/>
     <w:rsid w:val="000548C8"/>
-    <w:rsid w:val="000562DA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000632B4"/>
+    <w:rsid w:val="00055850"/>
     <w:rsid w:val="00064A1B"/>
-    <w:rsid w:val="00070DA5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000747E5"/>
+    <w:rsid w:val="000676C3"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
-    <w:rsid w:val="00080A06"/>
     <w:rsid w:val="000817D4"/>
     <w:rsid w:val="00082879"/>
-    <w:rsid w:val="00083F37"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000901E9"/>
+    <w:rsid w:val="00084ABE"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="0009225F"/>
-    <w:rsid w:val="00092D04"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000A064D"/>
     <w:rsid w:val="000A105C"/>
-    <w:rsid w:val="000A37DF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C1466"/>
     <w:rsid w:val="000C2DDC"/>
-    <w:rsid w:val="000C38FE"/>
-    <w:rsid w:val="000C441A"/>
+    <w:rsid w:val="000C39A0"/>
     <w:rsid w:val="000C5F5A"/>
-    <w:rsid w:val="000C6206"/>
-    <w:rsid w:val="000D20B7"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
-    <w:rsid w:val="000D3E43"/>
-[...7 lines deleted...]
-    <w:rsid w:val="000F1385"/>
+    <w:rsid w:val="000D4974"/>
+    <w:rsid w:val="000D4DF4"/>
+    <w:rsid w:val="000E0238"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F2ED4"/>
-    <w:rsid w:val="000F51BB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001024FA"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00103043"/>
-    <w:rsid w:val="0011314A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0011687C"/>
+    <w:rsid w:val="0011720B"/>
     <w:rsid w:val="00122FCC"/>
     <w:rsid w:val="00124C2B"/>
-    <w:rsid w:val="00125000"/>
+    <w:rsid w:val="00126645"/>
     <w:rsid w:val="00126752"/>
-    <w:rsid w:val="001269E1"/>
-    <w:rsid w:val="0012772D"/>
     <w:rsid w:val="00130B30"/>
-    <w:rsid w:val="00135262"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00140891"/>
     <w:rsid w:val="00140E1C"/>
-    <w:rsid w:val="00142242"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00145B95"/>
     <w:rsid w:val="00147AE4"/>
-    <w:rsid w:val="00147B40"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00156132"/>
     <w:rsid w:val="001571E5"/>
-    <w:rsid w:val="001574D7"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0017733E"/>
+    <w:rsid w:val="00163D6E"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00177666"/>
+    <w:rsid w:val="001813DB"/>
+    <w:rsid w:val="001814E7"/>
+    <w:rsid w:val="00183221"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
-    <w:rsid w:val="00187083"/>
     <w:rsid w:val="00192352"/>
-    <w:rsid w:val="00193FDF"/>
-    <w:rsid w:val="001962EC"/>
     <w:rsid w:val="00196ADB"/>
-    <w:rsid w:val="001A1020"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001B31AE"/>
+    <w:rsid w:val="001A5929"/>
     <w:rsid w:val="001B4D5A"/>
-    <w:rsid w:val="001B76F0"/>
-    <w:rsid w:val="001C248F"/>
+    <w:rsid w:val="001C3A3F"/>
     <w:rsid w:val="001C4D63"/>
-    <w:rsid w:val="001D0A94"/>
     <w:rsid w:val="001D0DE0"/>
-    <w:rsid w:val="001D2838"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001D3A34"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
-    <w:rsid w:val="001E0E89"/>
-    <w:rsid w:val="001E523B"/>
     <w:rsid w:val="001F059F"/>
-    <w:rsid w:val="001F110C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001F7F43"/>
+    <w:rsid w:val="001F1CC1"/>
+    <w:rsid w:val="001F2EB5"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
-    <w:rsid w:val="00201AD1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00211166"/>
+    <w:rsid w:val="002042C2"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214D43"/>
-    <w:rsid w:val="00215937"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00222B0F"/>
+    <w:rsid w:val="00220E1C"/>
+    <w:rsid w:val="00221293"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
-    <w:rsid w:val="00226C2F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00230E79"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
-    <w:rsid w:val="00232B75"/>
     <w:rsid w:val="00234342"/>
-    <w:rsid w:val="0023660A"/>
-    <w:rsid w:val="00236678"/>
     <w:rsid w:val="0024040D"/>
-    <w:rsid w:val="00245347"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002507AC"/>
+    <w:rsid w:val="002500A1"/>
     <w:rsid w:val="00251CD7"/>
-    <w:rsid w:val="0025411A"/>
-    <w:rsid w:val="00255ACD"/>
     <w:rsid w:val="00255FA3"/>
-    <w:rsid w:val="0025681A"/>
     <w:rsid w:val="00257288"/>
-    <w:rsid w:val="00257901"/>
-    <w:rsid w:val="00261AD2"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
-    <w:rsid w:val="0026535A"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00267815"/>
-    <w:rsid w:val="0027004A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0028003C"/>
     <w:rsid w:val="00280DDF"/>
-    <w:rsid w:val="0028240E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00285F34"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00292ADF"/>
-    <w:rsid w:val="00293B42"/>
-    <w:rsid w:val="002951B0"/>
     <w:rsid w:val="00296DBB"/>
     <w:rsid w:val="002A0DEC"/>
-    <w:rsid w:val="002A44C6"/>
     <w:rsid w:val="002B1C53"/>
-    <w:rsid w:val="002B4E81"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002D6C8E"/>
+    <w:rsid w:val="002B6666"/>
+    <w:rsid w:val="002C7747"/>
     <w:rsid w:val="002E0BE4"/>
-    <w:rsid w:val="002E236D"/>
-    <w:rsid w:val="002E2C6A"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
     <w:rsid w:val="002E6A6A"/>
     <w:rsid w:val="002F3397"/>
-    <w:rsid w:val="002F34B2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0030361D"/>
     <w:rsid w:val="0030380D"/>
-    <w:rsid w:val="00305183"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00310A43"/>
+    <w:rsid w:val="00310375"/>
     <w:rsid w:val="00312411"/>
-    <w:rsid w:val="003124D7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00322697"/>
+    <w:rsid w:val="00317C79"/>
     <w:rsid w:val="00323E71"/>
-    <w:rsid w:val="00326D4E"/>
+    <w:rsid w:val="00326849"/>
     <w:rsid w:val="00326F77"/>
-    <w:rsid w:val="0033318F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003371E9"/>
     <w:rsid w:val="003401B0"/>
-    <w:rsid w:val="00345A6B"/>
     <w:rsid w:val="00345D54"/>
-    <w:rsid w:val="003468B1"/>
     <w:rsid w:val="00346C8E"/>
-    <w:rsid w:val="00347DA0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00365AEF"/>
+    <w:rsid w:val="00347587"/>
+    <w:rsid w:val="00367B30"/>
     <w:rsid w:val="00367BD5"/>
-    <w:rsid w:val="00370F20"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003865B5"/>
+    <w:rsid w:val="003751A4"/>
+    <w:rsid w:val="00382166"/>
     <w:rsid w:val="00390327"/>
-    <w:rsid w:val="00390AD6"/>
-    <w:rsid w:val="003910D5"/>
+    <w:rsid w:val="003922B0"/>
     <w:rsid w:val="00393B78"/>
-    <w:rsid w:val="00394854"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0039700D"/>
     <w:rsid w:val="003A01E9"/>
-    <w:rsid w:val="003A1016"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003B45AB"/>
+    <w:rsid w:val="003B0C9A"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
-    <w:rsid w:val="003C137C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C1AEC"/>
     <w:rsid w:val="003C465D"/>
-    <w:rsid w:val="003C689A"/>
     <w:rsid w:val="003D0718"/>
-    <w:rsid w:val="003D43AC"/>
     <w:rsid w:val="003D495D"/>
-    <w:rsid w:val="003D6A05"/>
-    <w:rsid w:val="003D7125"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="003D646D"/>
     <w:rsid w:val="003E098E"/>
-    <w:rsid w:val="003E0F2F"/>
     <w:rsid w:val="003E2FAE"/>
-    <w:rsid w:val="003E7FD7"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004050B5"/>
+    <w:rsid w:val="003E56EC"/>
     <w:rsid w:val="00407CF7"/>
-    <w:rsid w:val="004109AF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00415A91"/>
     <w:rsid w:val="00415ED6"/>
-    <w:rsid w:val="00417B31"/>
+    <w:rsid w:val="00416136"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00422265"/>
-    <w:rsid w:val="00422D6D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004330BC"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
-    <w:rsid w:val="00441627"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00463062"/>
     <w:rsid w:val="004648A4"/>
-    <w:rsid w:val="004702D2"/>
     <w:rsid w:val="00471380"/>
-    <w:rsid w:val="00475F59"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00492C91"/>
+    <w:rsid w:val="004750E9"/>
+    <w:rsid w:val="0047613E"/>
+    <w:rsid w:val="00492E51"/>
     <w:rsid w:val="00494F0D"/>
-    <w:rsid w:val="004957B0"/>
-    <w:rsid w:val="004966E3"/>
+    <w:rsid w:val="00495A49"/>
+    <w:rsid w:val="00496B0F"/>
     <w:rsid w:val="00496BFD"/>
-    <w:rsid w:val="004A0551"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004A35F5"/>
     <w:rsid w:val="004A3DF2"/>
-    <w:rsid w:val="004B009B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004C2254"/>
+    <w:rsid w:val="004C00AB"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C4891"/>
-    <w:rsid w:val="004C5386"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004D1DBD"/>
     <w:rsid w:val="004D2C89"/>
-    <w:rsid w:val="004D65B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E08A7"/>
     <w:rsid w:val="004E3932"/>
-    <w:rsid w:val="004E3AF0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004F1B69"/>
     <w:rsid w:val="004F1E79"/>
-    <w:rsid w:val="004F1E9D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004F5E84"/>
     <w:rsid w:val="004F5F33"/>
     <w:rsid w:val="0050103A"/>
-    <w:rsid w:val="00503029"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00510B48"/>
     <w:rsid w:val="00511B0F"/>
-    <w:rsid w:val="00513057"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00547653"/>
+    <w:rsid w:val="00513F94"/>
+    <w:rsid w:val="00525137"/>
+    <w:rsid w:val="00527784"/>
+    <w:rsid w:val="00532023"/>
+    <w:rsid w:val="00534A5B"/>
+    <w:rsid w:val="0053620C"/>
     <w:rsid w:val="0055388E"/>
-    <w:rsid w:val="00557EC4"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005744A1"/>
+    <w:rsid w:val="00554F97"/>
     <w:rsid w:val="005754AE"/>
+    <w:rsid w:val="00575FFD"/>
     <w:rsid w:val="00577FB5"/>
-    <w:rsid w:val="00584433"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00584DB3"/>
     <w:rsid w:val="005852D1"/>
+    <w:rsid w:val="0058710E"/>
     <w:rsid w:val="00587A22"/>
-    <w:rsid w:val="005918B9"/>
-    <w:rsid w:val="00592698"/>
     <w:rsid w:val="0059299D"/>
-    <w:rsid w:val="0059558B"/>
-    <w:rsid w:val="00595AB4"/>
     <w:rsid w:val="00595C8C"/>
     <w:rsid w:val="00597747"/>
-    <w:rsid w:val="005A0897"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A43AB"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="005A4CDD"/>
-    <w:rsid w:val="005A5E58"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B1D5C"/>
+    <w:rsid w:val="005A5B4A"/>
+    <w:rsid w:val="005A757B"/>
     <w:rsid w:val="005B57E4"/>
     <w:rsid w:val="005B5ABD"/>
-    <w:rsid w:val="005C06E3"/>
+    <w:rsid w:val="005B708B"/>
     <w:rsid w:val="005C140A"/>
     <w:rsid w:val="005C1E52"/>
-    <w:rsid w:val="005C2080"/>
-    <w:rsid w:val="005C2F0E"/>
     <w:rsid w:val="005C3367"/>
-    <w:rsid w:val="005C5E21"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C6466"/>
     <w:rsid w:val="005C6763"/>
-    <w:rsid w:val="005C78FC"/>
     <w:rsid w:val="005D3164"/>
     <w:rsid w:val="005E0344"/>
-    <w:rsid w:val="005E0CC0"/>
-    <w:rsid w:val="005E1C35"/>
     <w:rsid w:val="005E440B"/>
     <w:rsid w:val="005F2C85"/>
-    <w:rsid w:val="005F4481"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00601C3F"/>
     <w:rsid w:val="00605ADB"/>
     <w:rsid w:val="00611C9F"/>
-    <w:rsid w:val="006129DE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00623418"/>
     <w:rsid w:val="006248DE"/>
-    <w:rsid w:val="00625F20"/>
-    <w:rsid w:val="0062649F"/>
     <w:rsid w:val="00627555"/>
     <w:rsid w:val="006322A0"/>
+    <w:rsid w:val="00633A19"/>
     <w:rsid w:val="006361FD"/>
     <w:rsid w:val="0064226F"/>
     <w:rsid w:val="00642DDB"/>
-    <w:rsid w:val="00643A1C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00652C5B"/>
+    <w:rsid w:val="00645426"/>
     <w:rsid w:val="00653298"/>
-    <w:rsid w:val="006540A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00655F8D"/>
+    <w:rsid w:val="0066062C"/>
+    <w:rsid w:val="006612D2"/>
     <w:rsid w:val="00663A7C"/>
-    <w:rsid w:val="0066431E"/>
     <w:rsid w:val="00667DF2"/>
-    <w:rsid w:val="0067094A"/>
+    <w:rsid w:val="00667E4B"/>
     <w:rsid w:val="00670DF1"/>
     <w:rsid w:val="00671345"/>
-    <w:rsid w:val="00671945"/>
-    <w:rsid w:val="006719FC"/>
     <w:rsid w:val="00672A9B"/>
-    <w:rsid w:val="006740FD"/>
     <w:rsid w:val="00675884"/>
-    <w:rsid w:val="00676C3C"/>
-[...10 lines deleted...]
-    <w:rsid w:val="006957DF"/>
+    <w:rsid w:val="0067740F"/>
+    <w:rsid w:val="0068049D"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
-    <w:rsid w:val="006A01A2"/>
-    <w:rsid w:val="006A0D4B"/>
     <w:rsid w:val="006A19EF"/>
-    <w:rsid w:val="006A3A40"/>
     <w:rsid w:val="006A43D5"/>
     <w:rsid w:val="006A525B"/>
-    <w:rsid w:val="006A6176"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006B7C16"/>
+    <w:rsid w:val="006A6B18"/>
+    <w:rsid w:val="006B68D2"/>
     <w:rsid w:val="006C045F"/>
-    <w:rsid w:val="006C0D2F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006C3CB8"/>
     <w:rsid w:val="006C4196"/>
-    <w:rsid w:val="006C4886"/>
-    <w:rsid w:val="006C5A2F"/>
+    <w:rsid w:val="006C627B"/>
     <w:rsid w:val="006C63B0"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
     <w:rsid w:val="006D116C"/>
-    <w:rsid w:val="006D5001"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006E6B9F"/>
+    <w:rsid w:val="006E526E"/>
     <w:rsid w:val="006E7C42"/>
     <w:rsid w:val="006F168A"/>
-    <w:rsid w:val="006F2BCD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F504D"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
-    <w:rsid w:val="006F7835"/>
-    <w:rsid w:val="006F786A"/>
+    <w:rsid w:val="006F6B39"/>
     <w:rsid w:val="006F7E5F"/>
-    <w:rsid w:val="00700391"/>
-    <w:rsid w:val="00701DB5"/>
     <w:rsid w:val="0070321D"/>
-    <w:rsid w:val="0070631C"/>
+    <w:rsid w:val="007035E6"/>
+    <w:rsid w:val="00704CE1"/>
     <w:rsid w:val="007068BA"/>
-    <w:rsid w:val="0070752F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00712207"/>
+    <w:rsid w:val="00712284"/>
     <w:rsid w:val="00716AB1"/>
-    <w:rsid w:val="00717797"/>
-    <w:rsid w:val="007200EB"/>
     <w:rsid w:val="00721D63"/>
-    <w:rsid w:val="0072272D"/>
-    <w:rsid w:val="00724721"/>
+    <w:rsid w:val="00723B63"/>
     <w:rsid w:val="00724B2B"/>
-    <w:rsid w:val="00727993"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00732646"/>
+    <w:rsid w:val="00731E23"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="00734D2B"/>
-    <w:rsid w:val="0073523D"/>
-    <w:rsid w:val="00737075"/>
     <w:rsid w:val="00737705"/>
-    <w:rsid w:val="007400F9"/>
-    <w:rsid w:val="007402BD"/>
     <w:rsid w:val="007408D4"/>
-    <w:rsid w:val="00741F8E"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
-    <w:rsid w:val="00747369"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007828FB"/>
+    <w:rsid w:val="00751FE0"/>
+    <w:rsid w:val="007551E6"/>
     <w:rsid w:val="00783AFA"/>
     <w:rsid w:val="00785427"/>
+    <w:rsid w:val="0078621B"/>
     <w:rsid w:val="00790540"/>
-    <w:rsid w:val="00794759"/>
-    <w:rsid w:val="00796829"/>
     <w:rsid w:val="007968CA"/>
-    <w:rsid w:val="007A2C51"/>
+    <w:rsid w:val="007A40E1"/>
     <w:rsid w:val="007A43FF"/>
-    <w:rsid w:val="007A6023"/>
-    <w:rsid w:val="007A6850"/>
+    <w:rsid w:val="007A4761"/>
+    <w:rsid w:val="007A6103"/>
+    <w:rsid w:val="007A72FA"/>
     <w:rsid w:val="007B3918"/>
-    <w:rsid w:val="007C273D"/>
+    <w:rsid w:val="007C3872"/>
     <w:rsid w:val="007C3C1D"/>
-    <w:rsid w:val="007C4618"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007D1218"/>
+    <w:rsid w:val="007C4EF0"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2EBE"/>
-    <w:rsid w:val="007D3254"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007D7F41"/>
     <w:rsid w:val="007E1C07"/>
-    <w:rsid w:val="007E45A2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007F0B65"/>
+    <w:rsid w:val="007E3834"/>
     <w:rsid w:val="007F24B6"/>
-    <w:rsid w:val="007F5EDC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00802B9D"/>
     <w:rsid w:val="00803D94"/>
-    <w:rsid w:val="00805089"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00820D1D"/>
+    <w:rsid w:val="00810777"/>
+    <w:rsid w:val="00811095"/>
+    <w:rsid w:val="00815551"/>
     <w:rsid w:val="00821337"/>
     <w:rsid w:val="008229BA"/>
     <w:rsid w:val="00824151"/>
-    <w:rsid w:val="0083065B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0084247D"/>
+    <w:rsid w:val="008452CB"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="0084601B"/>
-    <w:rsid w:val="00853A37"/>
-    <w:rsid w:val="00853FE1"/>
+    <w:rsid w:val="00850670"/>
     <w:rsid w:val="008606F0"/>
-    <w:rsid w:val="00860AB4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00864FC5"/>
+    <w:rsid w:val="00861F83"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
-    <w:rsid w:val="008668A5"/>
     <w:rsid w:val="00874FEB"/>
-    <w:rsid w:val="0087767E"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882AA4"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
-    <w:rsid w:val="008850C8"/>
-    <w:rsid w:val="0088584B"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
-    <w:rsid w:val="00891703"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
-    <w:rsid w:val="00893DF2"/>
-[...7 lines deleted...]
-    <w:rsid w:val="008A22B3"/>
+    <w:rsid w:val="008A04FD"/>
     <w:rsid w:val="008A2379"/>
-    <w:rsid w:val="008A29DE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008A3016"/>
     <w:rsid w:val="008A4329"/>
-    <w:rsid w:val="008A4F6B"/>
     <w:rsid w:val="008A578E"/>
-    <w:rsid w:val="008A6FAF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008B12D7"/>
+    <w:rsid w:val="008A6703"/>
+    <w:rsid w:val="008B015A"/>
     <w:rsid w:val="008B1519"/>
-    <w:rsid w:val="008B29D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B545E"/>
     <w:rsid w:val="008B7BCC"/>
-    <w:rsid w:val="008B7D8F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C4FA7"/>
+    <w:rsid w:val="008C0F59"/>
     <w:rsid w:val="008C50C3"/>
-    <w:rsid w:val="008C6621"/>
-    <w:rsid w:val="008C6C04"/>
     <w:rsid w:val="008C7094"/>
-    <w:rsid w:val="008D0E63"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D49A5"/>
     <w:rsid w:val="008D6C81"/>
-    <w:rsid w:val="008E28DA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008E42B3"/>
     <w:rsid w:val="008E6CF0"/>
-    <w:rsid w:val="008E6F6B"/>
     <w:rsid w:val="008F1439"/>
-    <w:rsid w:val="008F48AA"/>
-    <w:rsid w:val="008F67D8"/>
     <w:rsid w:val="008F7051"/>
-    <w:rsid w:val="008F76F2"/>
     <w:rsid w:val="009033A9"/>
-    <w:rsid w:val="00904074"/>
     <w:rsid w:val="0090581D"/>
-    <w:rsid w:val="00912259"/>
     <w:rsid w:val="0091439C"/>
-    <w:rsid w:val="009159DC"/>
-    <w:rsid w:val="0091635C"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
-    <w:rsid w:val="00922182"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00933EEB"/>
+    <w:rsid w:val="00921CED"/>
+    <w:rsid w:val="00930E37"/>
+    <w:rsid w:val="009343EE"/>
     <w:rsid w:val="009349A9"/>
     <w:rsid w:val="00936C52"/>
-    <w:rsid w:val="00936C9C"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00953B6D"/>
+    <w:rsid w:val="009436C1"/>
+    <w:rsid w:val="009513FE"/>
     <w:rsid w:val="0095489B"/>
+    <w:rsid w:val="00962AC6"/>
+    <w:rsid w:val="00963262"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
-    <w:rsid w:val="0097168C"/>
-    <w:rsid w:val="00973682"/>
+    <w:rsid w:val="009741A1"/>
     <w:rsid w:val="009751A9"/>
-    <w:rsid w:val="00975341"/>
     <w:rsid w:val="00980F9C"/>
-    <w:rsid w:val="0098127C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00985A0B"/>
     <w:rsid w:val="0098632B"/>
-    <w:rsid w:val="00991D54"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00996B5C"/>
+    <w:rsid w:val="00990CA3"/>
+    <w:rsid w:val="009962B0"/>
     <w:rsid w:val="00997BFB"/>
-    <w:rsid w:val="009A077B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A619C"/>
     <w:rsid w:val="009A7348"/>
-    <w:rsid w:val="009B024D"/>
-    <w:rsid w:val="009B2579"/>
     <w:rsid w:val="009B462C"/>
     <w:rsid w:val="009C15F3"/>
-    <w:rsid w:val="009C2DF2"/>
+    <w:rsid w:val="009C243E"/>
     <w:rsid w:val="009C3689"/>
-    <w:rsid w:val="009C60EB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009E03B7"/>
+    <w:rsid w:val="009C5C0B"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
-    <w:rsid w:val="009E619C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009F64B7"/>
+    <w:rsid w:val="009F0DAC"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
-    <w:rsid w:val="00A00DB6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A141CC"/>
     <w:rsid w:val="00A14B5A"/>
-    <w:rsid w:val="00A15336"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A3497B"/>
+    <w:rsid w:val="00A2077F"/>
     <w:rsid w:val="00A3567F"/>
-    <w:rsid w:val="00A35BFA"/>
     <w:rsid w:val="00A37698"/>
-    <w:rsid w:val="00A37FD9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A413A8"/>
     <w:rsid w:val="00A41ED3"/>
-    <w:rsid w:val="00A45260"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00A818A8"/>
+    <w:rsid w:val="00A74809"/>
+    <w:rsid w:val="00A74E3F"/>
     <w:rsid w:val="00A81D82"/>
-    <w:rsid w:val="00A831D3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A864B1"/>
     <w:rsid w:val="00A9118F"/>
-    <w:rsid w:val="00A93498"/>
+    <w:rsid w:val="00A927F0"/>
     <w:rsid w:val="00A93E33"/>
-    <w:rsid w:val="00A96038"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AB2843"/>
     <w:rsid w:val="00AB3129"/>
     <w:rsid w:val="00AB6970"/>
-    <w:rsid w:val="00AB6ADA"/>
     <w:rsid w:val="00AC1939"/>
-    <w:rsid w:val="00AC4977"/>
-    <w:rsid w:val="00AC6911"/>
+    <w:rsid w:val="00AC5ECF"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
     <w:rsid w:val="00AD4041"/>
-    <w:rsid w:val="00AD4A91"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AE1C5B"/>
     <w:rsid w:val="00AE302B"/>
-    <w:rsid w:val="00AE45F1"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00B00FA3"/>
+    <w:rsid w:val="00AE3479"/>
+    <w:rsid w:val="00AE6A0C"/>
     <w:rsid w:val="00B0248D"/>
-    <w:rsid w:val="00B02C1D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B14179"/>
     <w:rsid w:val="00B16BE5"/>
-    <w:rsid w:val="00B220E5"/>
-    <w:rsid w:val="00B2323A"/>
+    <w:rsid w:val="00B2251C"/>
     <w:rsid w:val="00B23A5E"/>
-    <w:rsid w:val="00B23F53"/>
-    <w:rsid w:val="00B24603"/>
     <w:rsid w:val="00B259DF"/>
-    <w:rsid w:val="00B26C71"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B43C39"/>
     <w:rsid w:val="00B44B1F"/>
-    <w:rsid w:val="00B46A88"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B62B92"/>
+    <w:rsid w:val="00B553AB"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64E72"/>
-    <w:rsid w:val="00B656CE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B76958"/>
+    <w:rsid w:val="00B661AD"/>
     <w:rsid w:val="00B77913"/>
-    <w:rsid w:val="00B8129B"/>
+    <w:rsid w:val="00B82306"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
-    <w:rsid w:val="00B86089"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B972C8"/>
+    <w:rsid w:val="00B86C51"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
-    <w:rsid w:val="00B97ECE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BA3ED7"/>
+    <w:rsid w:val="00BA1DA6"/>
+    <w:rsid w:val="00BA2817"/>
     <w:rsid w:val="00BA4E58"/>
-    <w:rsid w:val="00BA69DB"/>
     <w:rsid w:val="00BA7074"/>
-    <w:rsid w:val="00BB0380"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BB6ABD"/>
+    <w:rsid w:val="00BB3784"/>
     <w:rsid w:val="00BB7829"/>
-    <w:rsid w:val="00BC2948"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC5D80"/>
     <w:rsid w:val="00BD1457"/>
-    <w:rsid w:val="00BD152B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BE2109"/>
+    <w:rsid w:val="00BD3327"/>
     <w:rsid w:val="00BE2AD9"/>
-    <w:rsid w:val="00BE3123"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BE723A"/>
+    <w:rsid w:val="00BE662E"/>
+    <w:rsid w:val="00BF1435"/>
     <w:rsid w:val="00BF27FE"/>
-    <w:rsid w:val="00BF2C13"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C027AD"/>
+    <w:rsid w:val="00BF4BBA"/>
+    <w:rsid w:val="00BF69F9"/>
     <w:rsid w:val="00C043B3"/>
-    <w:rsid w:val="00C05303"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C061B5"/>
     <w:rsid w:val="00C079AB"/>
+    <w:rsid w:val="00C07F53"/>
     <w:rsid w:val="00C10E61"/>
-    <w:rsid w:val="00C127C0"/>
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C17010"/>
-    <w:rsid w:val="00C1775F"/>
     <w:rsid w:val="00C20562"/>
-    <w:rsid w:val="00C20619"/>
-    <w:rsid w:val="00C2079E"/>
     <w:rsid w:val="00C215C3"/>
-    <w:rsid w:val="00C22AA3"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
-    <w:rsid w:val="00C32002"/>
+    <w:rsid w:val="00C3019E"/>
     <w:rsid w:val="00C32CC1"/>
-    <w:rsid w:val="00C32ED7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C41FCE"/>
+    <w:rsid w:val="00C32DBB"/>
+    <w:rsid w:val="00C33478"/>
+    <w:rsid w:val="00C37FDE"/>
     <w:rsid w:val="00C426EC"/>
-    <w:rsid w:val="00C44418"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C57982"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
-    <w:rsid w:val="00C64B0F"/>
-    <w:rsid w:val="00C64C47"/>
     <w:rsid w:val="00C70CFF"/>
-    <w:rsid w:val="00C7144F"/>
     <w:rsid w:val="00C718FE"/>
-    <w:rsid w:val="00C722EE"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C8686C"/>
+    <w:rsid w:val="00C85919"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
     <w:rsid w:val="00C91831"/>
-    <w:rsid w:val="00C92665"/>
     <w:rsid w:val="00C953DF"/>
-    <w:rsid w:val="00C95B73"/>
     <w:rsid w:val="00C963E6"/>
-    <w:rsid w:val="00CA01E1"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00CD3710"/>
+    <w:rsid w:val="00CB227E"/>
+    <w:rsid w:val="00CB2DF5"/>
     <w:rsid w:val="00CD5401"/>
-    <w:rsid w:val="00CE0724"/>
-    <w:rsid w:val="00CE1519"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
-    <w:rsid w:val="00CE3CBF"/>
-    <w:rsid w:val="00CE4C78"/>
+    <w:rsid w:val="00CE57B1"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6CD6"/>
-    <w:rsid w:val="00CF275B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF621A"/>
+    <w:rsid w:val="00CE7A55"/>
+    <w:rsid w:val="00CF5365"/>
     <w:rsid w:val="00CF6230"/>
-    <w:rsid w:val="00CF7109"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
-    <w:rsid w:val="00D0281B"/>
-    <w:rsid w:val="00D12299"/>
     <w:rsid w:val="00D13147"/>
-    <w:rsid w:val="00D140FC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D450B1"/>
+    <w:rsid w:val="00D20278"/>
+    <w:rsid w:val="00D263C7"/>
+    <w:rsid w:val="00D33584"/>
+    <w:rsid w:val="00D41EE3"/>
     <w:rsid w:val="00D463FF"/>
-    <w:rsid w:val="00D50F80"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D55E30"/>
+    <w:rsid w:val="00D5131E"/>
+    <w:rsid w:val="00D53E7E"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BCB"/>
-    <w:rsid w:val="00D6429F"/>
-    <w:rsid w:val="00D65A5B"/>
+    <w:rsid w:val="00D64EA5"/>
     <w:rsid w:val="00D71687"/>
     <w:rsid w:val="00D74813"/>
-    <w:rsid w:val="00D76462"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00DA1FFF"/>
     <w:rsid w:val="00DA30BC"/>
-    <w:rsid w:val="00DA48EA"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
-    <w:rsid w:val="00DB58C1"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DC2C34"/>
-    <w:rsid w:val="00DC3904"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DE0FF5"/>
+    <w:rsid w:val="00DC3E44"/>
+    <w:rsid w:val="00DD1177"/>
     <w:rsid w:val="00DE2C87"/>
+    <w:rsid w:val="00DE31CB"/>
     <w:rsid w:val="00DE459A"/>
-    <w:rsid w:val="00DE4D64"/>
-    <w:rsid w:val="00DF0F35"/>
     <w:rsid w:val="00DF27DA"/>
-    <w:rsid w:val="00DF43BB"/>
     <w:rsid w:val="00DF4DBE"/>
-    <w:rsid w:val="00E00CED"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E40320"/>
+    <w:rsid w:val="00E133C2"/>
+    <w:rsid w:val="00E16F31"/>
+    <w:rsid w:val="00E245D5"/>
     <w:rsid w:val="00E40820"/>
-    <w:rsid w:val="00E41549"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E44207"/>
     <w:rsid w:val="00E4658F"/>
-    <w:rsid w:val="00E506B0"/>
     <w:rsid w:val="00E54A67"/>
-    <w:rsid w:val="00E566FB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E6006A"/>
+    <w:rsid w:val="00E607CD"/>
+    <w:rsid w:val="00E61AC4"/>
     <w:rsid w:val="00E61C0D"/>
     <w:rsid w:val="00E63EB4"/>
-    <w:rsid w:val="00E65496"/>
     <w:rsid w:val="00E66160"/>
-    <w:rsid w:val="00E6718C"/>
     <w:rsid w:val="00E71329"/>
-    <w:rsid w:val="00E72493"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E82712"/>
+    <w:rsid w:val="00E74FE0"/>
+    <w:rsid w:val="00E811E2"/>
+    <w:rsid w:val="00E819EF"/>
     <w:rsid w:val="00E8363B"/>
     <w:rsid w:val="00E84966"/>
-    <w:rsid w:val="00E876D0"/>
-    <w:rsid w:val="00E90E07"/>
     <w:rsid w:val="00E92383"/>
-    <w:rsid w:val="00E9315E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EA14E3"/>
+    <w:rsid w:val="00E92657"/>
+    <w:rsid w:val="00E9332B"/>
+    <w:rsid w:val="00E97723"/>
     <w:rsid w:val="00EA1B3A"/>
     <w:rsid w:val="00EA2109"/>
-    <w:rsid w:val="00EA4372"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB0463"/>
+    <w:rsid w:val="00EA2985"/>
     <w:rsid w:val="00EB057A"/>
-    <w:rsid w:val="00EB127E"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00ED295F"/>
+    <w:rsid w:val="00EB3BC8"/>
+    <w:rsid w:val="00EB588E"/>
+    <w:rsid w:val="00EB6ECB"/>
     <w:rsid w:val="00ED4D4E"/>
-    <w:rsid w:val="00ED7FA9"/>
     <w:rsid w:val="00EE0C77"/>
     <w:rsid w:val="00EE4E54"/>
-    <w:rsid w:val="00EE6BA5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF11B6"/>
+    <w:rsid w:val="00EF3E51"/>
+    <w:rsid w:val="00EF4235"/>
     <w:rsid w:val="00EF4334"/>
-    <w:rsid w:val="00EF45F5"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00F43092"/>
+    <w:rsid w:val="00F22AF2"/>
+    <w:rsid w:val="00F3724C"/>
+    <w:rsid w:val="00F430F4"/>
     <w:rsid w:val="00F436BB"/>
-    <w:rsid w:val="00F44CC8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F46FB9"/>
+    <w:rsid w:val="00F448D2"/>
     <w:rsid w:val="00F47145"/>
     <w:rsid w:val="00F545BF"/>
-    <w:rsid w:val="00F61116"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F715EF"/>
+    <w:rsid w:val="00F62EBB"/>
     <w:rsid w:val="00F71B56"/>
-    <w:rsid w:val="00F73A92"/>
-    <w:rsid w:val="00F77192"/>
     <w:rsid w:val="00F832C8"/>
+    <w:rsid w:val="00F8569E"/>
     <w:rsid w:val="00F873B3"/>
-    <w:rsid w:val="00F873F7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F96822"/>
+    <w:rsid w:val="00F932BD"/>
+    <w:rsid w:val="00F976C4"/>
     <w:rsid w:val="00FA00BE"/>
-    <w:rsid w:val="00FA3035"/>
     <w:rsid w:val="00FA33FE"/>
-    <w:rsid w:val="00FA35CF"/>
-    <w:rsid w:val="00FA3AC5"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA755A"/>
-    <w:rsid w:val="00FA7E18"/>
-    <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB2B0F"/>
-    <w:rsid w:val="00FB4295"/>
     <w:rsid w:val="00FB4F6B"/>
-    <w:rsid w:val="00FB5A9D"/>
     <w:rsid w:val="00FB5FE1"/>
-    <w:rsid w:val="00FB770C"/>
-    <w:rsid w:val="00FC0115"/>
     <w:rsid w:val="00FC0E8D"/>
-    <w:rsid w:val="00FC163D"/>
-    <w:rsid w:val="00FC1ADB"/>
     <w:rsid w:val="00FC46EF"/>
-    <w:rsid w:val="00FC5AE0"/>
-    <w:rsid w:val="00FD275F"/>
+    <w:rsid w:val="00FC750B"/>
     <w:rsid w:val="00FD31B3"/>
-    <w:rsid w:val="00FD401F"/>
     <w:rsid w:val="00FD4204"/>
-    <w:rsid w:val="00FD43DD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FF2FEB"/>
     <w:rsid w:val="00FF3CCB"/>
     <w:rsid w:val="00FF57B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
   <w15:docId w15:val="{1FFB1F25-DD3A-4304-B987-5C5BF61DD47B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12499,57 +10147,58 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00223090"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA33FE"/>
+    <w:rsid w:val="002042C2"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="20"/>
       </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D463FF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
@@ -12698,51 +10347,51 @@
     <w:semiHidden/>
     <w:rsid w:val="008229BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD4204"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00FA33FE"/>
+    <w:rsid w:val="002042C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00D463FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="003401B0"/>
     <w:rPr>
@@ -12781,56 +10430,57 @@
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BB7829"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist1">
     <w:name w:val="Bullet list 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B23A5E"/>
+    <w:rsid w:val="00E245D5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
-      <w:ind w:left="1134"/>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="1276"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
     <w:name w:val="Bullet list 2"/>
     <w:basedOn w:val="Bulletlist1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableandChartNote">
     <w:name w:val="Table and Chart Note"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
@@ -13336,67 +10986,69 @@
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="004648A4"/>
@@ -13618,7478 +11270,9762 @@
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FA00BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00FA00BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...41 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="2823018">
-[...285 lines deleted...]
-    <w:div w:id="88237766">
+    <w:div w:id="476208">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1250663">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="7294792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="7369755">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="11301485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="14039511">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="17463351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="19626759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="27075781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="27337567">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="30032248">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="31195986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="37972947">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="39937799">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="41058259">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="47725149">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="48578978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="49429009">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="49883139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="53093533">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="53286464">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="53700829">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="55667302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="56784293">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="59989766">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="60834082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="63912993">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="65343405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="70936297">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="74397318">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="76483631">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="78142498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="81030200">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="83183677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="85275359">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="87818865">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="89551076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="90399283">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="90468473">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="91169340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="92894682">
-[...545 lines deleted...]
-    <w:div w:id="201483901">
+    <w:div w:id="91636193">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="94638414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="95567847">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="96407626">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="102725076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="104692568">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="106002022">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="110630444">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="111293207">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="118913151">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="120224046">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="122044506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="130173521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="131948562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="133570382">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="136341414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="137498282">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="142358838">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="142894246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="145627423">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="145826707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="148403298">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="154760185">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="159270825">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="159855235">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="162547283">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="164589739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="166478562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="167524657">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="174266351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="174921424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="178786218">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="181669916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="182329515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="186530090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="186795442">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="187719569">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="188104707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="192038423">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="194274581">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="200017679">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="202256884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="203374282">
-[...376 lines deleted...]
-    <w:div w:id="316349037">
+    <w:div w:id="204172883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="205220344">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="206576545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="209919890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="213735391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="213785138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="215551002">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="220675566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="221722518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="222260647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="230389507">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="240409677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="245115938">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="246501005">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="246769376">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="247426558">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="248007691">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="254559388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="254679648">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="255404037">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="258828955">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="259917665">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="261647508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="269048099">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="279915726">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="280764007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="281766632">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="281887778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="291525031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="294992128">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="295528159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="295567523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="295767387">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="308944415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="315957887">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="319817640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="327830339">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="330720872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="332029891">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="332222529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="334260206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="350498186">
-[...389 lines deleted...]
-    <w:div w:id="454716248">
+    <w:div w:id="335695551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="338192809">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="338655149">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="344669300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="348678963">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="348869180">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="350840682">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="353726914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="359356760">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="361243793">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="362948589">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="368067885">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="372774504">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="373234249">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="377779878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="380519011">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="388501463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="388772916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="389305282">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="391199907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="396174762">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="402144753">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="407654416">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="410390639">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="416098388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="420957470">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="423843622">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="425269973">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="426385613">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="426385976">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="427238308">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="430973401">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="432014804">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="443887563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="445929265">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="446510925">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="448664122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="449512659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="456877141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="456993734">
-[...298 lines deleted...]
-    <w:div w:id="532425394">
+    <w:div w:id="467170469">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="470683294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="471874925">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="472451079">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="473303407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="473641540">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="475221348">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="476069925">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="478158966">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="482820968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="485820903">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="490604084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="490684317">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499662707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499733512">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="503781230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="505872546">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="506872980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="507793555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="511071598">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="512568802">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="519316202">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="519928059">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="522985231">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="527060887">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="529487901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="533887462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="533929864">
-[...1273 lines deleted...]
-    <w:div w:id="969625532">
+    <w:div w:id="534077440">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="535390944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="535853046">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="550922395">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="555555482">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="557515112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="561256443">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="567308513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="568153903">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="576669530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="579675839">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="580800774">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581376183">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="589434748">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="590698062">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="596522977">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="599682144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="605575012">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="607977790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="608201140">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="608782494">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="611133295">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="613558927">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="613942219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="617881700">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="625699493">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="626206589">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="627902202">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="631252408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="632060502">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="632905090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="632950168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="633800265">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="633831204">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="634023492">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="635642146">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="642663635">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="644505599">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="646279803">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="649361716">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="650863757">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="650910693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="652684317">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="656113120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="656150953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="661274720">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="661857025">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="675572500">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="677779154">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="687634587">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="692682466">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="693458323">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="698968369">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="700015859">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="701445202">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="709494076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="712192492">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="712656174">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="713313162">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="714428290">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="717165218">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="717627404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="718434053">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="720129383">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="723021668">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="727458402">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="731661655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="735593475">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="735709922">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="742068675">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="742293502">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="744650933">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="751510751">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="751584075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="753744107">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="756288582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="760220316">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="761142639">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="763452728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="765031073">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="769933191">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="770663303">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="777681639">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="780762265">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="781220822">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="781847780">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="781996831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="788477683">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="788478249">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="791561400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="791945150">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="794374756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="796408421">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="803040962">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="803428135">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="808323747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="810900081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="810948959">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="814226733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="814486647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="814833598">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="815494347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="816461222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="817692846">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="818107273">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="818693116">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="820460549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="823542653">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="823816340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="825122688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="827943116">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="828717007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="830415458">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="833373446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="838931996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="840706433">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="848444102">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="849220366">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851919669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="852693355">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="857276902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="857622513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="863521985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="866141557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="867645987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="868104858">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="873538693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="874343784">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="876620781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="877165355">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="880479061">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="881669718">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="885336195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="888877483">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="890075425">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="890654743">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="892236802">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="896739673">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="905065890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="906188685">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="906459343">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="910387200">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="910626453">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="917011120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="922178752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="925309481">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="926155153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="928001622">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930625488">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930745667">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="931159697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="932515265">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="932862872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="933052757">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="938172971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="941841634">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="942568760">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="945432078">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="951669239">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="952903484">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="954479076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="958487389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="959452446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="961963848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="962267393">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="963076409">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="967006750">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="969045672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="969359942">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="969557227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="972953143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="975060347">
-[...402 lines deleted...]
-    <w:div w:id="1132559674">
+    <w:div w:id="973021337">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="975991580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="981272721">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="981815009">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="982662023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="984049664">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1002009305">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1004629908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1006782299">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1007367739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1014383568">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1036273582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1042289321">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1047416964">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1048380107">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1049770688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1055080830">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1055469289">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1057778715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1058750863">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1061640873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1062753134">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1064445621">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1074006696">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1074007947">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1086918674">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1088234375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1088498861">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1089470763">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1092047764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1093433121">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1097599474">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1098792168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1100374143">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1101340875">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1101488785">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1102917870">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1104299934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1112435313">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1113867121">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1115366618">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1127820907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1133013066">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1135879354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1137339620">
-[...896 lines deleted...]
-    <w:div w:id="1406606738">
+    <w:div w:id="1136145840">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1142044686">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1151752534">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1154180431">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1158040159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1159541412">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1168865566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1169949831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1173060540">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1176992816">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1179126598">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1182864271">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1192500864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1206137719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1207834227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1208493958">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1208568834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1210528175">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1218467542">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1218971145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1222592795">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1226988560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1228691709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1229998722">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1230967862">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1233345512">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1234508316">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1238975400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1239169779">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1243417831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1243488735">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1256018962">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1257131820">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1265844124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1267421125">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1270504155">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1276521649">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1279484461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1279794632">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1281184829">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1282613386">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1289162445">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1291211089">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1293513472">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1293635685">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1296183941">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1297644011">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1306466114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1317758277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1317808370">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1319263618">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1321814747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1321932812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1325281582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1326662587">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1327368020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1327978766">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1328362357">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1328631233">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1332559369">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1339112455">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1339698268">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1354382333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1354649925">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1355881633">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1356033830">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1357459728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1364863400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1365212288">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1370447902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1370454889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1372614315">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1377968425">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1378505728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1383166905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1384213310">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1387217011">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1397820038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1398279256">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1398822438">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1401950291">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1402875397">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1402949199">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1404141432">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1407335165">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1408112143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1408839961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1410272718">
-[...103 lines deleted...]
-    <w:div w:id="1435905574">
+    <w:div w:id="1421296158">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1423917936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1429157473">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1429500128">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1434784543">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1435402063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1436092305">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1440027498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1440763103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1445463594">
-[...571 lines deleted...]
-    <w:div w:id="1627156449">
+    <w:div w:id="1451779631">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1451976656">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1452357022">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1463960410">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1466001679">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1472215381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1473672220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1481385996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1485855965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1486698325">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1488087437">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1491677127">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1492208725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1495563932">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1496409140">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1496872893">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1500536597">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1501432935">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1504009761">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1517382225">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1524174978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1525559949">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1526480489">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1527790401">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1533612146">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1541672558">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1551378881">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1553079111">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1553812641">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1558591699">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1560900998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1565335989">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1573537835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1574700307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1575119932">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1577016441">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1580017756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1580018499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1581138493">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1589925161">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1591544104">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1595744708">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1597978782">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1601985075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1604529054">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1605265047">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1613172688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1614290536">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1616135792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1619680067">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1620985728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1621454613">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1622809529">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1625498025">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1625574796">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1627083642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1627615251">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627659828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1630431329">
-[...610 lines deleted...]
-    <w:div w:id="1802458897">
+    <w:div w:id="1629503792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1630672884">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1632782793">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1634211636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1636595968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1638143261">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1647008610">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1647466006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1648319800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1652714207">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1654991432">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1655791791">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1658606564">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1658877230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1663241800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1678270935">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1683630565">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1683781113">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1684211985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1684622436">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1686519325">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1688406297">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1693917764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1694719478">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1696808602">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1698658975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1699307593">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1700159776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1701275361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1703244626">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1705640241">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1707101028">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1708675059">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1708993239">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1709455543">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1710686875">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1714815864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1716201182">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1721005580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1723937952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1724401816">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1726566825">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1737388459">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1740206939">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1745910125">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1750082697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1753350335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1763724447">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1765607383">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1768648300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1768842156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1770200389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1770809917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1773473485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1775860258">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1776438065">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1777561539">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1785495400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1787656825">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1788154986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1793867690">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1796220409">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1798984522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802726566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802918181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802922930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1803226295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1808426626">
-[...25 lines deleted...]
-    <w:div w:id="1820997781">
+    <w:div w:id="1805462430">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1817719642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1819376183">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1821115883">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1822113000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1826504186">
-[...961 lines deleted...]
-    <w:div w:id="2079208086">
+    <w:div w:id="1826041965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1826778195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1828280983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1832132713">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1834026294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1836069371">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1838113879">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1838157194">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1839155098">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1840345442">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1844973052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1851525390">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1860923115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1862352985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1862892695">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1863130518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1867716086">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1868640243">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1874269119">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1875579639">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1876501004">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1877355784">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1877504761">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1890191582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1893341838">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1896089009">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1897230302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1897935515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1898664896">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1899632739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1903102770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1909345089">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1916891866">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1919633892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1926380896">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1930190393">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1931549060">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1934387258">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1936815100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1944728876">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1945531553">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1947809825">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1949384056">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1950434102">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1956011389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1963413757">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1966226923">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1968704314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1971471606">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1972052939">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1973123824">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1974559294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1977492966">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1979065932">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1979801110">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1982536007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1993410598">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1997147985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2004311331">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2005011762">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2008709812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2010593498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2010861231">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2011907771">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2012752765">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2015257122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2015447824">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2020697662">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2022581786">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2023121461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2024815535">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2025012087">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2026635655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2029330678">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2029788297">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2030327675">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2037806366">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2038386066">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2041589843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2042003040">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2043161965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2047756380">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2053848054">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2057006543">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2060401860">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2062702094">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2070036129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2070378285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2083409947">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2084182436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085645181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2086493620">
-[...77 lines deleted...]
-    <w:div w:id="2111312247">
+    <w:div w:id="2086606959">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2087264549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2097050860">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2099280825">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2105224709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2107262766">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2112164264">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113041173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2115393178">
-[...155 lines deleted...]
-    <w:div w:id="2135099574">
+    <w:div w:id="2113620601">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2118792410">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2118987638">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2119793231">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2119908768">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2124567560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2125686206">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2129885685">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2132673905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2136440527">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2138447204">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2138598118">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2138840737">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2140369749">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2144493973">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2146774342">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5DC39C0-0CE5-4537-B89C-2FEA41A0420F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E318CE" w:rsidRDefault="007154C5" w:rsidP="007154C5">
           <w:pPr>
             <w:pStyle w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
           </w:pPr>
           <w:r w:rsidRPr="0069507A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -21162,247 +21098,222 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91482595-A552-4826-943C-30779AA50C82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+        <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97C860AC-0002-4AB3-96F9-106123B0F416}"/>
+        <w:guid w:val="{7CD666C1-130E-4748-A724-97987CA52528}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
+        <w:p w:rsidR="00EB73F1" w:rsidRDefault="00EB73F1" w:rsidP="00EB73F1">
+          <w:pPr>
+            <w:pStyle w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:pPr>
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
-          </w:r>
-[...24 lines deleted...]
-            <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
+    <w:rsid w:val="00001E29"/>
+    <w:rsid w:val="001101B7"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00183F29"/>
-    <w:rsid w:val="001D5DAF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00221C8F"/>
     <w:rsid w:val="002550FD"/>
+    <w:rsid w:val="00310375"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
-    <w:rsid w:val="00365513"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0041192E"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="004C00AB"/>
+    <w:rsid w:val="005A49B8"/>
+    <w:rsid w:val="006A6B18"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00764F6F"/>
-    <w:rsid w:val="008242AB"/>
-    <w:rsid w:val="00831E93"/>
+    <w:rsid w:val="0083336C"/>
     <w:rsid w:val="00835E07"/>
-    <w:rsid w:val="008A0843"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009F7EA3"/>
     <w:rsid w:val="00A009A6"/>
-    <w:rsid w:val="00A0106A"/>
     <w:rsid w:val="00A657B0"/>
-    <w:rsid w:val="00AF024C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C049CD"/>
+    <w:rsid w:val="00BF69F9"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C41BCC"/>
-    <w:rsid w:val="00C6202E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD256F"/>
+    <w:rsid w:val="00D82DFE"/>
     <w:rsid w:val="00DD7BA4"/>
-    <w:rsid w:val="00DF0E7D"/>
-    <w:rsid w:val="00DF1A99"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E646E1"/>
+    <w:rsid w:val="00EB73F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21788,51 +21699,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007154C5"/>
+    <w:rsid w:val="00EB73F1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F91DE249B2D64236B5C9B282FE9D467B">
     <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="90"/>
       <w:szCs w:val="88"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71855CAFCD0440C4880AB5CD94A60020">
     <w:name w:val="71855CAFCD0440C4880AB5CD94A60020"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
@@ -21850,55 +21761,68 @@
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1773E824CD9F477BB864AD976AEFC2AE">
     <w:name w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BFF33CE9ACF45B4BD9D9653F86AF5B6">
+    <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="07716C"/>
       </a:accent1>
       <a:accent2>
@@ -22069,385 +21993,1248 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5b57e419ffb840abb95ac6618f3e3a8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:dd2817321d504f1caee75a1112d299d4" minOccurs="0"/>
+                <xsd:element ref="ns4:PCR_x003f_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c4e2855-9588-4bc9-9890-af639bd565eb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PolicyPortalIssueNo" ma:index="2" nillable="true" ma:displayName="Issue No." ma:internalName="PolicyPortalIssueNo" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocRef" ma:index="3" nillable="true" ma:displayName="Doc. Ref." ma:internalName="PolicyPortalDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Framework/Strategy"/>
+          <xsd:enumeration value="Guidance (Gen.)"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="HSW Standard"/>
+          <xsd:enumeration value="Instruction"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="MoU"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Procedure"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="R2A2"/>
+          <xsd:enumeration value="Strategy"/>
+          <xsd:enumeration value="TAG"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="TIG"/>
+          <xsd:enumeration value="TOR"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Academy - Training / L&amp;D"/>
+              <xsd:enumeration value="Accessibility"/>
+              <xsd:enumeration value="Accounting &amp; Budgeting"/>
+              <xsd:enumeration value="ALARP Working Group"/>
+              <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
+              <xsd:enumeration value="Assessment (Nuclear safety)"/>
+              <xsd:enumeration value="Business Impact Target (BIT)"/>
+              <xsd:enumeration value="Business Travel"/>
+              <xsd:enumeration value="Change Management (Org.)"/>
+              <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
+              <xsd:enumeration value="Civil Engineering"/>
+              <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
+              <xsd:enumeration value="Civil Nuclear Security"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Conducting Investigations"/>
+              <xsd:enumeration value="Compliance"/>
+              <xsd:enumeration value="Contractor Management"/>
+              <xsd:enumeration value="Cyber Security and Information Assurance"/>
+              <xsd:enumeration value="Data Protection"/>
+              <xsd:enumeration value="Defence - Propulsion"/>
+              <xsd:enumeration value="Delivery Lead - Technical Division (R&amp;TS)"/>
+              <xsd:enumeration value="Development of Regulations and Guides"/>
+              <xsd:enumeration value="Diversity &amp; Inclusion (HR)"/>
+              <xsd:enumeration value="Divisional Delivery Support (DDS)"/>
+              <xsd:enumeration value="EC&amp;I Engineering"/>
+              <xsd:enumeration value="Efficiency Framework"/>
+              <xsd:enumeration value="Emergency P&amp;R"/>
+              <xsd:enumeration value="Emergency Preparedness &amp; Response (EP&amp;R)"/>
+              <xsd:enumeration value="Environment and Sustainability"/>
+              <xsd:enumeration value="Estates"/>
+              <xsd:enumeration value="Expenses"/>
+              <xsd:enumeration value="Export Control"/>
+              <xsd:enumeration value="Fault Analysis"/>
+              <xsd:enumeration value="Freedom of Information (FOI) &amp; Gen. Enquiries"/>
+              <xsd:enumeration value="GDA"/>
+              <xsd:enumeration value="Gifts and Hospitality"/>
+              <xsd:enumeration value="Governance"/>
+              <xsd:enumeration value="Health, Safety and Wellbeing (HSW)"/>
+              <xsd:enumeration value="Human &amp; Organisational Capability"/>
+              <xsd:enumeration value="Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Information Management"/>
+              <xsd:enumeration value="Information Security"/>
+              <xsd:enumeration value="International Cooperation"/>
+              <xsd:enumeration value="Invoice Management"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="Land Use Planning"/>
+              <xsd:enumeration value="Leadership and Management for Safety and Security"/>
+              <xsd:enumeration value="Learning &amp; Development"/>
+              <xsd:enumeration value="Legal Support"/>
+              <xsd:enumeration value="Management System"/>
+              <xsd:enumeration value="Mechanical Engineering"/>
+              <xsd:enumeration value="New build/construction"/>
+              <xsd:enumeration value="NHSS"/>
+              <xsd:enumeration value="Notification &amp; Authorisation"/>
+              <xsd:enumeration value="Nuclear Liabilities Regulation"/>
+              <xsd:enumeration value="Operating Reactors"/>
+              <xsd:enumeration value="Operational Inspection"/>
+              <xsd:enumeration value="Organisational Learning"/>
+              <xsd:enumeration value="People Services"/>
+              <xsd:enumeration value="Performance Management (HR)"/>
+              <xsd:enumeration value="Permissioning"/>
+              <xsd:enumeration value="PMO"/>
+              <xsd:enumeration value="Policy"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
+              <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
+              <xsd:enumeration value="Regulatory Assurance"/>
+              <xsd:enumeration value="Regulatory Oversight"/>
+              <xsd:enumeration value="Research &amp; Development"/>
+              <xsd:enumeration value="Risk Management"/>
+              <xsd:enumeration value="RITE"/>
+              <xsd:enumeration value="Safeguards"/>
+              <xsd:enumeration value="Safety Case Working Group"/>
+              <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
+              <xsd:enumeration value="Sellafield"/>
+              <xsd:enumeration value="Shared Services"/>
+              <xsd:enumeration value="Structural Integrity"/>
+              <xsd:enumeration value="Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="Whistleblowing"/>
+              <xsd:enumeration value="WIReD"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
+              <xsd:enumeration value="Corporate Security Manager"/>
+              <xsd:enumeration value="Data Protection Compliance Lead"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
+              <xsd:enumeration value="Executive Office Support"/>
+              <xsd:enumeration value="Export Control Manager"/>
+              <xsd:enumeration value="Governance and Compliance Lead"/>
+              <xsd:enumeration value="Governance Manager"/>
+              <xsd:enumeration value="Head of Academy"/>
+              <xsd:enumeration value="Head of Commercial Management and Procurement"/>
+              <xsd:enumeration value="Head of Communications"/>
+              <xsd:enumeration value="Head of Compliance"/>
+              <xsd:enumeration value="Head of Data and Analytics"/>
+              <xsd:enumeration value="Head of Governance and Compliance"/>
+              <xsd:enumeration value="Head of Private Office"/>
+              <xsd:enumeration value="Head of Estates and Shared Services"/>
+              <xsd:enumeration value="Head of Finance and Commercial"/>
+              <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
+              <xsd:enumeration value="Head of IT"/>
+              <xsd:enumeration value="Head of Legal Liaison"/>
+              <xsd:enumeration value="Head of Organisational Development (HR)"/>
+              <xsd:enumeration value="Head of Organisational Learning"/>
+              <xsd:enumeration value="Head of People Services"/>
+              <xsd:enumeration value="Head of PMO"/>
+              <xsd:enumeration value="Head of Policy"/>
+              <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
+              <xsd:enumeration value="Head of Risk and Assurance"/>
+              <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
+              <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
+              <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
+              <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
+              <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
+              <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
+              <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
+              <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
+              <xsd:enumeration value="HoP - DDS"/>
+              <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
+              <xsd:enumeration value="HoP - Fault Analysis"/>
+              <xsd:enumeration value="HoP - Human and Organisational Capability"/>
+              <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
+              <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
+              <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
+              <xsd:enumeration value="HoP - Operational Inspection"/>
+              <xsd:enumeration value="HoP - Protective Security"/>
+              <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
+              <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
+              <xsd:enumeration value="HoP - Safeguards"/>
+              <xsd:enumeration value="HSW Manager"/>
+              <xsd:enumeration value="Information Management Manager"/>
+              <xsd:enumeration value="WIReD Product Owner"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueDate" ma:index="11" nillable="true" ma:displayName="Issue Date" ma:format="DateOnly" ma:internalName="PolicyPortalIssueDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalReviewDate" ma:index="12" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="PolicyPortalReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueHistoryComments" ma:index="15" nillable="true" ma:displayName="Issue History/Comments" ma:internalName="PolicyPortalIssueHistoryComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalFirstPublicationDate" ma:index="16" nillable="true" ma:displayName="First Publication Date" ma:format="DateOnly" ma:internalName="PolicyPortalFirstPublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldDocRef" ma:index="17" nillable="true" ma:displayName="Old Doc. Ref." ma:internalName="PolicyPortalOldDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldRecordRef" ma:index="18" nillable="true" ma:displayName="Old Record Ref." ma:internalName="PolicyPortalOldRecordRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalPublishStatus" ma:index="25" nillable="true" ma:displayName="Publish Status" ma:format="Dropdown" ma:internalName="PolicyPortalPublishStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Live"/>
+          <xsd:enumeration value="Unpublished"/>
+          <xsd:enumeration value="Withdrawn"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="31" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85a4ca9d-4aea-456d-868e-8e20a97dbaed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05350e14-297a-489c-ad04-faf6563b232c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="dd2817321d504f1caee75a1112d299d4" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="dd2817321d504f1caee75a1112d299d4" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{dd281732-1d50-4f1c-aee7-5a1112d299d4}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="7b4e1cbc-bd02-4183-9474-8a15f7a1216f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PCR_x003f_" ma:index="34" nillable="true" ma:displayName="PCR?" ma:default="0" ma:description="Document forms part of the Policy Compliance Report for ARAC." ma:format="Dropdown" ma:internalName="PCR_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
-  <b:Source>
-[...40 lines deleted...]
-  </b:Source>
   <b:Source>
     <b:Tag>ONRDelegation_5_1</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{AA5C8D4D-DDA1-4A04-9ACF-70E7EFC829BB}</b:Guid>
     <b:Title>Office for Nuclear Regulation, ONR Scheme of Delegation, ONR-GOV-FW-002, Issue 5.1 September 2023</b:Title>
     <b:RefOrder>18</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>EMM_Issue5_1</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{6372A5D1-1582-4161-82B3-6CF286D11931}</b:Guid>
     <b:Title>Office for Nuclear Regulation, Enforcement (Enforcement Management Model), ONR-ENF-GD-006, Issue 5.1 January 2021</b:Title>
     <b:RefOrder>19</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>EPS_Issue_2</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{DD68515D-C8F1-48CE-800F-CAA4CC320423}</b:Guid>
     <b:Title>Office for Nuclear Regulation, Enforcement Policy Statement, ONR-ENF-POL-001, Issue 2 December 2020</b:Title>
     <b:RefOrder>20</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>TransfrontierRegs2019</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{B7D75060-D876-4C15-A2B4-7A4778C95CED}</b:Guid>
     <b:Title>The Transfrontier Shipment of Radioactive Waste and Spent Fuel (EU Exit) Regulations 2019, UK Statutory Instruments 2019 No. 156</b:Title>
     <b:RefOrder>21</b:RefOrder>
   </b:Source>
   <b:Source>
+    <b:Tag>DESNZ_Transboundary_2021</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{46B8534D-1B8B-4D52-B9F3-EB298405E246}</b:Guid>
+    <b:Title>Transboundary impacts of radioactive waste disposal, DESNZ Guidance, September 2021, https://www.gov.uk/guidance/transboundary-impacts-of-radioactive-waste-disposal-reporting-and-notification-obligations-euratom-article-37</b:Title>
+    <b:RefOrder>22</b:RefOrder>
+  </b:Source>
+  <b:Source>
     <b:Tag>RSR_Guidance</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{821EA460-B2BE-483A-8DCC-DB7290525D26}</b:Guid>
     <b:Title>Environment Agency, Guidance: Nuclear sites RSR: environmental permits, Updated January 2023, https://www.gov.uk/guidance/nuclear-sites-rsr-environmental-permits</b:Title>
     <b:RefOrder>23</b:RefOrder>
-  </b:Source>
-[...33 lines deleted...]
-    <b:RefOrder>14</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>RSR_Objectives_2021</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{B8ACE311-F217-4176-9859-07822F747824}</b:Guid>
     <b:Title>Radioactive substances regulation (RSR): objective and principles, December 2021, https://www.gov.uk/government/publications/radioactive-substances-regulation-rsr-objective-and-principles/radioactive-substances-regulation-rsr-objective-and-principles</b:Title>
     <b:RefOrder>24</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>RSR_Optimisation_2010</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{625E962B-DA89-4459-9D00-EDB93AD1289E}</b:Guid>
     <b:Title>Principles of optimisation in the management and disposal of radioactive waste from radioactive substances activities, Version 2, 2010, https://www.gov.uk/government/publications/rsr-principles-of-optimisation</b:Title>
     <b:RefOrder>25</b:RefOrder>
   </b:Source>
   <b:Source>
+    <b:Tag>SEPA_Authorisation_Guidance_2020</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{7138BA5A-00D8-4EB0-9A45-5E9D7E0E9DB5}</b:Guid>
+    <b:Title>SEPA, Authorisation guide for radioactive substances activities, v1.2 March 2020, https://www.sepa.org.uk/media/371985/rs-authorisation-guide.pdf</b:Title>
+    <b:RefOrder>26</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>SEPA_Optimisation_2019</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{0B1EE092-DC3D-4604-84F4-1CCCDFA2BFE8}</b:Guid>
+    <b:Title>SEPA, Satisfying the optimisation requirement and the role of Best Practicable Means, v2 May 2019, https://www.sepa.org.uk/media/101545/satisfying_the_alara_requirement_and_the_role_of_best_practicable_mean.pdf</b:Title>
+    <b:RefOrder>27</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Special_Waste_Regs_1996</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{2DD41A4D-A5CD-4C9D-B38F-EA8AD34057D1}</b:Guid>
+    <b:Title>The Special Waste Regulations 1996, UK Statutory Instruments 1996 No. 972</b:Title>
+    <b:RefOrder>28</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Hazardous_Waste_Regs_2005</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{7A158EFA-94A5-4FBA-8D19-212217AC4A55}</b:Guid>
+    <b:Title>The Hazardous Waste (England and Wales) Regulations 2005, UK Statutory Instruments 2005 No. 894</b:Title>
+    <b:RefOrder>29</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Waste_Classification_Guidance</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{C7607DCC-3F29-4477-A360-C1BE16A80BE0}</b:Guid>
+    <b:Title>Environment Agency, Technical Guidance WM3: Waste Classification - Guidance on the classification and assessment of waste, v1.2 October 2021, https://www.gov.uk/government/publications/waste-classification-technical-guidance</b:Title>
+    <b:RefOrder>30</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IRR17</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{049AB8A9-15EF-4CD1-85DF-D38CF3CDA21D}</b:Guid>
+    <b:Title>The Ionising Radiations Regulations 2017, UK Statutory Instruments 2017 No. 1075</b:Title>
+    <b:RefOrder>31</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>EIADR_Guidance_2023</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{8FA7AC32-AB33-448B-B96B-77399BA0C9AC}</b:Guid>
+    <b:Title>Office for Nuclear Regulation, Guidance on the Nuclear Reactors (Environmental Impact Assessment for Decommissioning) Regulations, ONR-NLR-GD-001 v1 March 2023</b:Title>
+    <b:RefOrder>32</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>HAWRegulatoryPosition2017</b:Tag>
+    <b:SourceType>Misc</b:SourceType>
+    <b:Guid>{8287A2EF-2477-4124-90DF-2476CB1A29F5}</b:Guid>
+    <b:Title>Regulatory Arrangements for the Management of Higher Activity Radioactive Waste on Nuclear Licensed Sites, Regulatory Position Statement – 2017 Update</b:Title>
+    <b:RefOrder>33</b:RefOrder>
+  </b:Source>
+  <b:Source>
     <b:Tag>GRA_NSD_2009</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{C9AC5329-23A0-4A3E-AFFE-F28CE8CB9314}</b:Guid>
     <b:Title>Near-Surface Disposal Facilities on Land for Solid Radioactive Wastes: Guidance on Requirements for Authorisation, February 2009, https://www.gov.uk/government/publications/near-surface-disposal-facilities-on-land-for-solid-radioactive-wastes</b:Title>
     <b:RefOrder>34</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>GRA_GDF_2009</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{1A0BC1F5-689F-4D33-93F9-DB5E70031311}</b:Guid>
     <b:Title>Geological Disposal Facilities on Land for Solid Radioactive Wastes: Guidance on Requirements for Authorisation, February 2009, https://www.gov.uk/government/publications/geological-disposal-facilities-on-land-for-solid-radioactive-wastes</b:Title>
     <b:RefOrder>35</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>Hazardous_Waste_Regs_2005</b:Tag>
-[...103 lines deleted...]
-  <b:Source>
     <b:Tag>Joint_Statement_2021</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{2F314E25-DCA0-4175-B685-B375C318CA8F}</b:Guid>
     <b:Title>On-site disposal of solid radioactive waste on nuclear licensed sites - Joint Regulators’ Statement of Common Understanding, v2 February 2021, https://www.onr.org.uk/media/idmpvmou/joint-regulators-statement.pdf</b:Title>
     <b:RefOrder>36</b:RefOrder>
   </b:Source>
+  <b:Source>
+    <b:Tag>Int</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{817CDDD3-36E9-4A7C-9867-75FF09E5B21E}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>Agency</b:Last>
+            <b:First>International</b:First>
+            <b:Middle>Atomic Energy</b:Middle>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Predisposal Management of Radioactive Waste, IAEA Safety Standards Series No. GSR Part 5, IAEA, Vienna (2009). https://www.iaea.org/publications/8004/predisposal-management-of-radioactive-waste</b:Title>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Int1</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{0616B736-14C3-4A90-9AA5-4005DFD89FBB}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>Agency</b:Last>
+            <b:First>International</b:First>
+            <b:Middle>Atomic Energy</b:Middle>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Leadership, Management and Culture for Safety in Radioactive Waste Management, IAEA Safety Standards Series No. GSG-16, IAEA, Vienna (2022). https://www.iaea.org/publications/14787/</b:Title>
+    <b:RefOrder>2</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Gov5</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{7600F25A-2DA8-4FE8-B726-FCBE91F40992}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>Gov</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>The Environmental Permitting (England and Wales) Regulations 2016, UK Statutory Instruments 2016 No. 1154. </b:Title>
+    <b:RefOrder>3</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Gov6</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{161F7C09-A248-4FD8-84B2-DF723B49F482}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>Gov</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>The Environmental Authorisations (Scotland) Regulations 2018, Scottish Statutory Instruments 2018 No. 219.</b:Title>
+    <b:RefOrder>4</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR61</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{6CDFF829-0234-4918-AB56-6B76DF92FEC5}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Office for Nuclear Regulation, Licence condition handbook - The standard licence conditions attached to nuclear site licences, February 2017, https://www.onr.org.uk/media/gixbe2br/licence-condition-handbook.pdf</b:Title>
+    <b:RefOrder>5</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR62</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{17BE7723-731F-47A4-A6DD-A5D47CE107E7}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Basic principles of radioactive waste management, Joint guidance from the Office for Nuclear Regulation, the Environment Agency, the Scottish Environment Protection Agency and Natural Resources Wales to nuclear licensees, Revision 2 February 2015.</b:Title>
+    <b:RefOrder>6</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Gov7</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{947D0797-88A5-45FB-AC1F-B356AC0B5FDE}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>Gov</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>UK Policy Framework: Managing Radioactive Substances and Nuclear Decommissioning, May 2024, https://assets.publishing.service.gov.uk/media/6632371769098ded31fca7c1/managing-radioactive-substances-and-nuclear-decommissioning-uk-policy-framework.pdf.</b:Title>
+    <b:RefOrder>7</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR63</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{AA7916B8-5772-4774-9E4E-80F4CDCE57E5}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Memorandum of Understanding between the Office for Nuclear Regulation and the Environment Agency on Matters of Mutual Interest in England, https://www.onr.org.uk/media/dmtlm4mj/mou-onr-ea-180815.pdf</b:Title>
+    <b:RefOrder>8</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR64</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{BDA9E11C-FDB3-4DA4-9DEE-6B9E8F091AEC}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Memorandum of understanding between the Office for Nuclear regulation and the Scottish Environment Protection Agency on Matters of Mutual Interest in Scotland, https://www.onr.org.uk/media/wwgjfxe4/mou-onr-sepa.pdf.</b:Title>
+    <b:RefOrder>9</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR65</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{617864B5-AC28-4054-B696-0226B6C377D5}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Memorandum of Understanding between the Office for Nuclear Regulation and Natural Resources Wales on Matters of Mutual Interest in Wales, https://www.onr.org.uk/media/oqpnybuf/nrw-mou.pdf.</b:Title>
+    <b:RefOrder>10</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR66</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{1EDDB87D-C974-4E87-A8BC-7FA7C72C5040}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR-INSP-GD-061 - Joint Regulatory Guidance to Support the Overarching MoU - EA and ONR, Issue 2.</b:Title>
+    <b:RefOrder>11</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR67</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{490508F0-98AC-4909-87C0-F768B2AC0A61}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR-INSP-GD-062 - Guidance to support the Joint Regulatory MoU between ONR and SEPA, Issue 2</b:Title>
+    <b:RefOrder>12</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR68</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{EE19698D-635A-4811-A5AF-34D9C1F01BB9}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR-INSP-GD-063 - Joint Regulatory Guidance to Support the Overarching MoU - NRW and ONR, Issue 2</b:Title>
+    <b:RefOrder>13</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>DES</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{EBAB830C-379A-47B0-9D69-A6CF7B9361E0}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>DESNZ</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Scope of and exemptions from the radioactive substances legislation in England, Wales &amp; Northern Ireland, 2018, https://www.gov.uk/government/publications/guidance-on-the-scope-of-and-exemptions-from-the-radioactive-substances-legislation-in-the-uk.</b:Title>
+    <b:RefOrder>14</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Gov8</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{D8718B0F-7F53-4147-81D4-60696E51D176}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>Gov</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Installations Act 1965, UK Public General Acts 1965 chapter 57.</b:Title>
+    <b:RefOrder>15</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Gov9</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{5CB49A4E-66FB-4163-929D-F7812C06AA03}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>Gov</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>Scotland's higher-activity radioactive waste policy, January 2011, ISBN 9780755998920.</b:Title>
+    <b:RefOrder>16</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>The1</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{0C96503C-D8E4-4FE1-B89E-7E32DE91285A}</b:Guid>
+    <b:Title>The management of higher activity radioactive waste on nuclear licensed sites, Joint guidance from the Office for Nuclear Regulation, the Environment Agency, the Scottish Environment Protection Agency and Natural Resources Wales, Rev 2.1 July 2021.</b:Title>
+    <b:RefOrder>17</b:RefOrder>
+  </b:Source>
 </b:Sources>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0973DBA9-54E1-4958-9F7E-95ED07DE9D6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1E7696-64D0-4E76-BD09-5F47C27AB98C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF866B69-5D29-4968-8BDD-F094F2E07CBA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9419ACF-FD9B-4EEB-B545-BB3F91B9B619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302464A8-7BA5-4131-8D06-4B18A77BE91D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32D7BB7-932F-4B8A-9669-BBE0B7399EBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490ED5B9-84BB-4E11-AB53-C0B8C211310C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>31489</Characters>
+  <Pages>17</Pages>
+  <Words>4714</Words>
+  <Characters>26872</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>73</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>223</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LC33: Disposal of radioactive waste</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36940</CharactersWithSpaces>
+  <CharactersWithSpaces>31523</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LC33: Disposal of radioactive waste</dc:title>
+  <dc:title>LC33 – Disposal of radioactive waste</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>7</cp:contentStatus>
+  <cp:contentStatus>7.1</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227</vt:lpwstr>
+  </property>
 </Properties>
 </file>