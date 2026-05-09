--- v0 (2025-10-12)
+++ v1 (2026-05-09)
@@ -1,215 +1,219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="198" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="198" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9156"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20562" w:rsidRPr="00C20562" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00C20562" w:rsidRDefault="00C20562" w:rsidP="00323E71">
             <w:bookmarkStart w:id="0" w:name="_Toc466022543"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D0226A" w:rsidRPr="001E03E1" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="72"/>
-                <w:szCs w:val="72"/>
+                <w:sz w:val="96"/>
+                <w:szCs w:val="96"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="6E394673" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="004D2ECD" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="0CEAB954" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="0092573D" w:rsidP="000A503E">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="0063243B" w:rsidRPr="009459C6">
+                    <w:r w:rsidR="00D50BBE" w:rsidRPr="00EE6ACB">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t>LC 30</w:t>
+                      <w:t xml:space="preserve">LC30 </w:t>
                     </w:r>
-                    <w:r w:rsidR="0063243B">
+                    <w:r w:rsidR="000A503E" w:rsidRPr="00EE6ACB">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> – </w:t>
+                      <w:t xml:space="preserve">– </w:t>
                     </w:r>
-                    <w:r w:rsidR="0063243B" w:rsidRPr="009459C6">
+                    <w:r w:rsidR="00D50BBE" w:rsidRPr="00EE6ACB">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
                       <w:t>Periodic</w:t>
                     </w:r>
-                    <w:r w:rsidR="0063243B">
+                    <w:r w:rsidR="000A503E" w:rsidRPr="00EE6ACB">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> s</w:t>
                     </w:r>
-                    <w:r w:rsidR="0063243B" w:rsidRPr="009459C6">
+                    <w:r w:rsidR="00D50BBE" w:rsidRPr="00EE6ACB">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
                       <w:t>hutdown</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -229,1921 +233,1700 @@
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A29B4CB" w14:textId="77777777" w:rsidR="00B23A5E" w:rsidRPr="00595C8C" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
-[...466 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00323E71">
       <w:pPr>
         <w:sectPr w:rsidR="00595C8C" w:rsidSect="00B23A5E">
-          <w:headerReference w:type="default" r:id="rId11"/>
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="00223090" w:rsidRDefault="008D49A5" w:rsidP="00223090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc184194219"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc225972634"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00223090">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="4DE1980B" w14:textId="566DD4A3" w:rsidR="008D49A5" w:rsidRPr="00AA78A4" w:rsidRDefault="000C5F5A" w:rsidP="0063243B">
+    <w:p w14:paraId="4DE1980B" w14:textId="6E1C6F6B" w:rsidR="008D49A5" w:rsidRDefault="00087049" w:rsidP="00C963E6">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk64448648"/>
-      <w:r w:rsidRPr="008172D0">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>y.</w:t>
+        <w:t>Technical</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5F5A" w:rsidRPr="008172D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194C0C">
+        <w:t xml:space="preserve">Inspection Guides (TIG) support inspectors undertaking compliance inspections to make regulatory judgements in relation to the adequacy of compliance and in providing regulatory advice on specific Licence Conditions (LCs) to licensees. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616F197D" w14:textId="77777777" w:rsidR="008D49A5" w:rsidRPr="0063243B" w:rsidRDefault="008D49A5" w:rsidP="0063243B">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="704473B2" w14:textId="38B39800" w:rsidR="00EA048E" w:rsidRDefault="004A2DDD" w:rsidP="00C963E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00194C0C">
+        <w:t xml:space="preserve">purpose of this guidance is to facilitate a consistent approach to </w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7">
+        <w:t>LC30</w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00194C0C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00D35119">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>While not exhaustive or mandatory, the guidance offers a clear framework for inspectors to assess the adequacy of compliance.</w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00DD6240">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00C71586">
+        <w:t>Inspectors should also refer to the ONR p</w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7">
+        <w:t>olicy</w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00C71586">
+        <w:t xml:space="preserve"> on Risk-Informed and Targeted Engagements (RITE)</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="196125768"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003852A7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="003852A7">
+            <w:instrText xml:space="preserve">CITATION ONR2 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="003852A7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="009E6459">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="009E6459" w:rsidRPr="009E6459">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[1]</w:t>
+          </w:r>
+          <w:r w:rsidR="003852A7">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003852A7">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00C71586">
+        <w:t>which guides risk-based prioriti</w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00C71586">
+        <w:t xml:space="preserve">ation in regulatory interventions and supports decisions on engaging with </w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="003852A7" w:rsidRPr="00C71586">
+        <w:t>utyholders</w:t>
+      </w:r>
+      <w:r w:rsidR="000A503E">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0EA2F543" w14:textId="5A3C8645" w:rsidR="00D46BBB" w:rsidRPr="00700D5F" w:rsidRDefault="000C5F5A" w:rsidP="0063243B">
-[...117 lines deleted...]
-    <w:p w14:paraId="2605FD2F" w14:textId="2C61EA27" w:rsidR="000825B0" w:rsidRDefault="00206D09" w:rsidP="00783F6F">
+    <w:p w14:paraId="5A931EEC" w14:textId="77777777" w:rsidR="000A503E" w:rsidRPr="00AA78A4" w:rsidRDefault="000A503E" w:rsidP="000A503E">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AAE39A" w14:textId="39E9FB04" w:rsidR="008D49A5" w:rsidRDefault="00D60BCB" w:rsidP="00223090">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc225972635"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
-        <w:t xml:space="preserve">(1) </w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Licence Condition </w:t>
+      </w:r>
+      <w:r w:rsidR="00512179">
+        <w:t>30</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4ECEABAC" w14:textId="32BDFF58" w:rsidR="000825B0" w:rsidRDefault="00206D09" w:rsidP="00783F6F">
+    <w:p w14:paraId="42499758" w14:textId="7E4D245E" w:rsidR="002D1406" w:rsidRDefault="002D1406" w:rsidP="002D1406">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(2) </w:t>
-[...38 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t>30(1) When necessary for the purpose of enabling any examination, inspection, maintenance or testing of any plant or process to take place, the licensee shall ensure that any such plant or process shall be shut down in accordance with the requirements of its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000825B0">
-[...3 lines deleted...]
-        <w:t>period.</w:t>
+      <w:r>
+        <w:t>plant maintenance schedule referred to in Condition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>28.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F46465B" w14:textId="43609A15" w:rsidR="000825B0" w:rsidRDefault="00206D09" w:rsidP="00783F6F">
+    <w:p w14:paraId="1C3FD48D" w14:textId="733DD1BC" w:rsidR="002D1406" w:rsidRDefault="002D1406" w:rsidP="002D1406">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
-        <w:t>(3)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00783F6F">
+        <w:t xml:space="preserve">30(2) Notwithstanding paragraph 1 of this condition ONR may </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F9D1D6"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to an extension of a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plant’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>operating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000825B0">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B35DAE">
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C9E6EF" w14:textId="1F1D872B" w:rsidR="002D1406" w:rsidRDefault="002D1406" w:rsidP="002D1406">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">30(3) The licensee shall, if so </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="A3D8E7"/>
         </w:rPr>
         <w:t>specified</w:t>
       </w:r>
-      <w:r w:rsidR="00B35DAE">
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> b</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="000825B0">
+        <w:t xml:space="preserve"> by ONR, ensure that when a plant or process is shut down in pursuance of paragraph 1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000825B0">
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00783F6F">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">this condition it shall not be started up again thereafter without the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCC978"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-        <w:t>f ONR.</w:t>
+        <w:t xml:space="preserve"> of ONR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E82DE9" w14:textId="77777777" w:rsidR="00783F6F" w:rsidRDefault="00783F6F" w:rsidP="00783F6F">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc184194223"/>
+    <w:p w14:paraId="066A9DC9" w14:textId="77777777" w:rsidR="000A503E" w:rsidRDefault="000A503E" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="000A503E" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc225972636"/>
     </w:p>
-    <w:p w14:paraId="4344C528" w14:textId="2228FFC0" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00783F6F">
+    <w:p w14:paraId="19CBAE12" w14:textId="1BA4272D" w:rsidR="00140E1C" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Purpose of </w:t>
       </w:r>
       <w:r w:rsidR="00821337">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>Licence Condition</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="06E05FEC" w14:textId="77B8C45C" w:rsidR="007B21CC" w:rsidRPr="00FB736E" w:rsidRDefault="007B21CC" w:rsidP="007B21CC">
+    <w:p w14:paraId="54B30D91" w14:textId="6115DE2C" w:rsidR="00EF24B0" w:rsidRPr="00FB736E" w:rsidRDefault="00EF24B0" w:rsidP="00036526">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB736E">
-        <w:t>The purpose of LC 30</w:t>
-[...213 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t>The purpose of LC30 is to ensure that, where it is necessary to do so, a licensee periodically shuts down plant in order to carry out any LC28</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1106001741"/>
+          <w:id w:val="-1080746722"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00783F6F">
+          <w:r w:rsidR="009E6459">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00783F6F">
-            <w:instrText xml:space="preserve"> CITATION ONR149 \l 2057 </w:instrText>
+          <w:r w:rsidR="009E6459">
+            <w:instrText xml:space="preserve"> CITATION ONR1 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="00783F6F">
+          <w:r w:rsidR="009E6459">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00783F6F" w:rsidRPr="00783F6F">
+          <w:r w:rsidR="009E6459">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>[1]</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00783F6F">
+          <w:r w:rsidR="009E6459" w:rsidRPr="009E6459">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[2]</w:t>
+          </w:r>
+          <w:r w:rsidR="009E6459">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00783F6F">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+      <w:r w:rsidRPr="00FB736E">
+        <w:t xml:space="preserve"> requirements that require plant to be out of service. LC30(2) allows ONR to agree to an extension of the period between such regular shutdowns. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C13B8C2" w14:textId="5435B2D4" w:rsidR="008838B4" w:rsidRPr="00783F6F" w:rsidRDefault="008838B4" w:rsidP="00783F6F">
-[...6 lines deleted...]
-      <w:r w:rsidR="00447104" w:rsidRPr="00783F6F">
+    <w:p w14:paraId="56A75B65" w14:textId="4ED9B0E5" w:rsidR="00E05FC7" w:rsidRDefault="00EF24B0" w:rsidP="000A503E">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB736E">
+        <w:t>Where a specification under LC30(3) has been issued and ONR has to formally consent to the restart, this consent will only be given when the licensee has satisfied both itself and ONR that the plant may be safely started up and safely operated until the next periodic shutdown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6A23F4" w14:textId="77777777" w:rsidR="00E05FC7" w:rsidRDefault="00E05FC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540E3FBF" w14:textId="3051B2FE" w:rsidR="00D60BCB" w:rsidRPr="00761BC1" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc225972637"/>
+      <w:r w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2" w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rrangements for </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00313628">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Licence Condition 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E15641" w14:textId="763DFB2D" w:rsidR="0070406B" w:rsidRPr="0070406B" w:rsidRDefault="0070406B" w:rsidP="0070406B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0070406B">
+        <w:t xml:space="preserve">Although LC30 does not explicitly require formal arrangements, effective compliance is expected to be supported by clear, consistent procedures that ensure the condition’s requirements are met and are well understood by </w:t>
+      </w:r>
+      <w:r w:rsidR="00093015">
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070406B">
+        <w:t>managers</w:t>
+      </w:r>
+      <w:r w:rsidR="000569B3">
+        <w:t>/operatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070406B">
+        <w:t xml:space="preserve"> and ONR</w:t>
+      </w:r>
+      <w:r w:rsidR="00093015">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7215FA86" w14:textId="6EE43392" w:rsidR="003979A4" w:rsidRPr="003979A4" w:rsidRDefault="003979A4" w:rsidP="003979A4">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003979A4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The arrangements should identify plant or processes requiring shutdown to enable </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>EIM&amp;T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003979A4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ensure these and other safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003979A4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>related activities are systematically planned, implemented, reviewed, and recorded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A5897" w14:textId="575F7C05" w:rsidR="00D60BCB" w:rsidRDefault="00050288" w:rsidP="00050288">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050288">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Where an extension to the operating interval is sought, the arrangements should define the process for obtaining ONR agreement under LC30(2), including the provision of an adequate safety justification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3792C3FB" w14:textId="77777777" w:rsidR="00313628" w:rsidRDefault="00313628" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00313628" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc225972638"/>
+    </w:p>
+    <w:p w14:paraId="41C3DA1C" w14:textId="35444E9C" w:rsidR="00D60BCB" w:rsidRPr="00761BC1" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2" w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nspection of </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2" w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rrangements and their </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2" w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761BC1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>mplementation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="66C01FEA" w14:textId="77777777" w:rsidR="00DE3DE3" w:rsidRDefault="00DE3DE3" w:rsidP="00DE3DE3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00200101">
+        <w:t>Ahead of a periodic shutdown, confirm that arrangements ensure</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73954B5E" w14:textId="77777777" w:rsidR="00DE3DE3" w:rsidRPr="00313628" w:rsidRDefault="00DE3DE3" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00313628">
+        <w:t>Responsible persons for overall shutdown control and for plant release, isolation, de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313628">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">isolation, testing, and return to service are clearly identified and SQEP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41793C8D" w14:textId="77777777" w:rsidR="00DE3DE3" w:rsidRPr="00313628" w:rsidRDefault="00DE3DE3" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00313628">
+        <w:t xml:space="preserve">Where LC30(3) applies, arrangements recognise that plant restart is subject to ONR consent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6314BA2C" w14:textId="77777777" w:rsidR="00DE3DE3" w:rsidRPr="00313628" w:rsidRDefault="00DE3DE3" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00313628">
+        <w:t>An outage plan (or equivalent) is produced, identifying maintenance schedule and other safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313628">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">related work, and is submitted to ONR in sufficient time to support inspection planning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3718BB" w14:textId="77777777" w:rsidR="00DE3DE3" w:rsidRPr="00313628" w:rsidRDefault="00DE3DE3" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00313628">
+        <w:t xml:space="preserve">Proposals to permanently amend operating intervals are notified to ONR in good time for assessment and agreement, with changes subject to approval in accordance with LC28(5). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BC833E" w14:textId="77777777" w:rsidR="00DE3DE3" w:rsidRPr="00313628" w:rsidRDefault="00DE3DE3" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00313628">
+        <w:t>Any proposed derogations from the maintenance schedule during the shutdown are notified to ONR in sufficient time for consideration and agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B107308" w14:textId="1C03BC0A" w:rsidR="00DE3DE3" w:rsidRPr="00DE3DE3" w:rsidRDefault="00DE3DE3" w:rsidP="00DE3DE3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE3DE3">
+        <w:t>During a periodic shutdown, confirm that arrangements ensure</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F85179" w14:textId="7A8C313B" w:rsidR="00CD2B07" w:rsidRPr="00CD2B07" w:rsidRDefault="00CD2B07" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2B07">
+        <w:t xml:space="preserve">Minimum levels of diversity and redundancy are maintained during plant isolation, with appropriate protection and delineation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5A5E74" w14:textId="1C585D45" w:rsidR="00CD2B07" w:rsidRPr="00CD2B07" w:rsidRDefault="00CD2B07" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2B07">
+        <w:t>Suitable quality plans are in place for all safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2B07">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">related activities and are subject to appropriate audit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E67DA1" w14:textId="069DF4C8" w:rsidR="00CD2B07" w:rsidRPr="00CD2B07" w:rsidRDefault="00CD2B07" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2B07">
+        <w:t xml:space="preserve">Shutdown activities are effectively controlled and supervised, with robust arrangements for releasing operational plant to maintenance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296E5C23" w14:textId="60AAC858" w:rsidR="00CD2B07" w:rsidRPr="00CD2B07" w:rsidRDefault="00CD2B07" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2B07">
+        <w:t xml:space="preserve">Contractors undertaking invasive activities are subject to control and supervision equivalent to that applied to licensee personnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D16B9B" w14:textId="152E2FB6" w:rsidR="00CD2B07" w:rsidRPr="00CD2B07" w:rsidRDefault="00CD2B07" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2B07">
+        <w:t xml:space="preserve">ALARP radiation dose assessments cover all periodic shutdown activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4219D853" w14:textId="5E6A00A7" w:rsidR="00CD2B07" w:rsidRPr="00CD2B07" w:rsidRDefault="00CD2B07" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD2B07">
+        <w:t>Effective processes are in place to screen, classify, and prioritise shutdown</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD2B07">
+        <w:noBreakHyphen/>
+        <w:t>related incidents to ensure early correction of shortfalls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4B7A0E" w14:textId="445AD96E" w:rsidR="00C8306C" w:rsidRDefault="00C8306C" w:rsidP="00C8306C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8306C">
+        <w:t xml:space="preserve">Prior to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8306C">
+        <w:t xml:space="preserve">seeking </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC73BA">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8306C">
+        <w:t>restart consent, confirm that arrangements ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC73BA">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295B562C" w14:textId="0A244E60" w:rsidR="00A271B8" w:rsidRPr="00A271B8" w:rsidRDefault="00A271B8" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A271B8">
+        <w:t>An agreed schedule of engagement with ONR is in place, including periodic shutdown reviews and the formal start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A271B8">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">up meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3005AFF9" w14:textId="7A62E307" w:rsidR="00A271B8" w:rsidRPr="00A271B8" w:rsidRDefault="00A271B8" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A271B8">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Findings from examination, maintenance, inspection, and testing are appropriately reviewed and assessed (including independent assessment where required) and presented to ONR as necessary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653CC310" w14:textId="4D5D7251" w:rsidR="00A271B8" w:rsidRPr="00A271B8" w:rsidRDefault="00A271B8" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A271B8">
+        <w:t xml:space="preserve">ONR is provided with evidence confirming satisfactory completion of all required activities and that the plant is fit to operate; any exceptions are managed in accordance with LC28. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67143452" w14:textId="2120DA08" w:rsidR="00A271B8" w:rsidRPr="00A271B8" w:rsidRDefault="00A271B8" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A271B8">
+        <w:t xml:space="preserve">An adequate safety case supports operation until the next scheduled shutdown, or alternative proposals are defined where the full period cannot be justified. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D51567E" w14:textId="2CBB1637" w:rsidR="00A067DD" w:rsidRPr="00A067DD" w:rsidRDefault="00A271B8" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A271B8">
+        <w:t>A periodic shutdown report is submitted to ONR within 28 days (or other agreed period), summarising outage activities and confirming completion of outstanding work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1D001" w14:textId="77777777" w:rsidR="00155529" w:rsidRDefault="00155529" w:rsidP="00A067DD">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ensure p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A067DD">
+        <w:t>rocedures are current, authorised and accurately reflect established practice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and that they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A067DD">
+        <w:t xml:space="preserve"> specify ONR consent requirements for plant restart where this has been directed by ONR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44700CCB" w14:textId="69C59705" w:rsidR="00A067DD" w:rsidRPr="00A067DD" w:rsidRDefault="00A067DD" w:rsidP="00A067DD">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A067DD">
+        <w:t>Operating periods between declared periodic shutdowns are not exceeded without ONR agreement, with any such request treated as an amendment to the maintenance schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00155529">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA394E2" w14:textId="77777777" w:rsidR="008838B4" w:rsidRPr="004D0E7B" w:rsidRDefault="008838B4" w:rsidP="008838B4">
+    <w:p w14:paraId="128983BC" w14:textId="0D04115F" w:rsidR="00E25717" w:rsidRPr="00E25717" w:rsidRDefault="00E25717" w:rsidP="00E25717">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D0E7B">
-        <w:t xml:space="preserve">In relation to activities undertaken during a periodic shutdown, check that the arrangements ensure that: </w:t>
+      <w:r w:rsidRPr="00E25717">
+        <w:t>Implementation of LC30 arrangements is routinely considered during shutdown inspections; however, explicit assessment of compliance may also be undertaken ahead of or during a periodic shutdown as part of planned regulatory activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00A757CF">
+        <w:t>. Inspectors should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D939AF5" w14:textId="77777777" w:rsidR="008838B4" w:rsidRPr="00783F6F" w:rsidRDefault="008838B4" w:rsidP="00783F6F">
-[...9 lines deleted...]
-        <w:t>minimum levels of diversity and redundancy are maintained when plant is isolated and that those plant are protected through appropriate delineation;</w:t>
+    <w:p w14:paraId="0EA61F6A" w14:textId="3E1F8714" w:rsidR="00A8780A" w:rsidRPr="00A8780A" w:rsidRDefault="00A8780A" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8780A">
+        <w:t>Confirm shutdown requirements in the maintenance schedule are planned for the current</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8780A">
+        <w:t xml:space="preserve">next shutdown, supported by sampling and discussion with responsible personnel and that required programmes have been submitted to ONR and updated as directed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22ACA8C2" w14:textId="77777777" w:rsidR="008838B4" w:rsidRPr="00783F6F" w:rsidRDefault="008838B4" w:rsidP="00783F6F">
-[...5 lines deleted...]
-        <w:t>appropriate quality plans are developed for all safety related activities and subject to appropriate audit arrangements;</w:t>
+    <w:p w14:paraId="160FE5CD" w14:textId="63BD92BB" w:rsidR="00A8780A" w:rsidRPr="00A8780A" w:rsidRDefault="00A8780A" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8780A">
+        <w:t>Sample safety documentation for plant access and isolation, covering major and minor permits, and confirm completion and sign</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8780A">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">off by SQEPs and, where required, DAPs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D2E8C7" w14:textId="77777777" w:rsidR="008838B4" w:rsidRPr="00783F6F" w:rsidRDefault="008838B4" w:rsidP="00783F6F">
-[...5 lines deleted...]
-        <w:t>periodic shutdown activities are subject to effective control and supervision with rigorous arrangements governing the release of operational plant to maintenance teams;</w:t>
+    <w:p w14:paraId="7AEF971A" w14:textId="176BE82D" w:rsidR="00A8780A" w:rsidRPr="00A8780A" w:rsidRDefault="00A8780A" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8780A">
+        <w:t>Establish that LC22, LC28, and LC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8780A">
+        <w:t xml:space="preserve">1 requirements are satisfied before plant, equipment, or systems are declared available for service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A38ED04" w14:textId="77777777" w:rsidR="008838B4" w:rsidRPr="00783F6F" w:rsidRDefault="008838B4" w:rsidP="00783F6F">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00783F6F">
+    <w:p w14:paraId="5484B209" w14:textId="1FECF4AD" w:rsidR="00A8780A" w:rsidRPr="00A8780A" w:rsidRDefault="00A8780A" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8780A">
+        <w:t xml:space="preserve">Verify that no unauthorised changes to declared shutdown intervals have been incorporated into the maintenance schedule. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AEEB33" w14:textId="2291A087" w:rsidR="00A8780A" w:rsidRPr="00A8780A" w:rsidRDefault="00A8780A" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8780A">
+        <w:t>During the outage, confirm completion of scheduled maintenance and modifications, or that robust plans and commitments are in place for outstanding work and clearly reflected in the start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8780A">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">up request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E81B488" w14:textId="76C9D7F0" w:rsidR="00A8780A" w:rsidRPr="00A8780A" w:rsidRDefault="00A8780A" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8780A">
         <w:lastRenderedPageBreak/>
-        <w:t>contractor personnel undertaking invasive plant activities are subject to commensurate rigour of control and supervision to licensee personnel;</w:t>
+        <w:t>Ensure the start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8780A">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">up agenda addresses shutdown outcomes, current status, and the safety case supporting restart and operation to the next LC30 shutdown. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E97A4F" w14:textId="40E38263" w:rsidR="008838B4" w:rsidRPr="00783F6F" w:rsidRDefault="008838B4" w:rsidP="00783F6F">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+    <w:p w14:paraId="7642BD3C" w14:textId="44AE1D21" w:rsidR="00D732ED" w:rsidRDefault="00A8780A" w:rsidP="00313628">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8780A">
+        <w:t>Confirm that actions are clearly differentiated between those required before restart consent, those for inclusion in the 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8780A">
+        <w:noBreakHyphen/>
+        <w:t>day (or other agreed) report, and those on longer timescales. Review the 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8780A">
+        <w:noBreakHyphen/>
+        <w:t>day report to confirm it adequately records outage work, findings, completion status of outstanding activities, and any start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8780A">
+        <w:noBreakHyphen/>
+        <w:t>up issues. Where adverse findings arise, seek specialist advice on continued operation and ensure reports are circulated to relevant assessors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0609F4" w14:textId="77777777" w:rsidR="008838B4" w:rsidRPr="008838B4" w:rsidRDefault="008838B4" w:rsidP="00783F6F">
-[...252 lines deleted...]
-        <w:pStyle w:val="NumList1"/>
+    <w:p w14:paraId="6A545703" w14:textId="77777777" w:rsidR="00821337" w:rsidRDefault="00821337" w:rsidP="00FA33FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1418"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkStart w:id="7" w:name="_Toc225972639" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:id w:val="525372118"/>
+        <w:id w:val="-652758001"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3942312D" w14:textId="30D25233" w:rsidR="0063243B" w:rsidRDefault="0063243B" w:rsidP="0063243B">
+        <w:p w14:paraId="5F37DAE5" w14:textId="30EC872B" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="851" w:hanging="851"/>
           </w:pPr>
           <w:r>
             <w:t>References</w:t>
           </w:r>
+          <w:bookmarkEnd w:id="7"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="4B2A9C50" w14:textId="77777777" w:rsidR="00783F6F" w:rsidRDefault="0063243B">
+            <w:p w14:paraId="54719F67" w14:textId="77777777" w:rsidR="009E6459" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
-                <w:instrText>BIBLIOGRAPHY</w:instrText>
+                <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:p>
             <w:tbl>
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
                 <w:gridCol w:w="342"/>
                 <w:gridCol w:w="8684"/>
               </w:tblGrid>
-              <w:tr w:rsidR="00783F6F" w14:paraId="1FC3ABF6" w14:textId="77777777">
+              <w:tr w:rsidR="009E6459" w14:paraId="036E3357" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1234777324"/>
+                  <w:divId w:val="514656837"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="67B12FB1" w14:textId="2118B027" w:rsidR="00783F6F" w:rsidRDefault="00783F6F">
+                  <w:p w14:paraId="0B9097FE" w14:textId="02A02329" w:rsidR="009E6459" w:rsidRDefault="009E6459">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="137F8FFE" w14:textId="77777777" w:rsidR="00783F6F" w:rsidRDefault="00783F6F">
+                  <w:p w14:paraId="4523A498" w14:textId="77777777" w:rsidR="009E6459" w:rsidRDefault="009E6459">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-INSP-GD-028 - LC28 Examination, Inspection Maintenance and Testing (EMIT),” [Online]. Available: https://www.onr.org.uk/publications/regulatory-guidance/regulatory-inspection/technical-inspection-guides-tigs/nuclear-safety-tigs/technical-inspection-guides-tigs-nuclear-safety-full-list/.</w:t>
+                      <w:t>ONR, “ONR-RD-POL-002 - Risk Informed and Targeted Engagements,” [Online]. Available: To ONR staff via HOW2 Hub (Internal ONR system).</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="009E6459" w14:paraId="2449C83B" w14:textId="77777777">
+                <w:trPr>
+                  <w:divId w:val="514656837"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="35B43519" w14:textId="77777777" w:rsidR="009E6459" w:rsidRDefault="009E6459">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[2] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="5D65C52A" w14:textId="77777777" w:rsidR="009E6459" w:rsidRDefault="009E6459">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">ONR, NS-INSP-GD-028 - LC28 Examination, Inspection Maintenance and Testing (EMIT). </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
-            <w:p w14:paraId="30A8C80C" w14:textId="77777777" w:rsidR="00783F6F" w:rsidRDefault="00783F6F">
+            <w:p w14:paraId="3D934F75" w14:textId="77777777" w:rsidR="009E6459" w:rsidRDefault="009E6459">
               <w:pPr>
-                <w:divId w:val="1234777324"/>
+                <w:divId w:val="514656837"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
-            <w:p w14:paraId="3B656988" w14:textId="3CBB823A" w:rsidR="0063243B" w:rsidRDefault="0063243B">
+            <w:p w14:paraId="7CD57A40" w14:textId="25FD2583" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
+                  <w:noProof/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5C1CB9B4" w14:textId="08A01820" w:rsidR="0063243B" w:rsidRDefault="0063243B" w:rsidP="0063243B">
+    <w:p w14:paraId="197376BB" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03973FCE" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="002042C2"/>
+    <w:p w14:paraId="6DB6E9BC" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00930E37">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
-      </w:pPr>
+        <w:sectPr w:rsidR="00084ABE" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D791C5" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00595C8C" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc225972640"/>
       <w:r>
-        <w:t>Glossary</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document control information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="47B60150" w14:textId="427716C6" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authored by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00821B4A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nuclear Safety Inspector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5D42AA" w14:textId="14CC1413" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approved by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of Profession for </w:t>
+      </w:r>
+      <w:r w:rsidR="00821B4A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operational Inspection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D33D1E" w14:textId="2EEF2F30" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issue No."/>
+          <w:tag w:val=""/>
+          <w:id w:val="-894428327"/>
+          <w:placeholder>
+            <w:docPart w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00821B4A">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>6.2</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="12DC54B5" w14:textId="11996EE8" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00821B4A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>April 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00912559">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AA6F0F" w14:textId="46406836" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scheduled review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00912559">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>December 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A735AFC" w14:textId="1A278E71" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ument reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6C33">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NS-INSP-GD-030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0676226F" w14:textId="688ABF1D" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00AA6C33">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6C33" w:rsidRPr="00AA6C33">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ONRHH-822789359-20611</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6C33" w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D13A83B" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37"/>
+    <w:p w14:paraId="7629CA34" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revision commentary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
-        <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2757"/>
-        <w:gridCol w:w="6269"/>
+        <w:gridCol w:w="1550"/>
+        <w:gridCol w:w="7466"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0063243B" w:rsidRPr="00196ADB" w14:paraId="543FC69E" w14:textId="77777777" w:rsidTr="00C7140D">
+      <w:tr w:rsidR="00930E37" w:rsidRPr="00B23A5E" w14:paraId="1216A18F" w14:textId="77777777" w:rsidTr="00CF24A9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1527" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="1550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA8751D" w14:textId="77777777" w:rsidR="0063243B" w:rsidRPr="00196ADB" w:rsidRDefault="0063243B" w:rsidP="00C7140D">
+          <w:p w14:paraId="3C3F26F3" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
             <w:pPr>
-              <w:pStyle w:val="TableText"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00196ADB">
+            <w:r w:rsidRPr="00B23A5E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Term/Acronym</w:t>
+              <w:t>Issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3473" w:type="pct"/>
+            <w:tcW w:w="7466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA1BF97" w14:textId="77777777" w:rsidR="0063243B" w:rsidRPr="00196ADB" w:rsidRDefault="0063243B" w:rsidP="00C7140D">
+          <w:p w14:paraId="5DC60E12" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
             <w:pPr>
-              <w:pStyle w:val="TableText"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00196ADB">
+            <w:r w:rsidRPr="00B23A5E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Description</w:t>
+              <w:t xml:space="preserve">Description of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pdate(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783F6F" w14:paraId="04747099" w14:textId="77777777" w:rsidTr="00C7140D">
+      <w:tr w:rsidR="00183530" w14:paraId="1D25BD44" w14:textId="77777777" w:rsidTr="00CF24A9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1527" w:type="pct"/>
+            <w:tcW w:w="1550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E81C28" w14:textId="02105FBF" w:rsidR="00783F6F" w:rsidRDefault="00783F6F" w:rsidP="00C7140D">
+          <w:p w14:paraId="09409656" w14:textId="017E9BD7" w:rsidR="00183530" w:rsidRDefault="00183530" w:rsidP="00183530">
             <w:pPr>
-              <w:pStyle w:val="TableText"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00783F6F">
-              <w:t>ALARP</w:t>
+            <w:r>
+              <w:t>6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3473" w:type="pct"/>
+            <w:tcW w:w="7466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8D0E8F" w14:textId="43122001" w:rsidR="00783F6F" w:rsidRPr="000360AB" w:rsidRDefault="00783F6F" w:rsidP="00C7140D">
+          <w:p w14:paraId="0DD41B3D" w14:textId="712D39FB" w:rsidR="00183530" w:rsidRDefault="00183530" w:rsidP="00183530">
             <w:pPr>
-              <w:pStyle w:val="TableText"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
-              <w:t>As low as reasonably practicable</w:t>
+              <w:t xml:space="preserve">Minor update - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B2DC4">
+              <w:t>Updated onto new template with minor changes to guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063243B" w14:paraId="7A85219F" w14:textId="77777777" w:rsidTr="00C7140D">
+      <w:tr w:rsidR="00183530" w14:paraId="76A4134D" w14:textId="77777777" w:rsidTr="00CF24A9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1527" w:type="pct"/>
+            <w:tcW w:w="1550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB36F2B" w14:textId="77777777" w:rsidR="0063243B" w:rsidRDefault="0063243B" w:rsidP="00C7140D">
+          <w:p w14:paraId="74141A37" w14:textId="49C991A0" w:rsidR="00183530" w:rsidRDefault="00183530" w:rsidP="00183530">
             <w:pPr>
-              <w:pStyle w:val="TableText"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
-              <w:t>DAP</w:t>
+              <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3473" w:type="pct"/>
+            <w:tcW w:w="7466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57BCA14E" w14:textId="30F42B9D" w:rsidR="0063243B" w:rsidRPr="009001B8" w:rsidRDefault="0063243B" w:rsidP="00C7140D">
+          <w:p w14:paraId="423E99EE" w14:textId="13689512" w:rsidR="00183530" w:rsidRDefault="00512179" w:rsidP="00183530">
             <w:pPr>
-              <w:pStyle w:val="TableText"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="TableText"/>
+              <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
-              <w:t>LC</w:t>
+              <w:t xml:space="preserve">Minor update </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>Licence Condition</w:t>
+            <w:r w:rsidR="00F2106B">
+              <w:t>–</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:t>ONR</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>Office for Nuclear Regulation</w:t>
+            <w:r w:rsidR="00F2106B">
+              <w:t>Improved clarity and u</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="002B2DC4">
+              <w:t xml:space="preserve">pdated </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2106B">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B2DC4">
+              <w:t xml:space="preserve"> new template</w:t>
+            </w:r>
             <w:r>
-              <w:t>SQEP</w:t>
-[...43 lines deleted...]
-              <w:t>Technical Inspection Guide</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A83596C" w14:textId="6DF762B8" w:rsidR="0063243B" w:rsidRPr="0063243B" w:rsidRDefault="0063243B" w:rsidP="0063243B">
-[...6 lines deleted...]
-        <w:ind w:left="851" w:hanging="851"/>
+    <w:p w14:paraId="5AB38FA4" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0063243B" w:rsidRPr="0063243B" w:rsidSect="00B23A5E">
+    <w:sectPr w:rsidR="00084ABE" w:rsidSect="00B23A5E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0076">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0077">
       <wne:acd wne:acdName="acd4"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0078">
@@ -2165,383 +1948,352 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40F008AF" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRDefault="00D4024C" w:rsidP="007D199A">
+    <w:p w14:paraId="310E20D3" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRDefault="005A6F88" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5389FCE9" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRDefault="00D4024C"/>
+    <w:p w14:paraId="060E1A98" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRDefault="005A6F88"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F5E7AEB" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRDefault="00D4024C" w:rsidP="007D199A">
+    <w:p w14:paraId="4AB062BE" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRDefault="005A6F88" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369E38CD" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRDefault="00D4024C"/>
+    <w:p w14:paraId="6BC8EBBC" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRDefault="005A6F88"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...7 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...66 lines deleted...]
-  <w:p w14:paraId="2814C21C" w14:textId="3AAE1F1A" w:rsidR="0063243B" w:rsidRPr="0063243B" w:rsidRDefault="0063243B" w:rsidP="0063243B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5714E96E" w14:textId="54583491" w:rsidR="007C3C1D" w:rsidRPr="00313628" w:rsidRDefault="00313628" w:rsidP="00313628">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="037DD047" w14:textId="61416359" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">Page | </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C38443E" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRPr="005E0344" w:rsidRDefault="00D4024C" w:rsidP="005E0344">
+    <w:p w14:paraId="784AFE40" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRPr="005E0344" w:rsidRDefault="005A6F88" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59D6B0D9" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRPr="005E0344" w:rsidRDefault="00D4024C" w:rsidP="0090581D">
+    <w:p w14:paraId="1D69D0CE" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRPr="005E0344" w:rsidRDefault="005A6F88" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4B5185" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRDefault="00D4024C"/>
+    <w:p w14:paraId="7F7C3DBB" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRDefault="005A6F88"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="12D205C5" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRDefault="00D4024C">
+    <w:p w14:paraId="65FBF1AB" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRDefault="005A6F88">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E340CAB" w14:textId="77777777" w:rsidR="00D4024C" w:rsidRDefault="00D4024C"/>
+    <w:p w14:paraId="0D731161" w14:textId="77777777" w:rsidR="005A6F88" w:rsidRDefault="005A6F88"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77435CE5" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="47FFC75F" w14:textId="6300DD4E" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="004D2ECD" w:rsidP="009E0E52">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FFC75F" w14:textId="281EBEB5" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="0092573D" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0063243B">
+        <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>LC 30 – Periodic shutdown</w:t>
+          <w:t>LC30 – Periodic shutdown</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="004E3932" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0063243B">
+        <w:r w:rsidR="00821B4A">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>6.1</w:t>
+          <w:t>6.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4B08F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F04C420E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2684,398 +2436,177 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F53A331A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013E5FED"/>
+    <w:nsid w:val="05C9276E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A084733E"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="ABDC85D8"/>
+    <w:lvl w:ilvl="0" w:tplc="2782000C">
+      <w:start w:val="111"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...5 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6362" w:hanging="1344"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+        <w:spacing w:val="0"/>
+        <w:w w:val="106"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2B6AEC9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...66 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10771" w:hanging="1395"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="070507"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="107"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CFAA659E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11969" w:hanging="1395"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BB2E440C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="13159" w:hanging="1395"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DEBC4C80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="14348" w:hanging="1395"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="497A4E08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="15538" w:hanging="1395"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="003A0EB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="16727" w:hanging="1395"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D488FA26">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="17917" w:hanging="1395"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="435C82F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="19106" w:hanging="1395"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2E6BE8"/>
-[...230 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17542A77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C12AB78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3156,51 +2687,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224C6DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAB65E54"/>
     <w:lvl w:ilvl="0" w:tplc="13AAB4A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text2"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3270,196 +2801,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...144 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA560BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -3501,62 +2887,62 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="306D14A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5D2E2532"/>
+    <w:tmpl w:val="26E68F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="928" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3591,191 +2977,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB70C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6658CF8E"/>
     <w:lvl w:ilvl="0" w:tplc="B1301426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3848,65 +3094,65 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E83E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBB0C0C8"/>
     <w:lvl w:ilvl="0" w:tplc="51300A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="F9-Paragraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -3935,51 +3181,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46CE0110"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37144888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4080,195 +3326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...143 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56251AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="336C4152"/>
     <w:lvl w:ilvl="0" w:tplc="3148E282">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="106470"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4341,51 +3443,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65971AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C63EE6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -4475,54 +3577,54 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C902408"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1D7EB59C"/>
+    <w:tmpl w:val="5EE4A70A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="NumList1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4589,51 +3691,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718A0F99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="241CA254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="NumList2"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
@@ -4703,55 +3805,55 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F46359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2F145AF4"/>
-    <w:lvl w:ilvl="0" w:tplc="BB427A20">
+    <w:tmpl w:val="48542AA4"/>
+    <w:lvl w:ilvl="0" w:tplc="637632B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE78E28A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4823,161 +3925,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...109 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79447535"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC8AD34E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5050,879 +4042,673 @@
   <w:num w:numId="3" w16cid:durableId="2085639988">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1262179006">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1002776976">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2131317494">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1578203617">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="995184146">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="348718920">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1368944693">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="816150589">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1085146277">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="989944809">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1148547717">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1619264317">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1717772705">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1421370352">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="802893121">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1666081420">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="874538197">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2057311976">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="689793726">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="48653822">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="874538197">
+  <w:num w:numId="24" w16cid:durableId="1603800266">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="2057311976">
-[...2 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="689793726">
+  <w:num w:numId="25" w16cid:durableId="1864591591">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="48653822">
-[...5 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1864591591">
+  <w:num w:numId="26" w16cid:durableId="832574242">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="832574242">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="27" w16cid:durableId="1391732823">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="680738963">
-[...197 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="2116367507">
+  <w:num w:numId="28" w16cid:durableId="861433068">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
     <w:rsid w:val="00002F03"/>
     <w:rsid w:val="00004C16"/>
-    <w:rsid w:val="00007A07"/>
     <w:rsid w:val="00011177"/>
     <w:rsid w:val="00014814"/>
+    <w:rsid w:val="00017950"/>
     <w:rsid w:val="00022033"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024B2E"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
     <w:rsid w:val="0003078E"/>
     <w:rsid w:val="00031B89"/>
-    <w:rsid w:val="000360AB"/>
     <w:rsid w:val="0003693D"/>
     <w:rsid w:val="0004440F"/>
-    <w:rsid w:val="00045AD3"/>
+    <w:rsid w:val="00050288"/>
+    <w:rsid w:val="000526F7"/>
     <w:rsid w:val="00052C8A"/>
-    <w:rsid w:val="000533B2"/>
     <w:rsid w:val="000548C8"/>
+    <w:rsid w:val="00055850"/>
+    <w:rsid w:val="000569B3"/>
     <w:rsid w:val="00064A1B"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
     <w:rsid w:val="000817D4"/>
-    <w:rsid w:val="000825B0"/>
     <w:rsid w:val="00082879"/>
+    <w:rsid w:val="00084ABE"/>
+    <w:rsid w:val="00087049"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="0009225F"/>
+    <w:rsid w:val="00093015"/>
     <w:rsid w:val="000A105C"/>
+    <w:rsid w:val="000A503E"/>
     <w:rsid w:val="000C2DDC"/>
     <w:rsid w:val="000C5F5A"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
-    <w:rsid w:val="000D53CB"/>
-    <w:rsid w:val="000F172B"/>
+    <w:rsid w:val="000D5F1E"/>
     <w:rsid w:val="000F1B7B"/>
-    <w:rsid w:val="000F1ED0"/>
     <w:rsid w:val="000F2ED4"/>
-    <w:rsid w:val="000F5628"/>
-    <w:rsid w:val="000F569E"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00103043"/>
-    <w:rsid w:val="001111D8"/>
+    <w:rsid w:val="001146E8"/>
     <w:rsid w:val="00122FCC"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="00126752"/>
     <w:rsid w:val="00130B30"/>
-    <w:rsid w:val="00136269"/>
+    <w:rsid w:val="00134431"/>
+    <w:rsid w:val="00134ECE"/>
     <w:rsid w:val="00140E1C"/>
-    <w:rsid w:val="00141B56"/>
     <w:rsid w:val="00147AE4"/>
+    <w:rsid w:val="0015517A"/>
+    <w:rsid w:val="00155529"/>
     <w:rsid w:val="001571E5"/>
+    <w:rsid w:val="00176B29"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00177666"/>
+    <w:rsid w:val="00183530"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
-    <w:rsid w:val="0018669C"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="00196ADB"/>
     <w:rsid w:val="001B4D5A"/>
     <w:rsid w:val="001C4D63"/>
     <w:rsid w:val="001D0DE0"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
     <w:rsid w:val="001F059F"/>
+    <w:rsid w:val="00200101"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
-    <w:rsid w:val="00202E65"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00206D09"/>
+    <w:rsid w:val="002042C2"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214D43"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00234342"/>
-    <w:rsid w:val="00236821"/>
     <w:rsid w:val="0024040D"/>
-    <w:rsid w:val="00247609"/>
     <w:rsid w:val="00251CD7"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00257288"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00267815"/>
-    <w:rsid w:val="00276EC2"/>
     <w:rsid w:val="00280DDF"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00292ADF"/>
-    <w:rsid w:val="00296818"/>
     <w:rsid w:val="00296DBB"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002B1C53"/>
-    <w:rsid w:val="002B2DC4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D5314"/>
+    <w:rsid w:val="002B6666"/>
+    <w:rsid w:val="002D1406"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
     <w:rsid w:val="002E6A6A"/>
     <w:rsid w:val="002F3397"/>
     <w:rsid w:val="0030380D"/>
     <w:rsid w:val="00312411"/>
-    <w:rsid w:val="0031744A"/>
+    <w:rsid w:val="00313628"/>
     <w:rsid w:val="00323E71"/>
     <w:rsid w:val="00326F77"/>
     <w:rsid w:val="003401B0"/>
     <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346C8E"/>
+    <w:rsid w:val="003637A0"/>
+    <w:rsid w:val="00367B30"/>
     <w:rsid w:val="00367BD5"/>
-    <w:rsid w:val="00383E56"/>
+    <w:rsid w:val="00383838"/>
+    <w:rsid w:val="003852A7"/>
     <w:rsid w:val="00390327"/>
     <w:rsid w:val="00393B78"/>
+    <w:rsid w:val="003979A4"/>
     <w:rsid w:val="003A01E9"/>
-    <w:rsid w:val="003A3BD3"/>
+    <w:rsid w:val="003B0C9A"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
     <w:rsid w:val="003C465D"/>
     <w:rsid w:val="003D0718"/>
+    <w:rsid w:val="003D23E7"/>
     <w:rsid w:val="003D495D"/>
+    <w:rsid w:val="003D5793"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E2FAE"/>
-    <w:rsid w:val="00402BFD"/>
-    <w:rsid w:val="004043E1"/>
+    <w:rsid w:val="003E56EC"/>
     <w:rsid w:val="00407CF7"/>
-    <w:rsid w:val="00414404"/>
-    <w:rsid w:val="00415007"/>
     <w:rsid w:val="00415ED6"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00422265"/>
-    <w:rsid w:val="00434A65"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
-    <w:rsid w:val="00447104"/>
+    <w:rsid w:val="004527A8"/>
     <w:rsid w:val="004648A4"/>
-    <w:rsid w:val="004707D9"/>
+    <w:rsid w:val="00464B12"/>
     <w:rsid w:val="00471380"/>
-    <w:rsid w:val="0048702D"/>
     <w:rsid w:val="00494F0D"/>
     <w:rsid w:val="00496BFD"/>
+    <w:rsid w:val="004A2DDD"/>
     <w:rsid w:val="004A3DF2"/>
-    <w:rsid w:val="004B373C"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C4891"/>
-    <w:rsid w:val="004C748B"/>
-    <w:rsid w:val="004D0E7B"/>
     <w:rsid w:val="004D2C89"/>
-    <w:rsid w:val="004D2DAE"/>
-    <w:rsid w:val="004D2ECD"/>
     <w:rsid w:val="004E3932"/>
     <w:rsid w:val="004F1E79"/>
     <w:rsid w:val="004F5F33"/>
+    <w:rsid w:val="005007C4"/>
     <w:rsid w:val="0050103A"/>
     <w:rsid w:val="00511B0F"/>
-    <w:rsid w:val="00514153"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00543FC4"/>
+    <w:rsid w:val="00512179"/>
     <w:rsid w:val="0055388E"/>
     <w:rsid w:val="005754AE"/>
     <w:rsid w:val="00577FB5"/>
     <w:rsid w:val="005852D1"/>
     <w:rsid w:val="00587A22"/>
     <w:rsid w:val="0059299D"/>
     <w:rsid w:val="00595C8C"/>
+    <w:rsid w:val="00597152"/>
     <w:rsid w:val="00597747"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="005A4CDD"/>
+    <w:rsid w:val="005A6F88"/>
     <w:rsid w:val="005B57E4"/>
     <w:rsid w:val="005B5ABD"/>
     <w:rsid w:val="005C140A"/>
     <w:rsid w:val="005C1E52"/>
     <w:rsid w:val="005C3367"/>
     <w:rsid w:val="005C6763"/>
     <w:rsid w:val="005D3164"/>
     <w:rsid w:val="005E0344"/>
     <w:rsid w:val="005E440B"/>
     <w:rsid w:val="005F2C85"/>
-    <w:rsid w:val="00600016"/>
     <w:rsid w:val="00605ADB"/>
     <w:rsid w:val="00611C9F"/>
     <w:rsid w:val="006248DE"/>
     <w:rsid w:val="00627555"/>
     <w:rsid w:val="006322A0"/>
-    <w:rsid w:val="0063243B"/>
     <w:rsid w:val="006361FD"/>
-    <w:rsid w:val="00641E69"/>
     <w:rsid w:val="0064226F"/>
+    <w:rsid w:val="006424D4"/>
     <w:rsid w:val="00642DDB"/>
-    <w:rsid w:val="00643640"/>
     <w:rsid w:val="00653298"/>
     <w:rsid w:val="00663A7C"/>
-    <w:rsid w:val="00663FAB"/>
     <w:rsid w:val="00667DF2"/>
     <w:rsid w:val="00670DF1"/>
     <w:rsid w:val="00671345"/>
     <w:rsid w:val="00672A9B"/>
     <w:rsid w:val="00675884"/>
+    <w:rsid w:val="006810CB"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
     <w:rsid w:val="006A19EF"/>
-    <w:rsid w:val="006A2C77"/>
     <w:rsid w:val="006A43D5"/>
+    <w:rsid w:val="006A4EC6"/>
     <w:rsid w:val="006A525B"/>
-    <w:rsid w:val="006B41B3"/>
+    <w:rsid w:val="006A7CD9"/>
+    <w:rsid w:val="006B1EC2"/>
     <w:rsid w:val="006C045F"/>
     <w:rsid w:val="006C4196"/>
     <w:rsid w:val="006C63B0"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
+    <w:rsid w:val="006D0C4E"/>
     <w:rsid w:val="006D116C"/>
+    <w:rsid w:val="006E3AFB"/>
     <w:rsid w:val="006E7C42"/>
     <w:rsid w:val="006F168A"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
     <w:rsid w:val="006F7E5F"/>
-    <w:rsid w:val="00700D5F"/>
     <w:rsid w:val="0070321D"/>
+    <w:rsid w:val="0070406B"/>
     <w:rsid w:val="007068BA"/>
+    <w:rsid w:val="00706DB2"/>
     <w:rsid w:val="00716AB1"/>
     <w:rsid w:val="00721D63"/>
+    <w:rsid w:val="00723B63"/>
     <w:rsid w:val="00724B2B"/>
-    <w:rsid w:val="00731C5C"/>
     <w:rsid w:val="00732C7B"/>
+    <w:rsid w:val="00733AD5"/>
     <w:rsid w:val="00734D2B"/>
     <w:rsid w:val="00737705"/>
     <w:rsid w:val="007408D4"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
-    <w:rsid w:val="00754D7E"/>
-    <w:rsid w:val="00763C14"/>
+    <w:rsid w:val="00746910"/>
+    <w:rsid w:val="00761BC1"/>
     <w:rsid w:val="00783AFA"/>
-    <w:rsid w:val="00783F6F"/>
     <w:rsid w:val="00785427"/>
     <w:rsid w:val="00790540"/>
+    <w:rsid w:val="00793FDA"/>
     <w:rsid w:val="007968CA"/>
-    <w:rsid w:val="007A319D"/>
-    <w:rsid w:val="007A3E6F"/>
     <w:rsid w:val="007A43FF"/>
-    <w:rsid w:val="007B21CC"/>
+    <w:rsid w:val="007A72FA"/>
     <w:rsid w:val="007B3918"/>
+    <w:rsid w:val="007C180C"/>
     <w:rsid w:val="007C3C1D"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2EBE"/>
-    <w:rsid w:val="007D33A1"/>
     <w:rsid w:val="007E1C07"/>
-    <w:rsid w:val="007E20BF"/>
     <w:rsid w:val="007F24B6"/>
     <w:rsid w:val="00803D94"/>
-    <w:rsid w:val="00805976"/>
     <w:rsid w:val="00821337"/>
+    <w:rsid w:val="00821B4A"/>
     <w:rsid w:val="008229BA"/>
     <w:rsid w:val="00824151"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="0084601B"/>
     <w:rsid w:val="008606F0"/>
-    <w:rsid w:val="00863343"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
     <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882AA4"/>
-    <w:rsid w:val="008838B4"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
-    <w:rsid w:val="008928D5"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
-    <w:rsid w:val="008943B2"/>
+    <w:rsid w:val="00897031"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A4329"/>
     <w:rsid w:val="008A578E"/>
-    <w:rsid w:val="008A5F35"/>
-    <w:rsid w:val="008A6110"/>
+    <w:rsid w:val="008B015A"/>
     <w:rsid w:val="008B1519"/>
+    <w:rsid w:val="008B5F2F"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C50C3"/>
-    <w:rsid w:val="008C6268"/>
     <w:rsid w:val="008C7094"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D49A5"/>
     <w:rsid w:val="008D6C81"/>
-    <w:rsid w:val="008D7BD4"/>
-    <w:rsid w:val="008E4FF0"/>
     <w:rsid w:val="008E6CF0"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F7051"/>
-    <w:rsid w:val="009001B8"/>
     <w:rsid w:val="009033A9"/>
+    <w:rsid w:val="00903E35"/>
     <w:rsid w:val="0090581D"/>
+    <w:rsid w:val="00912559"/>
     <w:rsid w:val="0091439C"/>
-    <w:rsid w:val="009158D4"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
+    <w:rsid w:val="0092573D"/>
+    <w:rsid w:val="00930E37"/>
     <w:rsid w:val="009349A9"/>
     <w:rsid w:val="00936C52"/>
-    <w:rsid w:val="009459C6"/>
+    <w:rsid w:val="009436C1"/>
     <w:rsid w:val="0095489B"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
-    <w:rsid w:val="00974072"/>
     <w:rsid w:val="009751A9"/>
     <w:rsid w:val="00980F9C"/>
     <w:rsid w:val="0098632B"/>
-    <w:rsid w:val="00995787"/>
     <w:rsid w:val="00997BFB"/>
+    <w:rsid w:val="009A54A4"/>
     <w:rsid w:val="009A7348"/>
     <w:rsid w:val="009B462C"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
-    <w:rsid w:val="009E5E55"/>
-    <w:rsid w:val="009F67B2"/>
+    <w:rsid w:val="009E6459"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
+    <w:rsid w:val="00A067DD"/>
     <w:rsid w:val="00A14B5A"/>
+    <w:rsid w:val="00A25CF1"/>
+    <w:rsid w:val="00A271B8"/>
     <w:rsid w:val="00A3567F"/>
-    <w:rsid w:val="00A359BE"/>
     <w:rsid w:val="00A37698"/>
     <w:rsid w:val="00A41ED3"/>
-    <w:rsid w:val="00A55314"/>
+    <w:rsid w:val="00A757CF"/>
     <w:rsid w:val="00A81D82"/>
-    <w:rsid w:val="00A82065"/>
+    <w:rsid w:val="00A8780A"/>
+    <w:rsid w:val="00A87E78"/>
     <w:rsid w:val="00A9118F"/>
     <w:rsid w:val="00A93E33"/>
-    <w:rsid w:val="00A95F24"/>
+    <w:rsid w:val="00A9666C"/>
+    <w:rsid w:val="00AA034D"/>
+    <w:rsid w:val="00AA238E"/>
+    <w:rsid w:val="00AA6C33"/>
     <w:rsid w:val="00AB3129"/>
     <w:rsid w:val="00AB6970"/>
-    <w:rsid w:val="00AC1609"/>
     <w:rsid w:val="00AC1939"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
     <w:rsid w:val="00AD4041"/>
     <w:rsid w:val="00AE302B"/>
+    <w:rsid w:val="00AE4F3F"/>
+    <w:rsid w:val="00AE689F"/>
+    <w:rsid w:val="00B018EA"/>
     <w:rsid w:val="00B0248D"/>
-    <w:rsid w:val="00B0333A"/>
-    <w:rsid w:val="00B0731A"/>
     <w:rsid w:val="00B16BE5"/>
     <w:rsid w:val="00B23A5E"/>
     <w:rsid w:val="00B259DF"/>
-    <w:rsid w:val="00B331D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B35DAE"/>
+    <w:rsid w:val="00B27C3D"/>
     <w:rsid w:val="00B44B1F"/>
+    <w:rsid w:val="00B61839"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64E72"/>
-    <w:rsid w:val="00B76067"/>
+    <w:rsid w:val="00B70631"/>
+    <w:rsid w:val="00B711AF"/>
     <w:rsid w:val="00B77913"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
-    <w:rsid w:val="00B920A1"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
     <w:rsid w:val="00BA4E58"/>
-    <w:rsid w:val="00BA6C4C"/>
     <w:rsid w:val="00BA7074"/>
-    <w:rsid w:val="00BB0DE3"/>
-    <w:rsid w:val="00BB63AD"/>
+    <w:rsid w:val="00BB6D81"/>
     <w:rsid w:val="00BB7829"/>
+    <w:rsid w:val="00BC73BA"/>
     <w:rsid w:val="00BD1457"/>
     <w:rsid w:val="00BE2AD9"/>
+    <w:rsid w:val="00BE662E"/>
+    <w:rsid w:val="00BF0D32"/>
     <w:rsid w:val="00BF27FE"/>
     <w:rsid w:val="00C043B3"/>
     <w:rsid w:val="00C079AB"/>
     <w:rsid w:val="00C10E61"/>
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C17010"/>
     <w:rsid w:val="00C20562"/>
     <w:rsid w:val="00C215C3"/>
-    <w:rsid w:val="00C23658"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
-    <w:rsid w:val="00C25754"/>
     <w:rsid w:val="00C32CC1"/>
-    <w:rsid w:val="00C41C28"/>
     <w:rsid w:val="00C426EC"/>
-    <w:rsid w:val="00C60512"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C718FE"/>
-    <w:rsid w:val="00C73500"/>
-    <w:rsid w:val="00C77D06"/>
+    <w:rsid w:val="00C8306C"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
     <w:rsid w:val="00C91831"/>
+    <w:rsid w:val="00C91BEF"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00C963E6"/>
-    <w:rsid w:val="00CB1822"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC4C49"/>
+    <w:rsid w:val="00CD2B07"/>
     <w:rsid w:val="00CD5401"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6CD6"/>
+    <w:rsid w:val="00CF0299"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
-    <w:rsid w:val="00D0587B"/>
     <w:rsid w:val="00D13147"/>
-    <w:rsid w:val="00D4024C"/>
     <w:rsid w:val="00D463FF"/>
-    <w:rsid w:val="00D46BBB"/>
+    <w:rsid w:val="00D50BBE"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BCB"/>
     <w:rsid w:val="00D71687"/>
+    <w:rsid w:val="00D732ED"/>
+    <w:rsid w:val="00D744F3"/>
     <w:rsid w:val="00D74813"/>
     <w:rsid w:val="00DA30BC"/>
-    <w:rsid w:val="00DA6337"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DC2C34"/>
-    <w:rsid w:val="00DC3009"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE22B2"/>
     <w:rsid w:val="00DE2C87"/>
+    <w:rsid w:val="00DE3DE3"/>
     <w:rsid w:val="00DE459A"/>
     <w:rsid w:val="00DF27DA"/>
     <w:rsid w:val="00DF4DBE"/>
-    <w:rsid w:val="00E23CC4"/>
+    <w:rsid w:val="00E05FC7"/>
+    <w:rsid w:val="00E25717"/>
     <w:rsid w:val="00E40820"/>
+    <w:rsid w:val="00E43C84"/>
     <w:rsid w:val="00E4658F"/>
     <w:rsid w:val="00E54A67"/>
+    <w:rsid w:val="00E607CD"/>
     <w:rsid w:val="00E61C0D"/>
-    <w:rsid w:val="00E6343C"/>
     <w:rsid w:val="00E63EB4"/>
     <w:rsid w:val="00E66160"/>
     <w:rsid w:val="00E71329"/>
-    <w:rsid w:val="00E7379F"/>
+    <w:rsid w:val="00E74FE0"/>
     <w:rsid w:val="00E8363B"/>
     <w:rsid w:val="00E84966"/>
     <w:rsid w:val="00E92383"/>
-    <w:rsid w:val="00E9284F"/>
-    <w:rsid w:val="00E95866"/>
+    <w:rsid w:val="00EA048E"/>
     <w:rsid w:val="00EA1B3A"/>
     <w:rsid w:val="00EA2109"/>
     <w:rsid w:val="00EB057A"/>
-    <w:rsid w:val="00EB15A7"/>
+    <w:rsid w:val="00EB6ECB"/>
+    <w:rsid w:val="00ED3B76"/>
     <w:rsid w:val="00ED4D4E"/>
     <w:rsid w:val="00EE0C77"/>
     <w:rsid w:val="00EE4E54"/>
+    <w:rsid w:val="00EE6ACB"/>
+    <w:rsid w:val="00EF24B0"/>
     <w:rsid w:val="00EF4334"/>
-    <w:rsid w:val="00F13BBC"/>
+    <w:rsid w:val="00F1309D"/>
+    <w:rsid w:val="00F2106B"/>
+    <w:rsid w:val="00F37339"/>
     <w:rsid w:val="00F436BB"/>
+    <w:rsid w:val="00F466FE"/>
     <w:rsid w:val="00F47145"/>
     <w:rsid w:val="00F545BF"/>
+    <w:rsid w:val="00F55CFC"/>
+    <w:rsid w:val="00F57D02"/>
     <w:rsid w:val="00F71B56"/>
-    <w:rsid w:val="00F76C0D"/>
+    <w:rsid w:val="00F73034"/>
     <w:rsid w:val="00F832C8"/>
-    <w:rsid w:val="00F86493"/>
     <w:rsid w:val="00F873B3"/>
     <w:rsid w:val="00FA00BE"/>
+    <w:rsid w:val="00FA1D89"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA755A"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5FE1"/>
-    <w:rsid w:val="00FB736E"/>
     <w:rsid w:val="00FC0E8D"/>
     <w:rsid w:val="00FC46EF"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
-    <w:rsid w:val="00FE50FB"/>
+    <w:rsid w:val="00FF076F"/>
+    <w:rsid w:val="00FF3924"/>
     <w:rsid w:val="00FF3CCB"/>
-    <w:rsid w:val="00FF3D3B"/>
     <w:rsid w:val="00FF57B5"/>
-    <w:rsid w:val="00FF5CF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
   <w15:docId w15:val="{1FFB1F25-DD3A-4304-B987-5C5BF61DD47B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5956,51 +4742,51 @@
     <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6048,51 +4834,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -6288,51 +5074,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00223090"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="0063243B"/>
+    <w:rsid w:val="002042C2"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D463FF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
@@ -6349,144 +5135,77 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="003401B0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:qFormat/>
     <w:rsid w:val="00F47145"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:noProof/>
       <w:color w:val="22413A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:qFormat/>
     <w:rsid w:val="00F47145"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:color w:val="22413A"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...63 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -6555,51 +5274,51 @@
     <w:semiHidden/>
     <w:rsid w:val="008229BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD4204"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="0063243B"/>
+    <w:rsid w:val="002042C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00D463FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="003401B0"/>
     <w:rPr>
@@ -6636,61 +5355,62 @@
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BB7829"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist1">
     <w:name w:val="Bullet list 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0063243B"/>
+    <w:rsid w:val="00313628"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="1276"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
+      <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
     <w:name w:val="Bullet list 2"/>
     <w:basedOn w:val="Bulletlist1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableandChartNote">
     <w:name w:val="Table and Chart Note"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007068BA"/>
     <w:pPr>
       <w:spacing w:before="60"/>
@@ -7131,56 +5851,56 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumList1">
     <w:name w:val="Num List 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00783F6F"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
-      <w:ind w:left="1418"/>
+      <w:ind w:left="1276" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:bCs/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumList2">
     <w:name w:val="Num List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:ind w:left="1276" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:bCs/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
@@ -7221,51 +5941,51 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="004648A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="22413A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
@@ -7469,427 +6189,254 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="F9-Paragraph"/>
     <w:rsid w:val="00B23A5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FA00BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FA00BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="000825B0"/>
+    <w:rsid w:val="00BB6D81"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="HelveticaNeueLTStd-Roman" w:eastAsia="HelveticaNeueLTStd-Roman" w:hAnsi="HelveticaNeueLTStd-Roman" w:cs="HelveticaNeueLTStd-Roman"/>
-[...1 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="45"/>
+      <w:szCs w:val="45"/>
+      <w:lang w:val="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="000825B0"/>
-[...24 lines deleted...]
-    <w:rsid w:val="005310C6"/>
+    <w:rsid w:val="00BB6D81"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="45"/>
+      <w:szCs w:val="45"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...174 lines deleted...]
-    <w:rsid w:val="005310C6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="91169340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="202256884">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="202669250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="334260206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="456877141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="514656837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="533887462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="972953143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1068113047">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1135879354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1234777324">
+    <w:div w:id="1401290818">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1408839961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1440763103">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1509250573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627659828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7931,374 +6478,295 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113041173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5DC39C0-0CE5-4537-B89C-2FEA41A0420F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E318CE" w:rsidRDefault="007154C5" w:rsidP="007154C5">
           <w:pPr>
             <w:pStyle w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
           </w:pPr>
           <w:r w:rsidRPr="0069507A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="71855CAFCD0440C4880AB5CD94A60020"/>
-[...56 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91482595-A552-4826-943C-30779AA50C82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+        <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97C860AC-0002-4AB3-96F9-106123B0F416}"/>
+        <w:guid w:val="{7CD666C1-130E-4748-A724-97987CA52528}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
+        <w:p w:rsidR="00EB73F1" w:rsidRDefault="00EB73F1" w:rsidP="00EB73F1">
+          <w:pPr>
+            <w:pStyle w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:pPr>
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...24 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...9 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
-    <w:rsid w:val="000C7EC4"/>
-    <w:rsid w:val="001756FA"/>
+    <w:rsid w:val="000D6E9E"/>
+    <w:rsid w:val="001101B7"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="002550FD"/>
-    <w:rsid w:val="002737F5"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
-    <w:rsid w:val="006E09F7"/>
+    <w:rsid w:val="00386EA6"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="007154C5"/>
-    <w:rsid w:val="00742B06"/>
     <w:rsid w:val="00764F6F"/>
-    <w:rsid w:val="007D1F3A"/>
+    <w:rsid w:val="007D2A74"/>
+    <w:rsid w:val="0083336C"/>
     <w:rsid w:val="00835E07"/>
-    <w:rsid w:val="00936AEF"/>
+    <w:rsid w:val="008B5F2F"/>
+    <w:rsid w:val="00963405"/>
+    <w:rsid w:val="009A54A4"/>
+    <w:rsid w:val="009E6880"/>
     <w:rsid w:val="00A009A6"/>
-    <w:rsid w:val="00A606C9"/>
+    <w:rsid w:val="00A314D5"/>
     <w:rsid w:val="00A657B0"/>
+    <w:rsid w:val="00AE4F3F"/>
+    <w:rsid w:val="00AE689F"/>
+    <w:rsid w:val="00B70631"/>
+    <w:rsid w:val="00B711AF"/>
+    <w:rsid w:val="00BF0D32"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C41BCC"/>
+    <w:rsid w:val="00CF0299"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E646E1"/>
-    <w:rsid w:val="00F56B0A"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:rsid w:val="00F84393"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8684,117 +7152,88 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007154C5"/>
+    <w:rsid w:val="007D2A74"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F91DE249B2D64236B5C9B282FE9D467B">
     <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="90"/>
       <w:szCs w:val="88"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71855CAFCD0440C4880AB5CD94A60020">
-[...1 lines deleted...]
-    <w:rsid w:val="007154C5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BFF33CE9ACF45B4BD9D9653F86AF5B6">
+    <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+    <w:rsid w:val="00EB73F1"/>
     <w:pPr>
-      <w:pBdr>
-[...7 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="07716C"/>
       </a:accent1>
       <a:accent2>
@@ -8965,132 +7404,876 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
+  <b:Source>
+    <b:Tag>ONR2</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{FE6E47C9-41DD-4D86-855A-D3C19AFA070E}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR-RD-POL-002 - Risk Informed and Targeted Engagements</b:Title>
+    <b:URL>To ONR staff via HOW2 Hub (Internal ONR system)</b:URL>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR1</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{48B19D20-72F5-4D9D-B695-81EA7E8757CB}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-INSP-GD-028 - LC28 Examination, Inspection Maintenance and Testing (EMIT)</b:Title>
+    <b:RefOrder>2</b:RefOrder>
+  </b:Source>
+</b:Sources>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5b57e419ffb840abb95ac6618f3e3a8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:dd2817321d504f1caee75a1112d299d4" minOccurs="0"/>
+                <xsd:element ref="ns4:PCR_x003f_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c4e2855-9588-4bc9-9890-af639bd565eb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PolicyPortalIssueNo" ma:index="2" nillable="true" ma:displayName="Issue No." ma:internalName="PolicyPortalIssueNo" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocRef" ma:index="3" nillable="true" ma:displayName="Doc. Ref." ma:internalName="PolicyPortalDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Framework/Strategy"/>
+          <xsd:enumeration value="Guidance (Gen.)"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="HSW Standard"/>
+          <xsd:enumeration value="Instruction"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="MoU"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Procedure"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="R2A2"/>
+          <xsd:enumeration value="Strategy"/>
+          <xsd:enumeration value="TAG"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="TIG"/>
+          <xsd:enumeration value="TOR"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Academy - Training / L&amp;D"/>
+              <xsd:enumeration value="Accessibility"/>
+              <xsd:enumeration value="Accounting &amp; Budgeting"/>
+              <xsd:enumeration value="ALARP Working Group"/>
+              <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
+              <xsd:enumeration value="Assessment (Nuclear safety)"/>
+              <xsd:enumeration value="Business Impact Target (BIT)"/>
+              <xsd:enumeration value="Business Travel"/>
+              <xsd:enumeration value="Change Management (Org.)"/>
+              <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
+              <xsd:enumeration value="Civil Engineering"/>
+              <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
+              <xsd:enumeration value="Civil Nuclear Security"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Conducting Investigations"/>
+              <xsd:enumeration value="Compliance"/>
+              <xsd:enumeration value="Contractor Management"/>
+              <xsd:enumeration value="Cyber Security and Information Assurance"/>
+              <xsd:enumeration value="Data Protection"/>
+              <xsd:enumeration value="Defence - Propulsion"/>
+              <xsd:enumeration value="Delivery Lead - Technical Division (R&amp;TS)"/>
+              <xsd:enumeration value="Development of Regulations and Guides"/>
+              <xsd:enumeration value="Diversity &amp; Inclusion (HR)"/>
+              <xsd:enumeration value="Divisional Delivery Support (DDS)"/>
+              <xsd:enumeration value="EC&amp;I Engineering"/>
+              <xsd:enumeration value="Efficiency Framework"/>
+              <xsd:enumeration value="Emergency P&amp;R"/>
+              <xsd:enumeration value="Emergency Preparedness &amp; Response (EP&amp;R)"/>
+              <xsd:enumeration value="Environment and Sustainability"/>
+              <xsd:enumeration value="Estates"/>
+              <xsd:enumeration value="Expenses"/>
+              <xsd:enumeration value="Export Control"/>
+              <xsd:enumeration value="Fault Analysis"/>
+              <xsd:enumeration value="Freedom of Information (FOI) &amp; Gen. Enquiries"/>
+              <xsd:enumeration value="GDA"/>
+              <xsd:enumeration value="Gifts and Hospitality"/>
+              <xsd:enumeration value="Governance"/>
+              <xsd:enumeration value="Health, Safety and Wellbeing (HSW)"/>
+              <xsd:enumeration value="Human &amp; Organisational Capability"/>
+              <xsd:enumeration value="Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Information Management"/>
+              <xsd:enumeration value="Information Security"/>
+              <xsd:enumeration value="International Cooperation"/>
+              <xsd:enumeration value="Invoice Management"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="Land Use Planning"/>
+              <xsd:enumeration value="Leadership and Management for Safety and Security"/>
+              <xsd:enumeration value="Learning &amp; Development"/>
+              <xsd:enumeration value="Legal Support"/>
+              <xsd:enumeration value="Management System"/>
+              <xsd:enumeration value="Mechanical Engineering"/>
+              <xsd:enumeration value="New build/construction"/>
+              <xsd:enumeration value="NHSS"/>
+              <xsd:enumeration value="Notification &amp; Authorisation"/>
+              <xsd:enumeration value="Nuclear Liabilities Regulation"/>
+              <xsd:enumeration value="Operating Reactors"/>
+              <xsd:enumeration value="Operational Inspection"/>
+              <xsd:enumeration value="Organisational Learning"/>
+              <xsd:enumeration value="People Services"/>
+              <xsd:enumeration value="Performance Management (HR)"/>
+              <xsd:enumeration value="Permissioning"/>
+              <xsd:enumeration value="PMO"/>
+              <xsd:enumeration value="Policy"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
+              <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
+              <xsd:enumeration value="Regulatory Assurance"/>
+              <xsd:enumeration value="Regulatory Oversight"/>
+              <xsd:enumeration value="Research &amp; Development"/>
+              <xsd:enumeration value="Risk Management"/>
+              <xsd:enumeration value="RITE"/>
+              <xsd:enumeration value="Safeguards"/>
+              <xsd:enumeration value="Safety Case Working Group"/>
+              <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
+              <xsd:enumeration value="Sellafield"/>
+              <xsd:enumeration value="Shared Services"/>
+              <xsd:enumeration value="Structural Integrity"/>
+              <xsd:enumeration value="Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="Whistleblowing"/>
+              <xsd:enumeration value="WIReD"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
+              <xsd:enumeration value="Corporate Security Manager"/>
+              <xsd:enumeration value="Data Protection Compliance Lead"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
+              <xsd:enumeration value="Executive Office Support"/>
+              <xsd:enumeration value="Export Control Manager"/>
+              <xsd:enumeration value="Governance and Compliance Lead"/>
+              <xsd:enumeration value="Governance Manager"/>
+              <xsd:enumeration value="Head of Academy"/>
+              <xsd:enumeration value="Head of Commercial Management and Procurement"/>
+              <xsd:enumeration value="Head of Communications"/>
+              <xsd:enumeration value="Head of Compliance"/>
+              <xsd:enumeration value="Head of Data and Analytics"/>
+              <xsd:enumeration value="Head of Governance and Compliance"/>
+              <xsd:enumeration value="Head of Private Office"/>
+              <xsd:enumeration value="Head of Estates and Shared Services"/>
+              <xsd:enumeration value="Head of Finance and Commercial"/>
+              <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
+              <xsd:enumeration value="Head of IT"/>
+              <xsd:enumeration value="Head of Legal Liaison"/>
+              <xsd:enumeration value="Head of Organisational Development (HR)"/>
+              <xsd:enumeration value="Head of Organisational Learning"/>
+              <xsd:enumeration value="Head of People Services"/>
+              <xsd:enumeration value="Head of PMO"/>
+              <xsd:enumeration value="Head of Policy"/>
+              <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
+              <xsd:enumeration value="Head of Risk and Assurance"/>
+              <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
+              <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
+              <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
+              <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
+              <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
+              <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
+              <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
+              <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
+              <xsd:enumeration value="HoP - DDS"/>
+              <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
+              <xsd:enumeration value="HoP - Fault Analysis"/>
+              <xsd:enumeration value="HoP - Human and Organisational Capability"/>
+              <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
+              <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
+              <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
+              <xsd:enumeration value="HoP - Operational Inspection"/>
+              <xsd:enumeration value="HoP - Protective Security"/>
+              <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
+              <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
+              <xsd:enumeration value="HoP - Safeguards"/>
+              <xsd:enumeration value="HSW Manager"/>
+              <xsd:enumeration value="Information Management Manager"/>
+              <xsd:enumeration value="WIReD Product Owner"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueDate" ma:index="11" nillable="true" ma:displayName="Issue Date" ma:format="DateOnly" ma:internalName="PolicyPortalIssueDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalReviewDate" ma:index="12" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="PolicyPortalReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueHistoryComments" ma:index="15" nillable="true" ma:displayName="Issue History/Comments" ma:internalName="PolicyPortalIssueHistoryComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalFirstPublicationDate" ma:index="16" nillable="true" ma:displayName="First Publication Date" ma:format="DateOnly" ma:internalName="PolicyPortalFirstPublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldDocRef" ma:index="17" nillable="true" ma:displayName="Old Doc. Ref." ma:internalName="PolicyPortalOldDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldRecordRef" ma:index="18" nillable="true" ma:displayName="Old Record Ref." ma:internalName="PolicyPortalOldRecordRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalPublishStatus" ma:index="25" nillable="true" ma:displayName="Publish Status" ma:format="Dropdown" ma:internalName="PolicyPortalPublishStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Live"/>
+          <xsd:enumeration value="Unpublished"/>
+          <xsd:enumeration value="Withdrawn"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="31" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85a4ca9d-4aea-456d-868e-8e20a97dbaed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05350e14-297a-489c-ad04-faf6563b232c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="dd2817321d504f1caee75a1112d299d4" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="dd2817321d504f1caee75a1112d299d4" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{dd281732-1d50-4f1c-aee7-5a1112d299d4}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="7b4e1cbc-bd02-4183-9474-8a15f7a1216f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PCR_x003f_" ma:index="34" nillable="true" ma:displayName="PCR?" ma:default="0" ma:description="Document forms part of the Policy Compliance Report for ARAC." ma:format="Dropdown" ma:internalName="PCR_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9464402-40CC-48E2-862E-42899F1CAEAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1E7696-64D0-4E76-BD09-5F47C27AB98C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DE98854-DDCE-4D11-873F-F4E081E0E401}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADB04998-D3AD-4232-B228-85FC3CF2B1DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302464A8-7BA5-4131-8D06-4B18A77BE91D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9DA92CD-712B-4076-AF63-88C443BDB444}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FA13968-F641-423D-A8B8-EA6925D9D975}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>10830</Characters>
+  <Pages>7</Pages>
+  <Words>1226</Words>
+  <Characters>6992</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>25</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LC 30 - Periodic Shutdown</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12705</CharactersWithSpaces>
+  <CharactersWithSpaces>8202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LC 30 – Periodic shutdown</dc:title>
+  <dc:title>LC30 – Periodic shutdown</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>6.1</cp:contentStatus>
+  <cp:contentStatus>6.2</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227</vt:lpwstr>
+  </property>
 </Properties>
 </file>