--- v1 (2026-03-28)
+++ v2 (2026-07-22)
@@ -116,76 +116,78 @@
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="7463B5D1" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00000000" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="7463B5D1" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="008E172C" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="52"/>
                       <w:szCs w:val="52"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00C05EFE" w:rsidRPr="00621605">
                       <w:rPr>
                         <w:sz w:val="52"/>
                         <w:szCs w:val="52"/>
                       </w:rPr>
                       <w:t>LC 28 – Examination, Inspection, Maintenance and Testing (EIMT)</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
@@ -286,51 +288,51 @@
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
       <w:pPr>
         <w:pStyle w:val="ContentsHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE0C77">
         <w:lastRenderedPageBreak/>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidRPr="00257288">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00420A11">
         <w:t>ten</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0C77">
         <w:t>ts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F637E17" w14:textId="725AFE86" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="2F637E17" w14:textId="3FDD0E8F" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc224544841" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
@@ -361,65 +363,65 @@
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544841 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16E90F80" w14:textId="582261D9" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="16E90F80" w14:textId="56386BE6" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224544842" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
@@ -441,65 +443,65 @@
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544842 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06045E7F" w14:textId="2B2AFBE8" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="06045E7F" w14:textId="5E2B08AB" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224544843" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
@@ -521,65 +523,65 @@
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544843 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70A9DC11" w14:textId="6FD1E799" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="70A9DC11" w14:textId="78A1894F" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224544844" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
@@ -601,65 +603,65 @@
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544844 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F6C5F47" w14:textId="66B7203F" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="3F6C5F47" w14:textId="227E76CB" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224544845" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
@@ -681,295 +683,295 @@
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544845 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B8FFE3C" w14:textId="7E379E9A" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="3B8FFE3C" w14:textId="6538EF47" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224544846" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A – Guidance for joint EIMT inspections</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544846 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E191CAA" w14:textId="5F00A3C2" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="1E191CAA" w14:textId="2A8E5386" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224544847" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544847 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="446D6991" w14:textId="60C23A1F" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="446D6991" w14:textId="6EB1228D" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224544848" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>List of acronyms / initialisms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544848 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3477C847" w14:textId="2CEAC05E" w:rsidR="00621605" w:rsidRDefault="00621605">
+    <w:p w14:paraId="3477C847" w14:textId="1A6A1147" w:rsidR="00621605" w:rsidRDefault="00621605">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224544849" w:history="1">
         <w:r w:rsidRPr="00334BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Document control information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224544849 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00317EC3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0CC4B54A" w14:textId="724B1525" w:rsidR="00267815" w:rsidRDefault="00621605" w:rsidP="00267815">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
     <w:p w14:paraId="4812BFF8" w14:textId="1D099CA0" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815">
       <w:pPr>
         <w:sectPr w:rsidR="003E098E" w:rsidSect="00084ABE">
@@ -1092,79 +1094,81 @@
         <w:t xml:space="preserve"> ONR’s nuclear safety </w:t>
       </w:r>
       <w:r w:rsidR="0075727B">
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">echnical </w:t>
       </w:r>
       <w:r w:rsidR="0075727B">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ssessment </w:t>
       </w:r>
       <w:r w:rsidR="0075727B">
         <w:t>G</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uide (TAG) on EIMT </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1481111139"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009F6ABE">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="009F6ABE">
             <w:instrText xml:space="preserve"> CITATION eimtnewtag \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="009F6ABE">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[1]</w:t>
           </w:r>
           <w:r w:rsidR="009F6ABE">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> and International Atomic Energy Agency (IAEA) guidance (for example, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1158457408"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00904BA4">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00904BA4">
             <w:instrText xml:space="preserve"> CITATION tig28iaea \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00904BA4">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[2]</w:t>
           </w:r>
           <w:r w:rsidR="00904BA4">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
@@ -1191,50 +1195,51 @@
         <w:t xml:space="preserve"> health and safety)</w:t>
       </w:r>
       <w:r w:rsidR="00080F94">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00630E83">
         <w:t xml:space="preserve"> Appendix A contains further details of topics where there may be </w:t>
       </w:r>
       <w:r w:rsidR="00080F94">
         <w:t xml:space="preserve">cross purpose </w:t>
       </w:r>
       <w:r w:rsidR="0089147C">
         <w:t xml:space="preserve">inspection </w:t>
       </w:r>
       <w:r w:rsidR="00080F94">
         <w:t>synergies</w:t>
       </w:r>
       <w:r w:rsidR="00630E83">
         <w:t xml:space="preserve">. Consideration should also be given to opportunities to cooperate with other external regulators in joint inspections in accordance with obligations under the regulators’ code </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1223797554"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A7FC0">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="001A7FC0">
             <w:instrText xml:space="preserve"> CITATION GOV1 \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="001A7FC0">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[3]</w:t>
           </w:r>
           <w:r w:rsidR="001A7FC0">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00630E83">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -1497,50 +1502,67 @@
     </w:p>
     <w:p w14:paraId="56210C2E" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="002628D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:sectPr w:rsidR="00621605" w:rsidSect="00B23A5E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BFCEDB0" w14:textId="6CA89279" w:rsidR="00D60BCB" w:rsidRDefault="00684928" w:rsidP="002628D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00E93A50">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">28(8) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A50">
         <w:tab/>
         <w:t>When any examination, inspection, maintenance or test of any part of a plant reveals any matter indicating that the safe operation or safe condition of that plant may be affected, the suitably qualified and experienced person appointed to control or supervise such examination, inspection, maintenance or test shall bring it to the attention of the licensee forthwith who shall take appropriate action and ensure the matter is then notified, recorded, investigated and reported in accordance with arrangements made under Condition 7.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="41210062" w14:textId="77777777" w:rsidR="007C4E83" w:rsidRDefault="007C4E83" w:rsidP="007C4E83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF12E53" w14:textId="5E24B42D" w:rsidR="007C4E83" w:rsidRPr="007C4E83" w:rsidRDefault="007C4E83" w:rsidP="007C4E83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4E83">
+        <w:t xml:space="preserve">28(9) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4E83">
+        <w:tab/>
+        <w:t>The licensee shall ensure that a full and accurate report of every examination, inspection, maintenance or test of any part of a plant indicating the date thereof and signed by the suitably qualified and experienced person appointed by the licensee to control and supervise such examination, inspection, maintenance or test is made to the licensee forthwith upon completion of the said examination, inspection, maintenance or test.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5BF3E680" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="002628D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19CBAE12" w14:textId="1BA4272D" w:rsidR="00140E1C" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc224544843"/>
       <w:r>
         <w:t xml:space="preserve">Purpose of </w:t>
       </w:r>
       <w:r w:rsidR="00821337">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>Licence Condition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="52291B49" w14:textId="493D6B29" w:rsidR="00993B60" w:rsidRPr="00E93A50" w:rsidRDefault="00993B60" w:rsidP="00993B60">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
@@ -1829,167 +1851,171 @@
     </w:p>
     <w:p w14:paraId="590C34F8" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00B603DB">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:sectPr w:rsidR="00621605" w:rsidSect="00B23A5E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="342A261D" w14:textId="7B87E4BC" w:rsidR="00B603DB" w:rsidRDefault="00B603DB" w:rsidP="00B603DB">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Under LC 1(1), “operations” includes maintenance, examination, testing and operation; therefore, written schemes for these activities fall under LC 24 operating instructions </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1803417589"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:instrText xml:space="preserve"> CITATION ONR81 \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[4]</w:t>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>. Time intervals must be specified in the PMS, and failure to complete work within them constitutes non</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>compliance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5137C672" w14:textId="74A588AB" w:rsidR="00FC079A" w:rsidRPr="00E93A50" w:rsidRDefault="00B603DB" w:rsidP="00E7206B">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t>SQEP requirements for those supervising EIMT are described in the LC 12 TIG </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="39639439"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:instrText xml:space="preserve"> CITATION ONR263 \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[5]</w:t>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>. TIG 26 also applies </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-280262702"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008F6B70">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:instrText xml:space="preserve"> CITATION ONR323 \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[6]</w:t>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>, as EIMT activities are “operations” under LC 1(1). The supervising SQEP should form part of the licensee’s core safety capability as defined in </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="185340772"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:instrText xml:space="preserve"> CITATION ICNEW \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[7]</w:t>
           </w:r>
           <w:r w:rsidR="00272307">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2043,85 +2069,87 @@
       </w:r>
       <w:r>
         <w:t>as any alteration to buildings, plant, operations, processes or safety cases. Therefore, changes to maintenance, examination or testing must be treated as modifications under the licensee’s LC 22 arrangements, and EIMT intervals may be altered through those arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46997DA2" w14:textId="77777777" w:rsidR="00CD6914" w:rsidRDefault="00CD6914" w:rsidP="00CD6914">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t>The arrangements should also cover LC 28(8) requirements for notifying, recording, investigating and reporting defects or deficiencies found during EIMT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09757B62" w14:textId="6B37DE2E" w:rsidR="00CD6914" w:rsidRDefault="00CD6914" w:rsidP="00CD6914">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t>Records of EIMT on SSCs affecting safety (LC 28(9)) must be compiled and retained under LC 6. These records demonstrate compliance with licence conditions as defined in LC 6(1). Further guidance is provided in the LC 6 TIG </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1014655965"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00902597">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00902597">
             <w:instrText xml:space="preserve"> CITATION ONR288 \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00902597">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[8]</w:t>
           </w:r>
           <w:r w:rsidR="00902597">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> and the records management TAG </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1415470888"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00902597">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00902597">
             <w:instrText xml:space="preserve"> CITATION RecordNEW \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00902597">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[9]</w:t>
           </w:r>
           <w:r w:rsidR="00902597">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2157,50 +2185,51 @@
         <w:t xml:space="preserve">rrangements and their </w:t>
       </w:r>
       <w:r w:rsidR="002042C2">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>mplementation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="40A2B6A1" w14:textId="77777777" w:rsidR="008F6B70" w:rsidRDefault="002A409A" w:rsidP="006A53EF">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>LC 28 covers a wide range of topics, with IAEA definitions of EIMT including both technical and administrative aspects </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-854880981"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B94D92">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00B94D92">
             <w:instrText xml:space="preserve"> CITATION IAEANEW \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00B94D92">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[10]</w:t>
           </w:r>
           <w:r w:rsidR="00B94D92">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2296,68 +2325,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60DA65EF" w14:textId="77777777" w:rsidR="00F425A7" w:rsidRDefault="00F425A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00F425A7" w:rsidSect="00B23A5E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B827D33" w14:textId="1C2C4715" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Table_2_–"/>
       <w:bookmarkStart w:id="9" w:name="_Ref224544805"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00715624">
         <w:t>LC 28 Inspection guidance</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="9355"/>
         <w:gridCol w:w="1904"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A3F69" w:rsidRPr="009A3F69" w14:paraId="01737048" w14:textId="77777777" w:rsidTr="009C3662">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
@@ -2505,133 +2524,136 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D11585D" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>The licensee’s organisation should have sufficient resources to implement the EIMT programme. This should include assigning roles and responsibilities associated with EIMT and identification of the resources required to fulfil the EIMT programme (for example, numbers of SQEP personnel from each engineering discipline). These should be captured on the nuclear baseline.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D77CEE3" w14:textId="213A548A" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="2D77CEE3" w14:textId="213A548A" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1422904923"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION tig28iaea \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[2]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1361012867"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION ICNEW \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[7]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="260960546"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION NB \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[11]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
@@ -2686,62 +2708,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0735AAA4" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The licensee should have appropriate governance and oversight of EIMT performance. This may be through use of metrics to monitor delivery of EIMT activities and trend backlogs or through governance of system health processes. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30DFF892" w14:textId="5F5F6A72" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="30DFF892" w14:textId="5F5F6A72" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="644166001"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION tig28iaea \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[2]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2791,62 +2814,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71673FF2" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The licensee’s EIMT programme will involve interfaces between different groups (for example, operations, one or more engineering disciplines, radiation protection, contractors). The interfaces between these groups should be clear with roles and responsibilities and any handover arrangements defined.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="210D1F8D" w14:textId="63A0956A" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="210D1F8D" w14:textId="63A0956A" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1233508857"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION tig28iaea \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[2]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -2921,62 +2945,63 @@
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Where a graded approach is used there should be a proportionate approach within the arrangements for control of EIMT. If there are categories of lesser safety significant SSCs that are not included on the PMS (</w:t>
             </w:r>
             <w:r w:rsidR="008C0CA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> emergency equipment) then there should still be appropriate EIMT (a requirement of LC 28(1)). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5216F063" w14:textId="2ABE45B3" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="5216F063" w14:textId="2ABE45B3" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-872149808"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION CATCLASS \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[12]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -3041,97 +3066,99 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>The licensee’s PMS should state the EIMT required to support the safety case with the activity and frequency (including applicable tolerance(s)) underpinned and evidenced by suitable engineering substantiation and/or operational experience. This is also applicable for any lesser safety significant SSCs not included on the PMS.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FAF31A8" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Where the contents of the PMS are based on demonstrations of operability/availability and continuing plant reliability, the EIMT activity identified should be sufficient to achieve adequate compliance with the assumptions contained in the site PSA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F10C58F" w14:textId="76DC4228" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="3F10C58F" w14:textId="76DC4228" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-997883049"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION eimtnewtag \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[1]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="952751081"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION tig28iaea \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[2]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3393,62 +3420,63 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Where work activities that are specified in the PMS can only be carried out with the plant shutdown, the arrangements should define the maximum operating period between periodic shutdowns.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C44BCCE" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>In the case of operational reactor power stations, ONR has approved part of the maintenance schedule referred to as the ‘preface’ under LC 28(4). In such cases the preface specifies the duration of operation between periodic shutdowns. Therefore, should the licensee wish to permanently amend such an interval, as defined within the preface, its arrangements should reflect the requirement for an approval to be sought from ONR in accordance with LC 28(5).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140BDDB7" w14:textId="4B431942" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="140BDDB7" w14:textId="4B431942" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1334064318"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION LC30 \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[13]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -3512,62 +3540,63 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>The licensee should have a process that uses operating experience (for example, from EIMT findings or defects) to optimise maintenance operations.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AC96DD1" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>For facilities where safety cases have been updated or renewed the licensee should review the PMS to ensure that the contents reflect the current safety case and hazard.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C86BCD3" w14:textId="2D67628A" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="2C86BCD3" w14:textId="2D67628A" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-750658983"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION tig28iaea \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[2]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3628,62 +3657,63 @@
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>The licensee’s arrangements should take consideration of asset management requirements (</w:t>
             </w:r>
             <w:r w:rsidR="00A87D44">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> ageing, degradation, obsolescence) including the strategies for reviewing and managing the obsolescence of SSCs important to safety. EIMT methods and frequency of application should be effective in detecting or mitigating ageing and degradation mechanisms before they adversely impact safety.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA111D6" w14:textId="055036B5" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="0BA111D6" w14:textId="055036B5" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="446201954"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION ONRageingtag \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[14]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -3898,98 +3928,100 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition monitoring can be used to inform the requirement for maintenance. This maybe through walkdowns at an appropriate frequency or by use of diagnostic methods. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="544AA253" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The licensee’s techniques and diagnostic methods need to be appropriate for the situation. The parameters to be monitored, the acceptance criteria and whether all potential failure modes are addressed should be clear. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E423958" w14:textId="17923DD2" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="4E423958" w14:textId="17923DD2" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1137756309"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION eimtnewtag \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[1]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1112021353"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION tig28iaea \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[2]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -4038,62 +4070,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="509EA73A" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>If plant is required to be taken out of service for EIMT then the minimum plant configuration should be specified by the licensee’s safety case and this should be defined as a condition / limit under LC 23. This may be informed by assessments of risk using PSA. The SSCs unavailability should be recorded, assessed and drawn to the attention of staff responsible for operating the plant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71824B7C" w14:textId="0883F979" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="71824B7C" w14:textId="0883F979" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-772480547"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION eimtnewtag \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[1]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -4271,62 +4304,63 @@
           <w:p w14:paraId="09A9E807" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">the written instructions in use. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56370013" w14:textId="7E9F3B3C" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="56370013" w14:textId="7E9F3B3C" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2132552059"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION Mech \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[15]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -4350,51 +4384,65 @@
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E0A1633" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>SQEP (inc contractors) (links to LCs 10, 12 and 26)</w:t>
+              <w:t>SQEP (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A3F69">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>inc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A3F69">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contractors) (links to LCs 10, 12 and 26)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6402B0AA" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>The licensee’s arrangements should require that EIMT is carried out by SQEP (LC 28(6)(a)) and under the control and supervision of a SQEP person appointed for that purpose by the licensee (LC 28(6)(d)). Control and supervision arrangements should be reflective of the specific task and how the activity may affect wider safe operation of the plant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="564059A0" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
@@ -4405,132 +4453,135 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Licensees may use contractors to carry out EIMT. The licensee should act as the intelligent customer and check and approve the qualifications and experience of such workers prior to the work being authorised. The contractors should be SQEP for the work assigned.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DBB303B" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>In order to determine the suitability of those undertaking EIMT work, consider discussions with person(s) carrying out work, their team leaders and section heads, as well as reviewing training/competence records.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113630DC" w14:textId="5827D387" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="113630DC" w14:textId="5827D387" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="39868010"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION ONR263 \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[5]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1510438004"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION ONR323 \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[6]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="348069182"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION ICNEW \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[7]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -4624,97 +4675,99 @@
             </w:r>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> reference vs continuous use) and used correctly. There should be consideration of potential shortfalls in human performance, quality assurance proportionate to the safety significance (</w:t>
             </w:r>
             <w:r w:rsidR="00062D23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> use of independent verification checks &amp; hold points) and a clear pass/fail criteria for the EIMT being undertaken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC58B1E" w14:textId="2D51BA10" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="2FC58B1E" w14:textId="2D51BA10" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-636035992"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION ONR81 \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[4]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="806667631"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION Mech \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[15]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -4858,97 +4911,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0000BEB9" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Records (LC 28(9)) of EIMT carried out on SSCs which may affect safety should be compiled and retained in an appropriate manner by the licensee under its arrangements for compliance with LC 6. These should be commensurate with the safety significance of the SSCs to which they relate, reflecting the work completed, tasks left outstanding, and issues identified and should be signed off by the SQEP who controls and supervises the work. Where there are failures to meet PMS requirements these should be reported under LC 7 (LC 28(8) requirement).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A163B3" w14:textId="6F1FD37E" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="37A163B3" w14:textId="6F1FD37E" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-500194915"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve">CITATION ONR288 \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[8]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-725762359"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION RecordNEW \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[9]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -5026,134 +5081,137 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>The licensee should be able to demonstrate understanding of minimum stock levels required for critical spares, the shelf life for stored SSCs and any necessary environmental conditions for storage. Personnel should be aware of the potential for counterfeit, fraudulent and suspect items with arrangements in place, to quarantine, investigate and sentence suspect items.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C151856" w14:textId="77777777" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="009A3F69" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>Replacement and configuration of plant items should be controlled with respect to design, specification, manufacture, function, procurement, storage, issue, fitness for purpose and installation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="005394EE" w14:textId="038A3201" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="00000000" w:rsidP="00621605">
+          <w:p w14:paraId="005394EE" w14:textId="038A3201" w:rsidR="009A3F69" w:rsidRPr="009A3F69" w:rsidRDefault="008E172C" w:rsidP="00621605">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-470282115"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION Mech \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[15]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="654106134"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION Supplychain \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[16]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="298423989"/>
                 <w:citation/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> CITATION CFSI \l 2057 </w:instrText>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>[17]</w:t>
                 </w:r>
                 <w:r w:rsidR="009A3F69" w:rsidRPr="009A3F69">
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -5383,50 +5441,51 @@
         </w:rPr>
         <w:t>Safeguards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1651640C" w14:textId="6D7F70B1" w:rsidR="00F462D1" w:rsidRPr="00F462D1" w:rsidRDefault="00F462D1" w:rsidP="00F462D1">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F462D1">
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>If a system provides both a nuclear safety and safeguards function, many LC 28 expectations also apply to compliance with the Nuclear Safeguards (EU Exit) Regulations 2019 (NSR19) and ONR’s Guidance for Nuclear Material Accountancy, Control and Safeguards (ONMACS) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           </w:rPr>
           <w:id w:val="-2062009773"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006629A3">
             <w:rPr>
               <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="006629A3">
             <w:rPr>
               <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION ONMACS \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="006629A3">
             <w:rPr>
               <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
@@ -5565,194 +5624,214 @@
       </w:pPr>
       <w:r w:rsidRPr="00E93A50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Protective security</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A73882F" w14:textId="747D6882" w:rsidR="000A639D" w:rsidRDefault="000A639D" w:rsidP="000A639D">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>The Nuclear Industries Security Regulations (NISR) 2003 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1642254872"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009A1465">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="009A1465">
             <w:instrText xml:space="preserve"> CITATION NISR \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="009A1465">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[19]</w:t>
           </w:r>
           <w:r w:rsidR="009A1465">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> require dutyholders to maintain an approved Security Plan (SP) and comply with its standards, procedures and arrangements. Plans are assessed and approved using the Security Assessment Principles (SyAPs) framework, supported by TAGs such as CNS</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>TAST</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>GD</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>5.2 for EIMT </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="198750803"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00204BD9">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00204BD9">
             <w:instrText xml:space="preserve"> CITATION CNSTAG52 \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="00204BD9">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[20]</w:t>
           </w:r>
           <w:r w:rsidR="00204BD9">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3C395C" w14:textId="00A140F3" w:rsidR="000A639D" w:rsidRDefault="000A639D" w:rsidP="000A639D">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The relevant SyAPs </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1474817954"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001E0D83">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="001E0D83">
             <w:instrText xml:space="preserve"> CITATION SyAPs \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="001E0D83">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[21]</w:t>
           </w:r>
           <w:r w:rsidR="001E0D83">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001E0D83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>section is Security Delivery Principle (SyDP) 5.2 – Examination, Inspection, Maintenance and Testing, part of Fundamental Security Principle (FSyP) 5 on reliability, resilience and sustainability. SyDP 5.2 (para. 147) states that:</w:t>
+        <w:t>section is Security Delivery Principle (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SyDP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) 5.2 – Examination, Inspection, Maintenance and Testing, part of Fundamental Security Principle (FSyP) 5 on reliability, resilience and sustainability. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SyDP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> 5.2 (para. 147) states that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE02114" w14:textId="77777777" w:rsidR="00AA2A1B" w:rsidRPr="00E93A50" w:rsidRDefault="00AA2A1B" w:rsidP="00AA2A1B">
       <w:pPr>
         <w:pStyle w:val="QuoteText"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A50">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>“A process for in-service testing, inspection and other maintenance procedures of security structures, systems and components should be identified in the security plan.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6761BA01" w14:textId="01060035" w:rsidR="00AA2A1B" w:rsidRPr="00E93A50" w:rsidRDefault="00AA2A1B" w:rsidP="00AA2A1B">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00E93A50">
         <w:t>Inspecting EIMT of security SSCs is one area in which joint inspections and specialist support would be beneficial. ONR’s Nuclear Security Inspections TIG (CNS-INSP-GD-001) (Ref.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-501511332"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E93A50">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00E93A50">
             <w:instrText xml:space="preserve">CITATION CNSTIG \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00E93A50">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="008F6B70" w:rsidRPr="008F6B70">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[22]</w:t>
           </w:r>
           <w:r w:rsidRPr="00E93A50">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6003,1196 +6082,1198 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:sectPr w:rsidR="003E56EC" w:rsidSect="00B23A5E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="11" w:name="_Toc224544847" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:id w:val="-652758001"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="5F37DAE5" w14:textId="77777777" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="851" w:hanging="851"/>
           </w:pPr>
           <w:r>
             <w:t>References</w:t>
           </w:r>
           <w:bookmarkEnd w:id="11"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="16DA0D4F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
                 <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:p>
             <w:tbl>
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
                 <w:gridCol w:w="476"/>
                 <w:gridCol w:w="8550"/>
               </w:tblGrid>
               <w:tr w:rsidR="00621605" w14:paraId="7742AFE6" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2038EB16" w14:textId="1700DAE4" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="2038EB16" w14:textId="1700DAE4" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="429F606B" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="429F606B" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-TAST-GD-009, Examination, Inspection, Maintenance &amp; Testing of Items Important to Safety. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="1ACB7622" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="54631240" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="54631240" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[2] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="77BFF94A" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="77BFF94A" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">IAEA, SSG-74, Maintenance, Testing, Surveillance and Inspection in Nuclear Power Plants. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="75EF3066" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0A7FBFB6" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="0A7FBFB6" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[3] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="61EA55EC" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="61EA55EC" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>GOV, “Department for Business Innovation &amp; Skills, Regulators’ Code, April 2014.”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="2D002F07" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7420A7F2" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="7420A7F2" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[4] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="23D7E886" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="23D7E886" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-INSP-GD-024 - LC 24 Operating Instructions. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="4395DFFF" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7B18EAEB" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="7B18EAEB" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[5] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="05F92F3D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="05F92F3D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-INSP-GD-012, LC 12 Duly authorised and other suitably qualified and experienced person. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="7B6EABFD" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="67BF1340" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="67BF1340" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[6] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="28526162" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="28526162" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-INSP-GD-026, LC 26 Control and Supervision of Operations. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="194AAC1B" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5FC8FC5F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="5FC8FC5F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[7] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3C86C545" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="3C86C545" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-TAST-GD-049, Licensee Use of Contractors and Intelligent Customer Capability. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="2E991A21" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="60B93896" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="60B93896" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[8] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3CBCB5D9" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="3CBCB5D9" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-INSP-GD-006, LC 6 Documents, Records, Authorities and Certificates. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="169E0AF5" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="428C24BA" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="428C24BA" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[9] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1569CB04" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="1569CB04" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-TAST-GD-033, Licensee Management of Records. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="12DF549E" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="48171CD0" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="48171CD0" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[10] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="39B9402A" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="39B9402A" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">IAEA Nuclear Safety and Security Glossary - Terminology Used in Nuclear Safety, Nuclear Security, Radiation Protection and Emergency Preparedness and Response, 2022 (Interim) Edition. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="658BD07A" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1CBDDE35" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="1CBDDE35" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[11] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3B02628F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="3B02628F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-TAST-GD-065, Function and Content of the Nuclear Baseline. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="31F015B5" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3FC9D1EE" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="3FC9D1EE" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[12] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3C8769BC" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="3C8769BC" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-TAST-GD-094, Categorisation of Safety Functions and Classification of Structures, Systems and Components. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="7428D14A" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="627D945F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="627D945F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[13] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="06B1F5A1" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="06B1F5A1" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-INSP-GD-030, LC 30 - Periodic Shutdown. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="7B56E25B" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5CF1FFBD" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="5CF1FFBD" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[14] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4AECD93D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="4AECD93D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-TAST-GD-109, Ageing and Degradation Management. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="20D6740A" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4F36BE29" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="4F36BE29" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[15] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="022A038A" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="022A038A" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-TAST-GD-102, General Guidance for Mechanical Engineering Specialism Group. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="7B6ED292" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5E2E723C" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="5E2E723C" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[16] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="36E14708" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="36E14708" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, NS-TAST-GD-077, Supply Chain Management Arrangements for the Procurement of Nuclear Safety Related Items or Services. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="3AC2EC36" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="659134FB" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="659134FB" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[17] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0EAA6A76" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="0EAA6A76" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR Advice Note, Supply Chain Management - Counterfeit, Fraudulent and Suspect Items (CFSI, 2022/73725). </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="6D35569B" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="62ECA80F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="62ECA80F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[18] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2BF83C7D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="2BF83C7D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR Nuclear Material Accountancy, Control, and Safeguards, ONR-CNSS-MAN-001. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="7F9DA50E" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3248784A" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="3248784A" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[19] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="213B6BA7" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="213B6BA7" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">HMG, Nuclear Industries Security Regulations 2003/403. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="75CDD16E" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5DD1FD8D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="5DD1FD8D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[20] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5BF8E09D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="5BF8E09D" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, CNS-TAST-GD-5.2 - Examination, Inspection, Maintenance and Testing of Physical Protection Systems. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="33651CBC" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="73E86677" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="73E86677" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[21] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="35AFC6A9" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="35AFC6A9" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, Security Assessment Principles for the Civil Nuclear Industry, 2022 Edition, Version 1. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="58D7E7D3" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="490C1BE2" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="490C1BE2" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[22] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="709680CB" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="709680CB" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, CNS-INSP-GD-001 - Nuclear Security Inspections. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
               <w:tr w:rsidR="00621605" w14:paraId="6A9E7457" w14:textId="77777777">
                 <w:trPr>
                   <w:divId w:val="856574635"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6DE5820F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="6DE5820F" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[23] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="18BB75AF" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00621605">
+                  <w:p w14:paraId="18BB75AF" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605" w:rsidP="00BE6959">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">ONR, SG-INSP-GD-001, Safeguards. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
             <w:p w14:paraId="5BE22F88" w14:textId="77777777" w:rsidR="00621605" w:rsidRDefault="00621605">
               <w:pPr>
                 <w:divId w:val="856574635"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
@@ -7743,56 +7824,58 @@
           <w:tcPr>
             <w:tcW w:w="3900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3669C5E3" w14:textId="77777777" w:rsidR="008A312C" w:rsidRPr="00E93A50" w:rsidRDefault="008A312C" w:rsidP="009C3662">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E93A50">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Security Assessment Principles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A312C" w:rsidRPr="00E93A50" w14:paraId="5DA89E98" w14:textId="77777777" w:rsidTr="009C3662">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3A08BB16" w14:textId="77777777" w:rsidR="008A312C" w:rsidRPr="00E93A50" w:rsidRDefault="008A312C" w:rsidP="009C3662">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E93A50">
               <w:rPr>
                 <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>SyDP</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7BFE1640" w14:textId="77777777" w:rsidR="008A312C" w:rsidRPr="00E93A50" w:rsidRDefault="008A312C" w:rsidP="009C3662">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93A50">
               <w:rPr>
                 <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Security Delivery Principle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A312C" w:rsidRPr="00E93A50" w14:paraId="7E7B697E" w14:textId="77777777" w:rsidTr="009C3662">
         <w:tc>
           <w:tcPr>
@@ -7860,276 +7943,327 @@
         <w:ind w:left="851" w:hanging="851"/>
         <w:sectPr w:rsidR="00621605" w:rsidSect="00B23A5E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D791C5" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00595C8C" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc224544849"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Document control information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="47B60150" w14:textId="19929E66" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+    <w:p w14:paraId="47B60150" w14:textId="1CAEF48B" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authored by</w:t>
       </w:r>
+      <w:r w:rsidR="00BE6959">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0045640C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nuclear Safety Inspector</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B20F25" w14:textId="6DC609E1" w:rsidR="00621605" w:rsidRPr="00196ADB" w:rsidRDefault="00621605" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621605">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approved by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Head of Profession for the Operational Inspection </w:t>
       </w:r>
       <w:r w:rsidRPr="00930E37">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Specialism</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D33D1E" w14:textId="6E02F533" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+    <w:p w14:paraId="10D33D1E" w14:textId="73B53486" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Issue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Issue No."/>
           <w:tag w:val=""/>
           <w:id w:val="-894428327"/>
           <w:placeholder>
             <w:docPart w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00084278">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>9.1</w:t>
+            <w:t>9.</w:t>
+          </w:r>
+          <w:r w:rsidR="00400CB3">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="12DC54B5" w14:textId="1B400DE9" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+    <w:p w14:paraId="12DC54B5" w14:textId="28372ADE" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00084278">
+      <w:r w:rsidR="00400CB3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>March</w:t>
+        <w:t>June</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00084278">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AA6F0F" w14:textId="1A000738" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+    <w:p w14:paraId="29AA6F0F" w14:textId="657D7B79" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Next </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>scheduled review</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00084278">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00084278">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2027</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00012BCF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A735AFC" w14:textId="582ECE26" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ument reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00621605">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NS-INSP-GD-028</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7D13A83B" w14:textId="4B1C8902" w:rsidR="00930E37" w:rsidRPr="002F10A0" w:rsidRDefault="00930E37" w:rsidP="003D038B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D038B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Record reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D038B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:tooltip="ONRHH-822789359-20584" w:history="1">
+        <w:r w:rsidR="003D038B" w:rsidRPr="003D038B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ONRHH-822789359-20584</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B90CF3F" w14:textId="77777777" w:rsidR="003D038B" w:rsidRDefault="003D038B" w:rsidP="00930E37">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7629CA34" w14:textId="4C4DB11F" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Revision commentary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1124"/>
@@ -8239,50 +8373,81 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47236780" w14:textId="463D572E" w:rsidR="007B50D1" w:rsidRPr="00865AE0" w:rsidRDefault="00062ED9" w:rsidP="007B50D1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>TIG moved to the latest template and check of content</w:t>
             </w:r>
             <w:r w:rsidR="00084278">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00621605">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00084278">
               <w:t>No significant changes to the guidance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009B3B33" w14:paraId="403B11E3" w14:textId="77777777" w:rsidTr="00621605">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1AA9B6" w14:textId="0FD27535" w:rsidR="009B3B33" w:rsidRDefault="009B3B33" w:rsidP="007B50D1">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BED78AB" w14:textId="68CEF963" w:rsidR="009B3B33" w:rsidRDefault="001828D5" w:rsidP="007B50D1">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Error corrected in reproducing the LC and its clauses in section 2 of this guidance</w:t>
+            </w:r>
+            <w:r w:rsidR="00400CB3">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AB38FA4" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17669631" w14:textId="5BB8C6E8" w:rsidR="00930E37" w:rsidRPr="002042C2" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
       <w:r w:rsidRPr="00084ABE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Template reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00084ABE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
@@ -8339,70 +8504,70 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FEF44E4" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRDefault="00D450E8" w:rsidP="007D199A">
+    <w:p w14:paraId="3489E17D" w14:textId="77777777" w:rsidR="008E172C" w:rsidRDefault="008E172C" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4932DE0E" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRDefault="00D450E8"/>
+    <w:p w14:paraId="289C3E18" w14:textId="77777777" w:rsidR="008E172C" w:rsidRDefault="008E172C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52D8F151" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRDefault="00D450E8" w:rsidP="007D199A">
+    <w:p w14:paraId="5F0D1C89" w14:textId="77777777" w:rsidR="008E172C" w:rsidRDefault="008E172C" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AE97E6" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRDefault="00D450E8"/>
+    <w:p w14:paraId="150C904F" w14:textId="77777777" w:rsidR="008E172C" w:rsidRDefault="008E172C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8594,89 +8759,89 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C74818F" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRPr="005E0344" w:rsidRDefault="00D450E8" w:rsidP="005E0344">
+    <w:p w14:paraId="18B9C1EE" w14:textId="77777777" w:rsidR="008E172C" w:rsidRPr="005E0344" w:rsidRDefault="008E172C" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D6E277" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRPr="005E0344" w:rsidRDefault="00D450E8" w:rsidP="0090581D">
+    <w:p w14:paraId="35FA39F4" w14:textId="77777777" w:rsidR="008E172C" w:rsidRPr="005E0344" w:rsidRDefault="008E172C" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BAB344" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRDefault="00D450E8"/>
+    <w:p w14:paraId="5B8E288B" w14:textId="77777777" w:rsidR="008E172C" w:rsidRDefault="008E172C"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="155257D4" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRDefault="00D450E8">
+    <w:p w14:paraId="28B62038" w14:textId="77777777" w:rsidR="008E172C" w:rsidRDefault="008E172C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13000DF3" w14:textId="77777777" w:rsidR="00D450E8" w:rsidRDefault="00D450E8"/>
+    <w:p w14:paraId="6DFED9AF" w14:textId="77777777" w:rsidR="008E172C" w:rsidRDefault="008E172C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77435CE5" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
@@ -8698,112 +8863,114 @@
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47FFC75F" w14:textId="574E8111" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="00000000" w:rsidP="009E0E52">
+  <w:p w14:paraId="47FFC75F" w14:textId="4C9B1ED9" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="008E172C" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
         <w:placeholder>
           <w:docPart w:val="71855CAFCD0440C4880AB5CD94A60020"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00C05EFE">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>LC 28 – Examination, Inspection, Maintenance and Testing (EIMT)</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="004E3932" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:placeholder>
           <w:docPart w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00084278">
+        <w:r w:rsidR="00400CB3">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>9.1</w:t>
+          <w:t>9.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4B08F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11124,134 +11291,140 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1189178093">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1568417243">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1304653065">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="604385427">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
     <w:rsid w:val="00002F03"/>
     <w:rsid w:val="00004C16"/>
     <w:rsid w:val="0001016F"/>
     <w:rsid w:val="00011177"/>
+    <w:rsid w:val="00012BCF"/>
     <w:rsid w:val="00014814"/>
     <w:rsid w:val="00022033"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024A20"/>
     <w:rsid w:val="00024B2E"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
     <w:rsid w:val="0003078E"/>
+    <w:rsid w:val="00031706"/>
     <w:rsid w:val="00031B89"/>
     <w:rsid w:val="0003693D"/>
     <w:rsid w:val="00036B35"/>
     <w:rsid w:val="0004440F"/>
     <w:rsid w:val="00052C8A"/>
     <w:rsid w:val="000548C8"/>
     <w:rsid w:val="00055850"/>
     <w:rsid w:val="00062D23"/>
     <w:rsid w:val="00062ED9"/>
     <w:rsid w:val="00064A1B"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
     <w:rsid w:val="00080F94"/>
     <w:rsid w:val="000817D4"/>
     <w:rsid w:val="000825F3"/>
     <w:rsid w:val="00082879"/>
     <w:rsid w:val="0008352C"/>
     <w:rsid w:val="00084278"/>
     <w:rsid w:val="00084ABE"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="0009225F"/>
     <w:rsid w:val="000A105C"/>
+    <w:rsid w:val="000A117B"/>
     <w:rsid w:val="000A639D"/>
     <w:rsid w:val="000C2DDC"/>
     <w:rsid w:val="000C5F5A"/>
     <w:rsid w:val="000D06EA"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
     <w:rsid w:val="000D6C9C"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F2ED4"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00103043"/>
     <w:rsid w:val="00122FCC"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="00126752"/>
     <w:rsid w:val="00130B30"/>
     <w:rsid w:val="001358F6"/>
     <w:rsid w:val="00140E1C"/>
+    <w:rsid w:val="001445DE"/>
     <w:rsid w:val="00147909"/>
     <w:rsid w:val="00147AE4"/>
     <w:rsid w:val="00150348"/>
     <w:rsid w:val="001571E5"/>
     <w:rsid w:val="00174B07"/>
     <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00177666"/>
+    <w:rsid w:val="001828D5"/>
     <w:rsid w:val="00184125"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="00196ADB"/>
     <w:rsid w:val="001A7FC0"/>
     <w:rsid w:val="001B4D5A"/>
     <w:rsid w:val="001C4D63"/>
     <w:rsid w:val="001D0DE0"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
     <w:rsid w:val="001E0D83"/>
     <w:rsid w:val="001E356E"/>
     <w:rsid w:val="001F059F"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
     <w:rsid w:val="002042C2"/>
     <w:rsid w:val="00204BD9"/>
     <w:rsid w:val="00210F4F"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214D43"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
     <w:rsid w:val="002319AB"/>
@@ -11270,75 +11443,77 @@
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00267815"/>
     <w:rsid w:val="00272307"/>
     <w:rsid w:val="00280DDF"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="00296DBB"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002A409A"/>
     <w:rsid w:val="002B1C53"/>
     <w:rsid w:val="002B6666"/>
     <w:rsid w:val="002C0E88"/>
     <w:rsid w:val="002C1962"/>
     <w:rsid w:val="002D3F81"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
     <w:rsid w:val="002E6A6A"/>
     <w:rsid w:val="002F0035"/>
     <w:rsid w:val="002F10A0"/>
     <w:rsid w:val="002F3397"/>
     <w:rsid w:val="002F58C4"/>
     <w:rsid w:val="002F7722"/>
     <w:rsid w:val="0030380D"/>
     <w:rsid w:val="00312411"/>
+    <w:rsid w:val="00317EC3"/>
     <w:rsid w:val="003236D2"/>
     <w:rsid w:val="00323E71"/>
     <w:rsid w:val="00326F77"/>
     <w:rsid w:val="003401B0"/>
     <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346C8E"/>
     <w:rsid w:val="00367B30"/>
     <w:rsid w:val="00367BD5"/>
     <w:rsid w:val="00382542"/>
     <w:rsid w:val="00390327"/>
     <w:rsid w:val="00393B78"/>
     <w:rsid w:val="003A01E9"/>
     <w:rsid w:val="003A7FCB"/>
     <w:rsid w:val="003B0C9A"/>
     <w:rsid w:val="003B41B0"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
     <w:rsid w:val="003C465D"/>
     <w:rsid w:val="003D038B"/>
     <w:rsid w:val="003D0718"/>
     <w:rsid w:val="003D495D"/>
     <w:rsid w:val="003D5793"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E2FAE"/>
     <w:rsid w:val="003E56EC"/>
+    <w:rsid w:val="00400CB3"/>
     <w:rsid w:val="00407CF7"/>
     <w:rsid w:val="00415ED6"/>
     <w:rsid w:val="00416431"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00422265"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="00437E65"/>
     <w:rsid w:val="0044030C"/>
     <w:rsid w:val="0045640C"/>
     <w:rsid w:val="004648A4"/>
     <w:rsid w:val="00471380"/>
     <w:rsid w:val="0049069A"/>
     <w:rsid w:val="00494F0D"/>
     <w:rsid w:val="00496BFD"/>
     <w:rsid w:val="004A3DF2"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C4891"/>
     <w:rsid w:val="004D2C89"/>
     <w:rsid w:val="004D7307"/>
     <w:rsid w:val="004E3932"/>
     <w:rsid w:val="004F1E79"/>
     <w:rsid w:val="004F5F33"/>
     <w:rsid w:val="0050103A"/>
@@ -11376,233 +11551,236 @@
     <w:rsid w:val="006322A0"/>
     <w:rsid w:val="006361FD"/>
     <w:rsid w:val="0064226F"/>
     <w:rsid w:val="00642DDB"/>
     <w:rsid w:val="00646882"/>
     <w:rsid w:val="00653298"/>
     <w:rsid w:val="006540E3"/>
     <w:rsid w:val="006629A3"/>
     <w:rsid w:val="00663A7C"/>
     <w:rsid w:val="006662FD"/>
     <w:rsid w:val="00667DF2"/>
     <w:rsid w:val="00670DF1"/>
     <w:rsid w:val="00671345"/>
     <w:rsid w:val="00672A9B"/>
     <w:rsid w:val="006748D5"/>
     <w:rsid w:val="00675884"/>
     <w:rsid w:val="00676845"/>
     <w:rsid w:val="00684928"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
     <w:rsid w:val="006A0D70"/>
     <w:rsid w:val="006A19EF"/>
     <w:rsid w:val="006A43D5"/>
     <w:rsid w:val="006A525B"/>
     <w:rsid w:val="006A53EF"/>
+    <w:rsid w:val="006B3571"/>
     <w:rsid w:val="006C045F"/>
     <w:rsid w:val="006C0679"/>
     <w:rsid w:val="006C4196"/>
     <w:rsid w:val="006C63B0"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
     <w:rsid w:val="006D0858"/>
     <w:rsid w:val="006D116C"/>
     <w:rsid w:val="006D21D5"/>
     <w:rsid w:val="006E7C42"/>
     <w:rsid w:val="006F168A"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
     <w:rsid w:val="006F6514"/>
     <w:rsid w:val="006F7E5F"/>
     <w:rsid w:val="0070321D"/>
     <w:rsid w:val="007068BA"/>
     <w:rsid w:val="00707930"/>
     <w:rsid w:val="00716AB1"/>
     <w:rsid w:val="00721049"/>
     <w:rsid w:val="00721D63"/>
     <w:rsid w:val="00723B63"/>
     <w:rsid w:val="00724B2B"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="00734D2B"/>
     <w:rsid w:val="00736B3D"/>
     <w:rsid w:val="00737705"/>
     <w:rsid w:val="007408D4"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
     <w:rsid w:val="0075727B"/>
     <w:rsid w:val="00760B99"/>
     <w:rsid w:val="00780EBF"/>
     <w:rsid w:val="00783AFA"/>
     <w:rsid w:val="00785427"/>
     <w:rsid w:val="00790540"/>
     <w:rsid w:val="007968CA"/>
     <w:rsid w:val="007A43FF"/>
     <w:rsid w:val="007A72FA"/>
     <w:rsid w:val="007A7B02"/>
     <w:rsid w:val="007B3918"/>
     <w:rsid w:val="007B50D1"/>
     <w:rsid w:val="007C3C1D"/>
+    <w:rsid w:val="007C4E83"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2EBE"/>
     <w:rsid w:val="007E1C07"/>
     <w:rsid w:val="007F24B6"/>
     <w:rsid w:val="00803D94"/>
     <w:rsid w:val="00821337"/>
     <w:rsid w:val="008229BA"/>
     <w:rsid w:val="00824151"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="00845CA4"/>
     <w:rsid w:val="0084601B"/>
     <w:rsid w:val="008606F0"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
     <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882AA4"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
     <w:rsid w:val="0089147C"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
     <w:rsid w:val="008962CA"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A312C"/>
     <w:rsid w:val="008A4329"/>
     <w:rsid w:val="008A578E"/>
     <w:rsid w:val="008B015A"/>
     <w:rsid w:val="008B1519"/>
     <w:rsid w:val="008B26BA"/>
     <w:rsid w:val="008B4B94"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C0CA9"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C7094"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D4938"/>
     <w:rsid w:val="008D49A5"/>
     <w:rsid w:val="008D6C81"/>
+    <w:rsid w:val="008E172C"/>
     <w:rsid w:val="008E6CF0"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F5247"/>
     <w:rsid w:val="008F6B70"/>
     <w:rsid w:val="008F7051"/>
     <w:rsid w:val="00902597"/>
     <w:rsid w:val="009033A9"/>
     <w:rsid w:val="00904BA4"/>
     <w:rsid w:val="0090581D"/>
-    <w:rsid w:val="00912FEB"/>
     <w:rsid w:val="0091439C"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
     <w:rsid w:val="0092211B"/>
     <w:rsid w:val="00930E37"/>
     <w:rsid w:val="009349A9"/>
     <w:rsid w:val="00936C52"/>
     <w:rsid w:val="009436C1"/>
     <w:rsid w:val="0095489B"/>
     <w:rsid w:val="00963424"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
     <w:rsid w:val="00972936"/>
     <w:rsid w:val="009751A9"/>
     <w:rsid w:val="00980F9C"/>
     <w:rsid w:val="0098632B"/>
     <w:rsid w:val="00993B60"/>
     <w:rsid w:val="00996B60"/>
     <w:rsid w:val="00997BFB"/>
     <w:rsid w:val="009A1465"/>
     <w:rsid w:val="009A3F69"/>
     <w:rsid w:val="009A7348"/>
+    <w:rsid w:val="009B3B33"/>
     <w:rsid w:val="009B462C"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
     <w:rsid w:val="009F6ABE"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
     <w:rsid w:val="00A04511"/>
     <w:rsid w:val="00A14B5A"/>
     <w:rsid w:val="00A22965"/>
     <w:rsid w:val="00A3375F"/>
     <w:rsid w:val="00A3567F"/>
     <w:rsid w:val="00A37698"/>
     <w:rsid w:val="00A41ED3"/>
     <w:rsid w:val="00A81D82"/>
     <w:rsid w:val="00A82210"/>
     <w:rsid w:val="00A87D44"/>
     <w:rsid w:val="00A9118F"/>
     <w:rsid w:val="00A93E33"/>
     <w:rsid w:val="00AA0B69"/>
     <w:rsid w:val="00AA2A1B"/>
     <w:rsid w:val="00AB3129"/>
     <w:rsid w:val="00AB4C23"/>
     <w:rsid w:val="00AB6970"/>
     <w:rsid w:val="00AB7B61"/>
     <w:rsid w:val="00AC1939"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
     <w:rsid w:val="00AD4041"/>
     <w:rsid w:val="00AE302B"/>
     <w:rsid w:val="00AE3A51"/>
     <w:rsid w:val="00AE596F"/>
     <w:rsid w:val="00B001C9"/>
     <w:rsid w:val="00B0248D"/>
-    <w:rsid w:val="00B13075"/>
     <w:rsid w:val="00B16BE5"/>
     <w:rsid w:val="00B1769C"/>
     <w:rsid w:val="00B23A5E"/>
     <w:rsid w:val="00B257ED"/>
     <w:rsid w:val="00B259DF"/>
     <w:rsid w:val="00B44B1F"/>
     <w:rsid w:val="00B46689"/>
     <w:rsid w:val="00B603DB"/>
     <w:rsid w:val="00B6357F"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64E72"/>
     <w:rsid w:val="00B77913"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
     <w:rsid w:val="00B875F8"/>
     <w:rsid w:val="00B90AAB"/>
     <w:rsid w:val="00B922B5"/>
     <w:rsid w:val="00B94D92"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
     <w:rsid w:val="00BA4E58"/>
     <w:rsid w:val="00BA7074"/>
     <w:rsid w:val="00BB7829"/>
     <w:rsid w:val="00BC0C32"/>
     <w:rsid w:val="00BC698D"/>
     <w:rsid w:val="00BD1457"/>
     <w:rsid w:val="00BD7E63"/>
     <w:rsid w:val="00BE2AD9"/>
     <w:rsid w:val="00BE662E"/>
+    <w:rsid w:val="00BE6959"/>
     <w:rsid w:val="00BF27FE"/>
     <w:rsid w:val="00BF4F08"/>
     <w:rsid w:val="00C043B3"/>
     <w:rsid w:val="00C043FC"/>
     <w:rsid w:val="00C05EFE"/>
     <w:rsid w:val="00C079AB"/>
     <w:rsid w:val="00C10E61"/>
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C17010"/>
     <w:rsid w:val="00C20562"/>
     <w:rsid w:val="00C215C3"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
     <w:rsid w:val="00C31985"/>
     <w:rsid w:val="00C32CC1"/>
     <w:rsid w:val="00C426EC"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
     <w:rsid w:val="00C70BC5"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C718FE"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
@@ -11610,52 +11788,52 @@
     <w:rsid w:val="00C91831"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00C95D92"/>
     <w:rsid w:val="00C963E6"/>
     <w:rsid w:val="00CB6626"/>
     <w:rsid w:val="00CB6A44"/>
     <w:rsid w:val="00CB7248"/>
     <w:rsid w:val="00CC454B"/>
     <w:rsid w:val="00CD5401"/>
     <w:rsid w:val="00CD6914"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE5624"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6CD6"/>
     <w:rsid w:val="00CF6230"/>
     <w:rsid w:val="00D015BC"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
     <w:rsid w:val="00D12061"/>
     <w:rsid w:val="00D13147"/>
     <w:rsid w:val="00D21767"/>
     <w:rsid w:val="00D34B7A"/>
     <w:rsid w:val="00D43235"/>
     <w:rsid w:val="00D43D83"/>
-    <w:rsid w:val="00D450E8"/>
     <w:rsid w:val="00D463FF"/>
+    <w:rsid w:val="00D46FD2"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BCB"/>
     <w:rsid w:val="00D638E2"/>
     <w:rsid w:val="00D63F8F"/>
     <w:rsid w:val="00D6524C"/>
     <w:rsid w:val="00D71687"/>
     <w:rsid w:val="00D72BC2"/>
     <w:rsid w:val="00D74813"/>
     <w:rsid w:val="00D85CC5"/>
     <w:rsid w:val="00DA30BC"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DC2C34"/>
     <w:rsid w:val="00DE2C87"/>
     <w:rsid w:val="00DE459A"/>
     <w:rsid w:val="00DF27DA"/>
     <w:rsid w:val="00DF4DBE"/>
     <w:rsid w:val="00DF6B98"/>
     <w:rsid w:val="00E40820"/>
     <w:rsid w:val="00E4658F"/>
     <w:rsid w:val="00E47BDA"/>
     <w:rsid w:val="00E54A67"/>
     <w:rsid w:val="00E607CD"/>
     <w:rsid w:val="00E61C0D"/>
@@ -11685,50 +11863,51 @@
     <w:rsid w:val="00F03881"/>
     <w:rsid w:val="00F2162A"/>
     <w:rsid w:val="00F425A7"/>
     <w:rsid w:val="00F436BB"/>
     <w:rsid w:val="00F462D1"/>
     <w:rsid w:val="00F47145"/>
     <w:rsid w:val="00F545BF"/>
     <w:rsid w:val="00F71B56"/>
     <w:rsid w:val="00F832C8"/>
     <w:rsid w:val="00F83BE5"/>
     <w:rsid w:val="00F873B3"/>
     <w:rsid w:val="00FA00BE"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA755A"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5FE1"/>
     <w:rsid w:val="00FC079A"/>
     <w:rsid w:val="00FC0E8D"/>
     <w:rsid w:val="00FC46EF"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
     <w:rsid w:val="00FD69F7"/>
     <w:rsid w:val="00FE17B9"/>
+    <w:rsid w:val="00FE5C5D"/>
     <w:rsid w:val="00FF3CCB"/>
     <w:rsid w:val="00FF57B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -18122,51 +18301,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142112972">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prodonrgov.sharepoint.com/sites/HOW2Hub/_layouts/15/DocIdRedir.aspx?ID=ONRHH-822789359-20584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -18366,79 +18545,81 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
     <w:rsid w:val="001101B7"/>
+    <w:rsid w:val="00124BE4"/>
+    <w:rsid w:val="00126CEA"/>
     <w:rsid w:val="00160C64"/>
     <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="002550FD"/>
     <w:rsid w:val="003236D2"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="003D5793"/>
-    <w:rsid w:val="004D3E6C"/>
     <w:rsid w:val="005A49B8"/>
+    <w:rsid w:val="006B3571"/>
     <w:rsid w:val="006D0858"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00764F6F"/>
     <w:rsid w:val="0083336C"/>
     <w:rsid w:val="00835E07"/>
     <w:rsid w:val="00A009A6"/>
     <w:rsid w:val="00A657B0"/>
-    <w:rsid w:val="00B13075"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C31985"/>
     <w:rsid w:val="00C41BCC"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E527A3"/>
     <w:rsid w:val="00E646E1"/>
     <w:rsid w:val="00E923CD"/>
     <w:rsid w:val="00EB73F1"/>
     <w:rsid w:val="00FE0601"/>
+    <w:rsid w:val="00FE5C5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -19174,98 +19355,162 @@
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </PolicyPortalProcessOwnerRoleHolder>
     <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </PolicyPortalResponsibleDelegateRoleHolder>
     <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
     <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
         </TermInfo>
       </Terms>
     </TaxKeywordTaxHTField>
     <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
     <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </dd2817321d504f1caee75a1112d299d4>
     <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5b57e419ffb840abb95ac6618f3e3a8b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
     <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
     <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
@@ -19738,114 +19983,50 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...62 lines deleted...]
-
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
   <b:Source>
     <b:Tag>ONR81</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{03AB74E8-560D-4D16-AB4A-E1AA79036D85}</b:Guid>
     <b:Title>ONR, NS-INSP-GD-024 - LC 24 Operating Instructions</b:Title>
     <b:RefOrder>4</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONR263</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{FE26858E-7312-4A53-AC28-A778ADA55936}</b:Guid>
     <b:Title>ONR, NS-INSP-GD-012, LC 12 Duly authorised and other suitably qualified and experienced person</b:Title>
     <b:RefOrder>5</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONR323</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{F79F1B5A-F2C6-47CB-AF84-CA9EF68B0D62}</b:Guid>
     <b:Title>ONR, NS-INSP-GD-026, LC 26 Control and Supervision of Operations</b:Title>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ICNEW</b:Tag>
@@ -20023,161 +20204,161 @@
     <b:Guid>{1D69F3BC-EE45-461B-B2C9-367CA058710B}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>GOV</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Department for Business Innovation &amp; Skills, Regulators’ Code, April 2014.</b:Title>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9419ACF-FD9B-4EEB-B545-BB3F91B9B619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1E7696-64D0-4E76-BD09-5F47C27AB98C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490ED5B9-84BB-4E11-AB53-C0B8C211310C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302464A8-7BA5-4131-8D06-4B18A77BE91D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
     <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
     <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87427ED4-E1D1-4621-822E-C52BB6ABEB52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
     <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
     <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BFF7D9A-DADD-469E-B926-5AF4A01DBC54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>4531</Words>
-  <Characters>25830</Characters>
+  <Words>4544</Words>
+  <Characters>26540</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>215</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>698</Lines>
+  <Paragraphs>374</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LC 28 – Examination, Inspection, Maintenance and Testing (EIMT)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30301</CharactersWithSpaces>
+  <CharactersWithSpaces>30710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LC 28 – Examination, Inspection, Maintenance and Testing (EIMT)</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>9.1</cp:contentStatus>
+  <cp:contentStatus>9.2</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>