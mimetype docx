--- v0 (2025-10-27)
+++ v1 (2026-05-09)
@@ -1,216 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="198" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="198" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9156"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20562" w:rsidRPr="00C20562" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00C20562" w:rsidRDefault="00C20562" w:rsidP="00323E71">
             <w:bookmarkStart w:id="0" w:name="_Toc466022543"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D0226A" w:rsidRPr="001E03E1" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="7B771B93" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00F43881" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="431E3D1B" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="001271F6" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="00320B7F" w:rsidRPr="000F22EF">
+                    <w:r w:rsidR="000251E6">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t>LC 2</w:t>
-[...20 lines deleted...]
-                      <w:t xml:space="preserve"> Instructions</w:t>
+                      <w:t>LC24 – Operating Instructions</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="237341DD">
             <wp:simplePos x="685800" y="914400"/>
@@ -225,3759 +209,3150 @@
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A29B4CB" w14:textId="77777777" w:rsidR="00B23A5E" w:rsidRPr="00595C8C" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
-[...585 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00323E71">
+      <w:pPr>
+        <w:sectPr w:rsidR="00595C8C" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42DE1C62" w14:textId="5671FB39" w:rsidR="00185526" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
+    <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
       <w:pPr>
         <w:pStyle w:val="ContentsHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE0C77">
         <w:lastRenderedPageBreak/>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidRPr="00257288">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00420A11">
         <w:t>ten</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE0C77">
         <w:t>ts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB00ED6" w14:textId="5BA450DB" w:rsidR="007C4E6A" w:rsidRDefault="00963635">
+    <w:p w14:paraId="0A9D99E9" w14:textId="4AE7570F" w:rsidR="008E7ACF" w:rsidRDefault="00AD167C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-        <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C15F3" w:rsidRPr="00893D9F">
+        <w:instrText>1</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText>,Heading 2,</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C15F3" w:rsidRPr="00893D9F">
+        <w:instrText>2</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc167179737" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525959" w:history="1">
+        <w:r w:rsidR="008E7ACF" w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r w:rsidR="008E7ACF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+        <w:r w:rsidR="008E7ACF" w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r w:rsidR="008E7ACF">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r w:rsidR="008E7ACF">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r w:rsidR="008E7ACF">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179737 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525959 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r w:rsidR="008E7ACF">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r w:rsidR="008E7ACF">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r w:rsidR="008E7ACF">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r w:rsidR="008E7ACF">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F3603C2" w14:textId="093DD8B7" w:rsidR="007C4E6A" w:rsidRDefault="00F43881">
+    <w:p w14:paraId="5B26476D" w14:textId="32CED98B" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1100"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167179738" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525960" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.1.</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Purpose</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179738 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525960 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="463AF60E" w14:textId="0D0EE5F2" w:rsidR="007C4E6A" w:rsidRDefault="00F43881">
+    <w:p w14:paraId="668EFAE2" w14:textId="78E99ED9" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1100"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167179739" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525961" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.2.</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Scope and applicability</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179739 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525961 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EFE42FD" w14:textId="51255110" w:rsidR="007C4E6A" w:rsidRDefault="00F43881">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="163BAB96" w14:textId="0834A0EA" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1100"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167179740" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525962" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>1.3.</w:t>
+          <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Definitions</w:t>
+          <w:t>Licence Condition 24: Operating Instructions</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179740 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525962 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B5CBDD3" w14:textId="6FC91B53" w:rsidR="007C4E6A" w:rsidRDefault="00F43881">
+    <w:p w14:paraId="0A325A29" w14:textId="3C6DECF4" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167179741" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525963" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.</w:t>
+          <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Licence Condition 24: Operating Instructions</w:t>
+          <w:t>Purpose of the Licence Condition</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179741 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525963 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FEB204C" w14:textId="7520FAC8" w:rsidR="007C4E6A" w:rsidRDefault="00F43881">
+    <w:p w14:paraId="48B98101" w14:textId="001F6570" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167179742" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525964" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>3.</w:t>
+          <w:t>4.</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Purpose of the Licence Condition</w:t>
+          <w:t>Guidance on arrangements for Licence Condition 24</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179742 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525964 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A42B284" w14:textId="18B62D6C" w:rsidR="007C4E6A" w:rsidRDefault="00F43881">
+    <w:p w14:paraId="0F96E05A" w14:textId="73F8B1FE" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167179743" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525965" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4.</w:t>
+          <w:t>5.</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Guidance on arrangements for Licence Condition 24</w:t>
+          <w:t>Guidance on inspection of arrangements and their implementation</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179743 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525965 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BC7408D" w14:textId="3D273570" w:rsidR="007C4E6A" w:rsidRDefault="00F43881">
+    <w:p w14:paraId="2A29A022" w14:textId="471BD897" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167179744" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525966" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.</w:t>
+          <w:t>References</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
-[...5 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
-[...11 lines deleted...]
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179744 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525966 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26044FD2" w14:textId="7E833B1A" w:rsidR="007C4E6A" w:rsidRDefault="00F43881">
+    <w:p w14:paraId="19F0FE1D" w14:textId="46110D1F" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167179745" w:history="1">
-        <w:r w:rsidR="007C4E6A" w:rsidRPr="00F72C6E">
+      <w:hyperlink w:anchor="_Toc225525967" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>References</w:t>
+          <w:t>Glossary</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc167179745 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525967 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="007C4E6A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CC4B54A" w14:textId="0E76E2AA" w:rsidR="00267815" w:rsidRDefault="00963635" w:rsidP="00267815">
+    <w:p w14:paraId="4D515622" w14:textId="560B7193" w:rsidR="008E7ACF" w:rsidRDefault="008E7ACF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc225525968" w:history="1">
+        <w:r w:rsidRPr="00EB6420">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document control information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225525968 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CC4B54A" w14:textId="446227A6" w:rsidR="00267815" w:rsidRDefault="00AD167C" w:rsidP="00267815">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E125295" w14:textId="77777777" w:rsidR="00185526" w:rsidRDefault="00185526" w:rsidP="00267815"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6BD656DD" w14:textId="77777777" w:rsidR="00480111" w:rsidRDefault="00480111" w:rsidP="00267815"/>
     <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
     <w:p w14:paraId="4812BFF8" w14:textId="1D099CA0" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815">
       <w:pPr>
-        <w:sectPr w:rsidR="003E098E" w:rsidSect="00B23A5E">
-[...3 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId16"/>
+        <w:sectPr w:rsidR="003E098E" w:rsidSect="00084ABE">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="00223090" w:rsidRDefault="008D49A5" w:rsidP="00963635">
+    <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="00223090" w:rsidRDefault="008D49A5" w:rsidP="00223090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:after="120"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc167179737"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc225525959"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00223090">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="4DE1980B" w14:textId="566DD4A3" w:rsidR="008D49A5" w:rsidRPr="00AA78A4" w:rsidRDefault="000C5F5A" w:rsidP="00963635">
-[...401 lines deleted...]
-    <w:p w14:paraId="6FDC93D2" w14:textId="2CACC961" w:rsidR="00753A6D" w:rsidRDefault="00753A6D" w:rsidP="002B6EA2">
+    <w:p w14:paraId="4DE1980B" w14:textId="68BC2A02" w:rsidR="008D49A5" w:rsidRPr="00AA78A4" w:rsidRDefault="00EB1BC6" w:rsidP="00C963E6">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk64448648"/>
+      <w:r w:rsidRPr="00EB1BC6">
+        <w:t>Many standard nuclear site licence conditions require, or imply, that licensees establish arrangements to meet regulatory obligations. ONR inspects compliance with both the licence conditions and the associated arrangements to judge their suitability and effectiveness. As most licence conditions are goal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB1BC6">
+        <w:t>setting and do not prescribe detailed requirements, responsibility for defining and implementing appropriate arrangements rests with the dutyholder, who retains responsibility for safety</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5F5A">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7BB65318" w14:textId="77777777" w:rsidR="00753A6D" w:rsidRDefault="00753A6D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="616F197D" w14:textId="77777777" w:rsidR="008D49A5" w:rsidRPr="002042C2" w:rsidRDefault="008D49A5" w:rsidP="002042C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc225525960"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="002042C2">
+        <w:t>Purpose</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="1983720C" w14:textId="4C98DAB4" w:rsidR="000C5F5A" w:rsidRDefault="008C6604" w:rsidP="00C963E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2C24" w:rsidRPr="008C2C24">
+        <w:t>o support compliance inspections, ONR produces a suite of guides to assist inspectors in making regulatory judgements on the adequacy of compliance and the safety of site activities. This Technical Inspection Guide (TIG) supports inspections in which inspectors assess the adequacy of licence condition arrangements and their implementation</w:t>
+      </w:r>
+      <w:r w:rsidR="003520FF">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6141799A" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1" w:rsidP="00223090">
+    <w:p w14:paraId="546293A4" w14:textId="37CCFFDD" w:rsidR="008D49A5" w:rsidRDefault="008D49A5" w:rsidP="002042C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc225525961"/>
+      <w:r>
+        <w:t xml:space="preserve">Scope and </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>pplicability</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="595C69AB" w14:textId="5900DB2A" w:rsidR="00DD4775" w:rsidRDefault="000B2C6C" w:rsidP="00DD4775">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2C6C">
+        <w:t>This guide provides a consistent basis for Licence Condition (LC) 24 compliance inspections and supports inspectors when examining licensees’ arrangements in this area. The guidance is not intended to be comprehensive or mandatory</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4775">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AAE39A" w14:textId="779BC507" w:rsidR="008D49A5" w:rsidRDefault="00D60BCB" w:rsidP="00223090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:sectPr w:rsidR="008835D1" w:rsidSect="00B23A5E">
-[...14 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc225525962"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Licence Condition </w:t>
       </w:r>
-      <w:r w:rsidR="00F47F89">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="006B4E77">
+        <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F47F89">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="006B4E77">
+        <w:t>Operating Instructions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="78605326" w14:textId="77777777" w:rsidR="00E400BC" w:rsidRDefault="00134243" w:rsidP="00E400BC">
-[...151 lines deleted...]
-    <w:p w14:paraId="383145F6" w14:textId="5DE64945" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00391950">
+    <w:p w14:paraId="5423B46B" w14:textId="77777777" w:rsidR="0075404E" w:rsidRDefault="0075404E" w:rsidP="000B2C6C">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
+      <w:r w:rsidRPr="006C7E12">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7E12">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7E12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The licensee shall ensure that all operations which may affect safety are carried out in accordance with written instructions hereinafter referred to as operating instructions.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5555B9BE" w14:textId="77777777" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB"/>
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="78CD5624" w14:textId="77777777" w:rsidR="0075404E" w:rsidRDefault="0075404E" w:rsidP="000B2C6C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E400BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>24(2)</w:t>
+      </w:r>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t xml:space="preserve"> The licensee shall ensure that such operating instructions include any instructions necessary in the interests of safety and any instructions necessary to ensure that any operating rules are implemented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786EAB25" w14:textId="77777777" w:rsidR="0075404E" w:rsidRDefault="0075404E" w:rsidP="000B2C6C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E400BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>24(3)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The licensee shall, if so, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4702">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="B6E6E9" w:themeFill="accent3" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>specified</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by ONR, furnish to ONR copies of such operating instructions and when any alteration is made to the operating instructions furnished to ONR, the licensee shall ensure that such alteration is furnished to ONR in such time as may be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4702">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="B6E6E9" w:themeFill="accent3" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>specified</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A8A540" w14:textId="77777777" w:rsidR="0075404E" w:rsidRDefault="0075404E" w:rsidP="000B2C6C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E400BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>24(4)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The licensee shall make and implement adequate arrangements for the preparation, review and amendment of such operating instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D85701" w14:textId="77777777" w:rsidR="0075404E" w:rsidRDefault="0075404E" w:rsidP="000B2C6C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E400BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>24(5)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The licensee shall submit to ONR for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23943">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D2E7B5" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> such part or parts of the aforesaid arrangements as ONR may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23943">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="B6E6E9" w:themeFill="accent3" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>specify</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFCEDB0" w14:textId="52EEC822" w:rsidR="00D60BCB" w:rsidRDefault="0075404E" w:rsidP="000B2C6C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E400BC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>24(6)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The licensee shall ensure that once approved no alteration or amendment is made to the approved arrangements unless ONR has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23943">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D2E7B5" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> such alteration or amendment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CBAE12" w14:textId="1BA4272D" w:rsidR="00140E1C" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc167179742"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc225525963"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Purpose of </w:t>
       </w:r>
       <w:r w:rsidR="00821337">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>Licence Condition</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3C57360C" w14:textId="41D6A400" w:rsidR="008E4B49" w:rsidRDefault="00AC62E0" w:rsidP="000A6B20">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC62E0">
+        <w:t>The purpose of LC24 is to ensure that all operations which may affect safety are undertaken in accordance with written operating instructions, prepared, reviewed and amended</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4B49">
+        <w:t>in accordance with arrangements made and implemented by the site.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6B20">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A52" w:rsidRPr="007A0A52">
+        <w:t>These instructions should ensure that safety</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A52" w:rsidRPr="000A6B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0A52" w:rsidRPr="007A0A52">
+        <w:t>related operations are adequately controlled and that operating rules are implemented</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4B49">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A67BE6F" w14:textId="11408265" w:rsidR="008E4B49" w:rsidRDefault="000A6B20" w:rsidP="008E4B49">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6B20">
+        <w:t>Operating instructions should be clear, unambiguous and consistent with the safety case, its assumptions, and the operating limits and conditions. They should address normal operation and anticipated operational occurrences, including the storage and control of nuclear matter, radioactive material and waste, fuel handling, EIMT, and the control of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617D5539" w14:textId="13FD371E" w:rsidR="009B7FAE" w:rsidRDefault="009B7FAE" w:rsidP="008E4B49">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7FAE">
+        <w:t xml:space="preserve">Instructions should reflect all operator actions necessary to ensure plant operability and the delivery of safety functions, including relevant design, equipment qualification and manufacturer requirements. Guidance on instructions for accident and emergency conditions is provided under other licence conditions (including LCs 11, 13(11), 23(3) and 28(8)), and may include emergency operating procedures, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37702">
+        <w:t>and for power reactors Symptom Based Emergency Response Guidelines (SBERGs) and Severe Accident Guidelines (SAGs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7FAE">
+        <w:t xml:space="preserve"> using event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7FAE">
+        <w:t xml:space="preserve"> or symptom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7FAE">
+        <w:t>based approaches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4344C528" w14:textId="625E6D2A" w:rsidR="00D60BCB" w:rsidRDefault="004161A5" w:rsidP="008E4B49">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004161A5">
+        <w:t>Where appropriate, LC24(3), (5) and (6) provide ONR with the power to specify and approve arrangements for the production and amendment of operating instructions, and to require the licensee to furnish copies of specified instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4B49">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540E3FBF" w14:textId="16331CB5" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc225525964"/>
+      <w:r>
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rrangements for </w:t>
+      </w:r>
+      <w:r w:rsidR="00821337">
+        <w:t>Licence Condition</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5F5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3C1C">
+        <w:t>24</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="571C4938" w14:textId="77777777" w:rsidR="001C2F22" w:rsidRDefault="001C2F22" w:rsidP="00963635">
+    <w:p w14:paraId="709D6D6A" w14:textId="50F080A7" w:rsidR="003E392F" w:rsidRDefault="003E392F" w:rsidP="00C17598">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
+      <w:r w:rsidRPr="003E392F">
+        <w:t>The licensee should establish and implement arrangements for the preparation, control, distribution, review, implementation, use and amendment of operating instructions to meet the requirements of LC24(4)</w:t>
+      </w:r>
       <w:r>
-        <w:t>The purpose of LC 24 is to ensure that all operations which may affect safety are carried out in accordance with written instructions (i.e. operating instructions) which are prepared, reviewed and amended in accordance with arrangements made and implemented by the site.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7331D769" w14:textId="77777777" w:rsidR="001C2F22" w:rsidRDefault="001C2F22" w:rsidP="00963635">
+    <w:p w14:paraId="620303E5" w14:textId="2BED7D66" w:rsidR="00C17598" w:rsidRDefault="00FF0F93" w:rsidP="00C17598">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r>
-[...42 lines deleted...]
-      <w:r w:rsidR="00EB3744">
+      <w:r w:rsidRPr="00FF0F93">
+        <w:t>The arrangements should address all LC requirements and ensure that Operating Rules (LC23) are implemented through suitable and sufficient operating instructions, which are a key means of achieving compliance with operating limits and conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1FE5">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">as discussed extensively in </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="983586597"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00963635">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00963635">
+          <w:r w:rsidR="00C17598">
             <w:instrText xml:space="preserve"> CITATION ONR87 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="00963635">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008835D1" w:rsidRPr="008835D1">
+          <w:r w:rsidR="00B80C47" w:rsidRPr="00B80C47">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[1]</w:t>
           </w:r>
-          <w:r w:rsidR="00963635">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="003B23AE">
+      <w:r w:rsidR="00C17598">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB1F4E7" w14:textId="77777777" w:rsidR="00EE5811" w:rsidRDefault="00EE5811" w:rsidP="00963635">
+    <w:p w14:paraId="28B95A75" w14:textId="5547BA01" w:rsidR="00C17598" w:rsidRDefault="0032001A" w:rsidP="00C17598">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
+      <w:r w:rsidRPr="0032001A">
+        <w:lastRenderedPageBreak/>
+        <w:t>The licensee should identify those responsible for ensuring operations are carried out in accordance with approved operating instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17598">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D0146A" w14:textId="5B8EC3F1" w:rsidR="00C17598" w:rsidRDefault="00227753" w:rsidP="00C17598">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00227753">
+        <w:t>The arrangements should ensure that all operational activities that may affect safety are covered by approved written instructions, consistent with the definition of operations in LC1, and applicable to all plant modes, configurations and conditions, including start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227753">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227753">
+        <w:t>up, operation and shutdown</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17598">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAC2582" w14:textId="22F05328" w:rsidR="00C17598" w:rsidRDefault="009C43BF" w:rsidP="00C17598">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C43BF">
+        <w:t>The arrangements should require that work undertaken in accordance with operating instructions, its outcomes, and any adverse conditions identified are recorded and addressed in accordance with this and related licence conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17598">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D27E7DB" w14:textId="4F9C1EF0" w:rsidR="00C17598" w:rsidRDefault="00B469B4" w:rsidP="00C17598">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B469B4">
+        <w:t>Operating instructions should include appropriate controls for work on structures, systems and components (SSCs) that may affect safety, and align with associated work management processes, including hazard and risk assessment, job briefings and critical task expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17598">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF6B1AC" w14:textId="0EFFCCAB" w:rsidR="00C17598" w:rsidRDefault="00BC3EDD" w:rsidP="00C17598">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3EDD">
+        <w:t>The production of operating instructions should comply with an appropriate quality management system in accordance with LC17 and, where applicable, relevant guidance</w:t>
+      </w:r>
       <w:r>
-        <w:t>The licensee should identify the person(s) who have responsibility for ensuring that operations are at all times carried out in accordance with approved operating instructions.</w:t>
-[...42 lines deleted...]
-      <w:r w:rsidR="00963635">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-740868122"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007C4E6A">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="007C4E6A">
+          <w:r w:rsidR="00C17598">
             <w:instrText xml:space="preserve"> CITATION IAE002 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="007C4E6A">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008835D1" w:rsidRPr="008835D1">
+          <w:r w:rsidR="00B80C47" w:rsidRPr="00B80C47">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[2]</w:t>
           </w:r>
-          <w:r w:rsidR="007C4E6A">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00381619">
-        <w:t xml:space="preserve"> and </w:t>
+      <w:r w:rsidR="00C17598">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1312288725"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00C17598">
             <w:instrText xml:space="preserve"> CITATION ONR53 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008835D1" w:rsidRPr="008835D1">
+          <w:r w:rsidR="00B80C47" w:rsidRPr="00B80C47">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[3]</w:t>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00C17598">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00637AE5">
+      <w:r w:rsidR="00C17598">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDC670E" w14:textId="77777777" w:rsidR="00EE5811" w:rsidRDefault="00EE5811" w:rsidP="00963635">
+    <w:p w14:paraId="390AE9A7" w14:textId="065B86FA" w:rsidR="00C17598" w:rsidRDefault="00EB19FC" w:rsidP="00C17598">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Amendments to operating instructions should be documented and assessed in accordance with LCs 14 and 22 to identify the potential effect of changes on nuclear safety, and processed subsequently in line with LC 22, where appropriate to do so. </w:t>
+      <w:r w:rsidRPr="00EB19FC">
+        <w:t>Amendments should be documented and assessed in accordance with LCs 14 and 22 to identify impacts on nuclear safety and processed through the LC22 modification process where required</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17598">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32563688" w14:textId="77777777" w:rsidR="00963635" w:rsidRDefault="00963635" w:rsidP="00963635">
+    <w:p w14:paraId="4511E566" w14:textId="3AE6DF2B" w:rsidR="00C17598" w:rsidRDefault="00FF1F07" w:rsidP="00C17598">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-        <w:sectPr w:rsidR="00963635" w:rsidSect="00B23A5E">
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1F07">
+        <w:t>The arrangements should ensure that those involved in the preparation, control, review, implementation and amendment of operating instructions are Suitably Qualified and Experienced Persons (SQEP) and receive appropriate training in line with LCs 10, 12 and 26</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17598">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01CCB8F5" w14:textId="0AFD86B7" w:rsidR="00880158" w:rsidRDefault="00EE5811" w:rsidP="00963635">
+    <w:p w14:paraId="7D30B1E9" w14:textId="33E192AC" w:rsidR="00D60BCB" w:rsidRDefault="00433764" w:rsidP="00C17598">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r>
-[...57 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00433764">
+        <w:t>The arrangements should also ensure that failures to comply with operating instructions are detected and reported, and that inaccurate instructions identified through EIMT or operational feedback are amended and reissued in a timely manner</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17598">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="317A5897" w14:textId="1E51C373" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1E4635" w14:textId="2F37A18D" w:rsidR="00A428A4" w:rsidRDefault="00D60BCB" w:rsidP="00E56F2F">
+    <w:p w14:paraId="41C3DA1C" w14:textId="35444E9C" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc167179744"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc225525965"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Guidance on </w:t>
       </w:r>
-      <w:r w:rsidR="00963635">
+      <w:r w:rsidR="002042C2">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nspection of </w:t>
       </w:r>
-      <w:r w:rsidR="00963635">
+      <w:r w:rsidR="002042C2">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rrangements and their </w:t>
       </w:r>
-      <w:r w:rsidR="00963635">
+      <w:r w:rsidR="002042C2">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>mplementation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="587F5C4A" w14:textId="47BF012A" w:rsidR="00751BE5" w:rsidRPr="00751BE5" w:rsidRDefault="00751BE5" w:rsidP="00963635">
+    <w:p w14:paraId="573D1230" w14:textId="099A2286" w:rsidR="002B3E60" w:rsidRPr="002B3E60" w:rsidRDefault="007C6C20" w:rsidP="002B3E60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6C20">
+        <w:t>This section supports inspectors in judging the adequacy of the licensee’s LC24 arrangements and their implementation. The list below is not exhaustive and may be updated in light of operational experience, but identifies aspects of LC24 compliance that may be examined during routine, sample</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6C20">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6C20">
+        <w:t>based inspections</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F3D70C" w14:textId="35847543" w:rsidR="001F35B6" w:rsidRDefault="001F35B6" w:rsidP="001F35B6">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00751BE5">
-[...4 lines deleted...]
-        <w:t>LC 24 compliance requirements that might be examined during routine inspections carried out on the basis of sampling.</w:t>
+      <w:r>
+        <w:t>Inspectors should consider confirming that arrangements made under LC 24(4) are identified within the licensee’s document management system, meet QMS requirements, are current, and have clear responsibilities assigned. Where operating instructions have been specified under LC24(3) and (5), inspectors should confirm that they are appropriately highlighted and controlled to minimise the risk of non</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r>
+        <w:t>compliance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29047872" w14:textId="77777777" w:rsidR="00751BE5" w:rsidRPr="00751BE5" w:rsidRDefault="00751BE5" w:rsidP="00963635">
+    <w:p w14:paraId="4F8DB369" w14:textId="792B2A9F" w:rsidR="001F35B6" w:rsidRDefault="001F35B6" w:rsidP="001F35B6">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00751BE5">
-        <w:t>Inspectors should consider:</w:t>
+      <w:r>
+        <w:t>Inspectors should check that adequate arrangements are in place to direct staff to the correct operating instructions and to ensure awareness of relevant temporary and permanent changes. A sample of amended operating instructions should be reviewed to confirm that changes with potential nuclear safety implications have been appropriately processed through the LC22 modification process, and that amendments remain consistent with the safety case, operating limits and conditions, and QMS arrangements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8D8708" w14:textId="77777777" w:rsidR="00751BE5" w:rsidRPr="00751BE5" w:rsidRDefault="00751BE5" w:rsidP="00963635">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="44459A5F" w14:textId="080EFB98" w:rsidR="007412B2" w:rsidRPr="007412B2" w:rsidRDefault="001F35B6" w:rsidP="007412B2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inspectors should also confirm that suitable and sufficient resources are provided to support LC24 compliance, that operating instructions are reviewed in accordance with the licensee’s arrangements, and that any backlog of documents awaiting modification, review or validation is being managed to ensure associated risks are reduced ALARP</w:t>
+      </w:r>
+      <w:r w:rsidR="00D230D6" w:rsidRPr="00D230D6">
+        <w:rPr>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">as per the guidance in </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:id w:val="-1333367372"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00D230D6" w:rsidRPr="002B3E60">
             <w:rPr>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00D230D6" w:rsidRPr="002B3E60">
             <w:rPr>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION ONR4 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00D230D6" w:rsidRPr="002B3E60">
             <w:rPr>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008835D1" w:rsidRPr="008835D1">
+          <w:r w:rsidR="00D230D6" w:rsidRPr="00B80C47">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[4]</w:t>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00D230D6" w:rsidRPr="002B3E60">
             <w:rPr>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00751BE5">
-        <w:rPr>
+      <w:r w:rsidR="00D230D6" w:rsidRPr="002B3E60">
+        <w:rPr>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDBFCB5" w14:textId="77777777" w:rsidR="00751BE5" w:rsidRPr="00751BE5" w:rsidRDefault="00751BE5" w:rsidP="00963635">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1D7AD238" w14:textId="35936913" w:rsidR="002B3E60" w:rsidRPr="007412B2" w:rsidRDefault="00AF2365" w:rsidP="007412B2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2365">
+        <w:rPr>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Inspectors should review logs and other records for evidence of non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2365">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2365">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>compliance with operating instructions and follow up events with the relevant manager or individual. They should confirm that the requirements of LC7 and other relevant licence conditions have been addressed and that events have been managed in accordance with the licensee’s arrangements. Where appropriate, inspectors should also confirm that operating instructions have been amended to reduce the risk of future non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2365">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2365">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3E60" w:rsidRPr="007412B2">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A37796B" w14:textId="7C7A7228" w:rsidR="00F6699B" w:rsidRDefault="00F6699B" w:rsidP="002B3E60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6699B">
+        <w:t>Inspectors should consider reviewing a sample of operating instructions to confirm that they have been prepared, reviewed, implemented and amended by SQEP personnel who are appropriately trained and supported. Instructions should be clear and unambiguous, clearly describe task execution, and include necessary prerequisites, checks, precautions and safety actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586E6AD0" w14:textId="79B275F7" w:rsidR="00365EF9" w:rsidRDefault="00365EF9" w:rsidP="002B3E60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365EF9">
         <w:lastRenderedPageBreak/>
-        <w:t>Checking logs and any other documents or records, for any reference to non-compliance with an operating instruction and follow up the event with the relevant manager or individual concerned. Checking that the requirements of LC 7 and other LCs have been followed-up, and that the event has been properly managed under the licensee’s arrangements. Also confirming that, where appropriate, the operating instruction has been amended to reduce the risk of non-compliance in the future.</w:t>
-[...55 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Operating instructions should be consistent with the safety case, associated operating limits and conditions, and the licensee’s arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5392" w:rsidRPr="002B3E60">
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="007C4E6A">
+      <w:r w:rsidR="00BB5392" w:rsidRPr="002B3E60">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003E7863" w:rsidRPr="007C4E6A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BB5392">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B00DAA" w:rsidRPr="00963635">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">guidance given in </w:t>
+      <w:r w:rsidRPr="00365EF9">
+        <w:t>Inspections should also take account of the LC 23 inspection guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1A2C" w:rsidRPr="00EE1A2C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
           <w:id w:val="-539981045"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00EE1A2C" w:rsidRPr="002B3E60">
+            <w:rPr>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00EE1A2C" w:rsidRPr="002B3E60">
+            <w:rPr>
+              <w:bCs/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> CITATION ONR90 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00EE1A2C" w:rsidRPr="002B3E60">
+            <w:rPr>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008835D1" w:rsidRPr="008835D1">
+          <w:r w:rsidR="00EE1A2C" w:rsidRPr="00B80C47">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[5]</w:t>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidR="00EE1A2C" w:rsidRPr="002B3E60">
+            <w:rPr>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00DD63E9" w:rsidRPr="00963635">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">compliance with the implementation of operating rules. </w:t>
+      <w:r w:rsidRPr="00365EF9">
+        <w:t>, as operating instructions are a key means of implementing operating rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144125C1" w14:textId="348579AD" w:rsidR="00751BE5" w:rsidRPr="00963635" w:rsidRDefault="00751BE5" w:rsidP="00963635">
-[...57 lines deleted...]
-    <w:p w14:paraId="26DE8537" w14:textId="77777777" w:rsidR="00963635" w:rsidRDefault="00963635" w:rsidP="00751BE5">
+    <w:p w14:paraId="786AEFFB" w14:textId="2F7F8F40" w:rsidR="0025713C" w:rsidRDefault="0025713C" w:rsidP="002B3E60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:left="1276"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0025713C">
+        <w:t>Instructions should consider potential adverse effects on plant hazards and, where necessary, assess impacts on operational risk using appropriate methods. They should include activities affecting systems, structures and components (SSCs) relevant to safety, and ensure safety functions can be delivered, including through appropriate redundancy, diversity and back</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025713C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025713C">
+        <w:t>up or stand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025713C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025713C">
+        <w:t>by provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B2E054" w14:textId="25BF6548" w:rsidR="00CE1ABC" w:rsidRDefault="008C1256" w:rsidP="002B3E60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1256">
+        <w:t>Operating instructions should promote conservative actions and provide information necessary to recover from abnormal conditions, including malfunctions, faults or failures encountered during task execution</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACE5F8A" w14:textId="3B484AE3" w:rsidR="002B3E60" w:rsidRPr="00312EDD" w:rsidRDefault="00034F0A" w:rsidP="00312EDD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00034F0A">
+        <w:t>Where instructions form a single tier within a hierarchy, they should provide an appropriate margin of safety to higher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034F0A">
+        <w:t>tier instructions, contributing to defence in depth.</w:t>
+      </w:r>
+      <w:r w:rsidR="00312EDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:sectPr w:rsidR="00963635" w:rsidSect="00B23A5E">
-[...95 lines deleted...]
-      <w:r w:rsidR="00963635">
+        <w:t xml:space="preserve">For a more detailed discussion of the applicability of operating instructions as part of a defence-in-depth approach, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
-      <w:r w:rsidR="0006377F" w:rsidRPr="0006377F">
-        <w:rPr>
+      <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
+        <w:rPr>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Appendix 5 of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
           <w:id w:val="-1422636951"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00963635">
+          <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
+            <w:rPr>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00963635">
+          <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
+            <w:rPr>
+              <w:bCs/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> CITATION ONR87 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="00963635">
+          <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
+            <w:rPr>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008835D1" w:rsidRPr="008835D1">
+          <w:r w:rsidR="00B80C47" w:rsidRPr="00B80C47">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[1]</w:t>
           </w:r>
-          <w:r w:rsidR="00963635">
+          <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
+            <w:rPr>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0006377F" w:rsidRPr="0006377F">
-        <w:rPr>
+      <w:r w:rsidR="002B3E60" w:rsidRPr="002B3E60">
+        <w:rPr>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D64C7D7" w14:textId="1BF442D3" w:rsidR="00751BE5" w:rsidRDefault="00751BE5" w:rsidP="00963635">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0D2D07E7" w14:textId="5DD73FCE" w:rsidR="00312EDD" w:rsidRPr="002B3E60" w:rsidRDefault="008A7813" w:rsidP="00312EDD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7813">
+        <w:t>Where appropriate, operating instructions should define how plant is returned to the safe operating envelope if found to be outside safety case limits and conditions or other procedural requirements. Instructions should also support operation remaining ALARP in line with relevant guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7813">
+        <w:rPr>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">per the guidance in </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:id w:val="1555350974"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidRPr="002B3E60">
             <w:rPr>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidRPr="002B3E60">
             <w:rPr>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:instrText xml:space="preserve"> CITATION ONR4 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidRPr="002B3E60">
             <w:rPr>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008835D1" w:rsidRPr="008835D1">
+          <w:r w:rsidRPr="00B80C47">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[4]</w:t>
           </w:r>
-          <w:r w:rsidR="008835D1">
+          <w:r w:rsidRPr="002B3E60">
             <w:rPr>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00992C79">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5831642E" w14:textId="2221EF04" w:rsidR="0033641C" w:rsidRDefault="002A0503" w:rsidP="00963635">
+    <w:p w14:paraId="0CB70D80" w14:textId="15EB7960" w:rsidR="0006167E" w:rsidRPr="0006167E" w:rsidRDefault="0006167E" w:rsidP="002B3E60">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0006167E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Inspectors should consider a workplace or on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006167E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006167E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>plant review to confirm that personnel have access to the correct operating instructions at the work face and that these are used appropriately</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5B2D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E14F538" w14:textId="77777777" w:rsidR="009F095F" w:rsidRDefault="009F095F" w:rsidP="009F095F">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0503">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>A workplace</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00963635">
+        <w:t>Personnel should understand the conditions for use, the licensee’s expectations for procedure adherence, and the actions to take if errors or ambiguities are identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5254A05C" w14:textId="45104B79" w:rsidR="005B5B2D" w:rsidRDefault="009F095F" w:rsidP="009F095F">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A0503">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>on-plant review of the use of operating instructions should also be considered to confirm that:</w:t>
+        <w:t>Inspectors should walk or talk through sections of operating instructions to confirm that the format and content are suitable for the task and work environment, that risks from human error are minimised, and that arrangements for recording and requesting amendments are understood and applied. Contractors should be included where they undertake operations on SSCs that may affect safety.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707F0D59" w14:textId="77777777" w:rsidR="0033641C" w:rsidRPr="0033641C" w:rsidRDefault="0033641C" w:rsidP="00963635">
-[...10 lines deleted...]
-        <w:t>Personnel have the necessary operating instructions at the work face and seek evidence that they are being used appropriately during task completion.</w:t>
+    <w:p w14:paraId="2EB62447" w14:textId="65295022" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D58D519" w14:textId="12F3D7C5" w:rsidR="00751BE5" w:rsidRDefault="00751BE5" w:rsidP="00963635">
-[...23 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="25B0DAC6" w14:textId="77777777" w:rsidR="00821337" w:rsidRDefault="00821337" w:rsidP="00FA33FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00821337" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="even" r:id="rId24"/>
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="even" r:id="rId26"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="03F41D97" w14:textId="77777777" w:rsidR="00751BE5" w:rsidRDefault="00751BE5" w:rsidP="00963635">
-[...185 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:id="9" w:name="_Toc225525966" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:id w:val="-845095188"/>
+        <w:id w:val="-652758001"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="58FA2E6E" w14:textId="098FA59A" w:rsidR="008835D1" w:rsidRDefault="008835D1" w:rsidP="008835D1">
+        <w:p w14:paraId="5F37DAE5" w14:textId="77777777" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="851" w:hanging="851"/>
           </w:pPr>
           <w:r>
             <w:t>References</w:t>
           </w:r>
+          <w:bookmarkEnd w:id="9"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="1878458F" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+            <w:p w14:paraId="1E7756A8" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
-                <w:instrText>BIBLIOGRAPHY</w:instrText>
+                <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:p>
             <w:tbl>
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
                 <w:gridCol w:w="342"/>
                 <w:gridCol w:w="8684"/>
               </w:tblGrid>
-              <w:tr w:rsidR="008835D1" w14:paraId="57168218" w14:textId="77777777">
+              <w:tr w:rsidR="00B80C47" w14:paraId="361DF999" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1042630191"/>
+                  <w:divId w:val="1406412829"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1CDCD93E" w14:textId="1346A6C3" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="61AADBCF" w14:textId="258FF359" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5F86F29E" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="72BF75FA" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “NS-TAST-GD-035 - Limits and Conditions for Nuclear Safety (Operating Rules)”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="008835D1" w14:paraId="296E976A" w14:textId="77777777">
+              <w:tr w:rsidR="00B80C47" w14:paraId="48BC57FA" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1042630191"/>
+                  <w:divId w:val="1406412829"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1589C5BD" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="36FD2D23" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[2] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6173902A" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="29B9674A" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>IAEA, “Safety Standards Series No. SSG-70 - Operational Limits and Conditions and Operating Procedures for Nuclear Power Plants,” 2022.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="008835D1" w14:paraId="06F389F6" w14:textId="77777777">
+              <w:tr w:rsidR="00B80C47" w14:paraId="0A16E427" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1042630191"/>
+                  <w:divId w:val="1406412829"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="12B39687" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="7C87E057" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[3] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0EA2646E" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="03B67799" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “NS-TAST-GD-060 - Procedure Design and Administrative Controls”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="008835D1" w14:paraId="6BDD8E6D" w14:textId="77777777">
+              <w:tr w:rsidR="00B80C47" w14:paraId="5D1A15CA" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1042630191"/>
+                  <w:divId w:val="1406412829"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4800461C" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="2B3B6F28" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[4] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4D8E6C4C" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="222413D8" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “NS-TAST-GD-005 - Guidance on the Demonstration of ALARP (As Low As Reasonably Practicable)”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="008835D1" w14:paraId="11A8EB5E" w14:textId="77777777">
+              <w:tr w:rsidR="00B80C47" w14:paraId="6F66C664" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1042630191"/>
+                  <w:divId w:val="1406412829"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="2DADDE3D" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="4CC2DBCC" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[5] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0233A0B5" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+                  <w:p w14:paraId="6A76ECC9" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>ONR, “NS-INSP-GD-023 - LC23 Operating Rules”.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
-            <w:p w14:paraId="185A1DB1" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+            <w:p w14:paraId="54D5CF55" w14:textId="77777777" w:rsidR="00B80C47" w:rsidRDefault="00B80C47">
               <w:pPr>
-                <w:divId w:val="1042630191"/>
+                <w:divId w:val="1406412829"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
-            <w:p w14:paraId="10D420C8" w14:textId="03F92F13" w:rsidR="008835D1" w:rsidRDefault="008835D1">
+            <w:p w14:paraId="7CD57A40" w14:textId="48DFC673" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
+                  <w:noProof/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3D9F075A" w14:textId="77777777" w:rsidR="008835D1" w:rsidRDefault="008835D1" w:rsidP="00963635">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F46D183" w14:textId="25E691C8" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc225525967"/>
+      <w:r>
+        <w:t>Glossary</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:sectPr w:rsidR="008835D1" w:rsidSect="00B23A5E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ONRTable1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="6621"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00457407" w:rsidRPr="008A5CE6" w14:paraId="404C2469" w14:textId="77777777" w:rsidTr="00EF6EB2">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1332" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C86635E" w14:textId="77777777" w:rsidR="00457407" w:rsidRPr="008A5CE6" w:rsidRDefault="00457407" w:rsidP="00EF6EB2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A5CE6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Term</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/Acronym</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3668" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9EFC90" w14:textId="77777777" w:rsidR="00457407" w:rsidRPr="008A5CE6" w:rsidRDefault="00457407" w:rsidP="00EF6EB2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A5CE6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Definition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00457407" w:rsidRPr="00E3076C" w14:paraId="27A3B29D" w14:textId="77777777" w:rsidTr="00EF6EB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1332" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="441DB2FA" w14:textId="77777777" w:rsidR="00457407" w:rsidRPr="00E3076C" w:rsidRDefault="00457407" w:rsidP="00EF6EB2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operating Rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3668" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4267EAB3" w14:textId="77777777" w:rsidR="00457407" w:rsidRPr="00DE688D" w:rsidRDefault="00457407" w:rsidP="00EF6EB2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B97DC2">
+              <w:t>he limits and conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> derived in the facility safety case necessary to keep</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B97DC2">
+              <w:t xml:space="preserve"> the plant within constraints that ensure the safety of the facility during normal operation and in </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">abnormal or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B97DC2">
+              <w:t>accident conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00457407" w:rsidRPr="00E3076C" w14:paraId="2ADEC013" w14:textId="77777777" w:rsidTr="00EF6EB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1332" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0805DA" w14:textId="77777777" w:rsidR="00457407" w:rsidRPr="00E3076C" w:rsidRDefault="00457407" w:rsidP="00EF6EB2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3076C">
+              <w:t>Safety Measure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3668" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D56DB7" w14:textId="10C37EF3" w:rsidR="00457407" w:rsidRPr="004B7E07" w:rsidRDefault="00457407" w:rsidP="00EF6EB2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE688D">
+              <w:t>A safety system, or a combination of procedures, operator actions and safety systems that protects against a radiological consequence, or a specific feature of plant designed to prevent or mitigate a radiological consequence by passive means.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Refer to </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1990476419"/>
+                <w:citation/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:instrText xml:space="preserve"> CITATION ONR87 \l 2057 </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00B80C47" w:rsidRPr="00B80C47">
+                  <w:rPr>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>[1]</w:t>
+                </w:r>
+                <w:r>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> for more detailed information on safety measures, safety limits and safety systems. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03973FCE" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="002042C2"/>
+    <w:p w14:paraId="6DB6E9BC" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:sectPr w:rsidR="00084ABE" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D791C5" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00595C8C" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc225525968"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document control information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="2C5D42AA" w14:textId="0D68AD91" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approved by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="001271F6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of Profession for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3092F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operational Inspection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D33D1E" w14:textId="7F9416A2" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issue No."/>
+          <w:tag w:val=""/>
+          <w:id w:val="-894428327"/>
+          <w:placeholder>
+            <w:docPart w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F91065">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>7.1</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="12DC54B5" w14:textId="7B439714" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3092F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3092F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AA6F0F" w14:textId="5AA7D357" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scheduled review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3092F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3092F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A735AFC" w14:textId="32CCC236" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="008C6604">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ument reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6604">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NS-INSP-GD-024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0676226F" w14:textId="5D35B1D4" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="008C6604">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6604" w:rsidRPr="008C6604">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ONRHH-822789359-20501</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7629CA34" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revision commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ONRTable1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1550"/>
+        <w:gridCol w:w="7466"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00930E37" w:rsidRPr="00B23A5E" w14:paraId="1216A18F" w14:textId="77777777" w:rsidTr="00CF24A9">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3F26F3" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Issue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC60E12" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pdate(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91065" w14:paraId="1D25BD44" w14:textId="77777777" w:rsidTr="00CF24A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09409656" w14:textId="6A3C9D32" w:rsidR="00F91065" w:rsidRDefault="00F91065" w:rsidP="00F91065">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C07783">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD41B3D" w14:textId="32678352" w:rsidR="00F91065" w:rsidRDefault="00F91065" w:rsidP="00F91065">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C07783">
+              <w:t xml:space="preserve">Updated to include references to NS-TAST-GD-035 and NS-INSP-GD-023. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91065" w14:paraId="3F21D9DE" w14:textId="77777777" w:rsidTr="00CF24A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0225437A" w14:textId="5A548681" w:rsidR="00F91065" w:rsidRPr="00C07783" w:rsidRDefault="00F91065" w:rsidP="00F91065">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9A5E55" w14:textId="190A9CA4" w:rsidR="00F91065" w:rsidRPr="00C07783" w:rsidRDefault="00E37036" w:rsidP="00F91065">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37036">
+              <w:t>Minor update to reduce word count and update to the latest TIG format, no changes to the context or the intent.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AB38FA4" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17669631" w14:textId="5BB8C6E8" w:rsidR="00930E37" w:rsidRPr="008C6604" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6604">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Template reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C6604">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>: ONR-DOC-TEMP-003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C6604">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00930E37" w:rsidRPr="008C6604" w:rsidSect="00B23A5E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0076">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0077">
       <wne:acd wne:acdName="acd4"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0078">
@@ -3999,198 +3374,238 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2190CC63" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRDefault="004F7EC6" w:rsidP="007D199A">
+    <w:p w14:paraId="62029A43" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRDefault="00956D0D" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFDB852" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRDefault="004F7EC6"/>
+    <w:p w14:paraId="18E4E385" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRDefault="00956D0D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BBF1C0C" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRDefault="004F7EC6" w:rsidP="007D199A">
+    <w:p w14:paraId="32E84D88" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRDefault="00956D0D" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA3B1E8" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRDefault="004F7EC6"/>
+    <w:p w14:paraId="14F31E98" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRDefault="00956D0D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5714E96E" w14:textId="4E993697" w:rsidR="007C3C1D" w:rsidRPr="00196ADB" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5714E96E" w14:textId="47AC9C34" w:rsidR="007C3C1D" w:rsidRPr="00196ADB" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>ONR-DOC-TEMP-</w:t>
     </w:r>
     <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>003</w:t>
     </w:r>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Issue </w:t>
     </w:r>
     <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00B23A5E" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00196ADB" w:rsidRPr="00196ADB">
+    <w:r w:rsidR="00EB6ECB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="037DD047" w14:textId="61416359" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">Page | </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51A44C0D" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F2208BD" w14:textId="71E303B1" w:rsidR="00CE6198" w:rsidRPr="00B23A5E" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B23A5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r w:rsidRPr="00B23A5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -4210,310 +3625,287 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00B23A5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00B23A5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3578447E" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRPr="005E0344" w:rsidRDefault="004F7EC6" w:rsidP="005E0344">
+    <w:p w14:paraId="561017E5" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRPr="005E0344" w:rsidRDefault="00956D0D" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DFA611B" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRPr="005E0344" w:rsidRDefault="004F7EC6" w:rsidP="0090581D">
+    <w:p w14:paraId="194F25A6" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRPr="005E0344" w:rsidRDefault="00956D0D" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796C032D" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRDefault="004F7EC6"/>
+    <w:p w14:paraId="0C640E3A" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRDefault="00956D0D"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DA49548" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRDefault="004F7EC6">
+    <w:p w14:paraId="27C41421" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRDefault="00956D0D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DFFC36D" w14:textId="77777777" w:rsidR="004F7EC6" w:rsidRDefault="004F7EC6"/>
+    <w:p w14:paraId="28450D22" w14:textId="77777777" w:rsidR="00956D0D" w:rsidRDefault="00956D0D"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="212F7A28" w14:textId="2F44124A" w:rsidR="004D1A16" w:rsidRDefault="004D1A16" w:rsidP="00141E54">
+    <w:p w14:paraId="71C9ADBF" w14:textId="4B6E809E" w:rsidR="00BB5392" w:rsidRDefault="00BB5392" w:rsidP="00BB5392">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1A16">
         <w:t xml:space="preserve">For an in-depth </w:t>
       </w:r>
       <w:r>
-        <w:t>LC</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">LC24 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1A16">
+        <w:t xml:space="preserve">inspection, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00121026">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1A16">
+        <w:t xml:space="preserve">ite </w:t>
+      </w:r>
+      <w:r w:rsidR="00121026">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1A16">
+        <w:t xml:space="preserve">nspector should </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">24 </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="000B1094">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1A16">
         <w:t xml:space="preserve">consider requesting </w:t>
       </w:r>
       <w:r>
-        <w:t>Fault Studies</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Fault Studies </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1A16">
         <w:t>Specialist support</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> to </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> For an in-depth inspection, the Site Inspector should consider requesting Human Factors Specialist support.</w:t>
+        <w:t xml:space="preserve"> to determine if the operating instructions sampled are consistent with the safety case and also that any pertinent operating limits and conditions are correctly implemented by use of the operating instructions.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77435CE5" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AF688BC" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00267815" w:rsidRDefault="00267815" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="47FFC75F" w14:textId="1A41AC0D" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="00F43881" w:rsidP="009E0E52">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FFC75F" w14:textId="7927FDD4" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="001271F6" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="005141AB">
+        <w:r w:rsidR="004C26B6">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>LC 24 – Operating Instructions</w:t>
+          <w:t>LC24 – Operating Instructions</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="004E3932" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> | Issue No.: </w:t>
+      <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="008678B9">
+        <w:r w:rsidR="00F91065">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>7.1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4B08F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F04C420E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4895,136 +4287,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25991E7F"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA560BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5066,54 +4372,54 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="306D14A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7B329818"/>
+    <w:tmpl w:val="26E68F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5156,51 +4462,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB70C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6658CF8E"/>
     <w:lvl w:ilvl="0" w:tplc="B1301426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5273,51 +4579,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E83E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBB0C0C8"/>
     <w:lvl w:ilvl="0" w:tplc="51300A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="F9-Paragraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5360,51 +4666,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46CE0110"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37144888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5505,51 +4811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56251AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="336C4152"/>
     <w:lvl w:ilvl="0" w:tplc="3148E282">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="106470"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5622,51 +4928,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65971AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C63EE6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5756,51 +5062,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C902408"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EE4A70A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="NumList1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
@@ -5870,51 +5176,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718A0F99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="241CA254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="NumList2"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
@@ -5984,55 +5290,55 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F46359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2800F32E"/>
-    <w:lvl w:ilvl="0" w:tplc="BC7C5D08">
+    <w:tmpl w:val="1E284A8C"/>
+    <w:lvl w:ilvl="0" w:tplc="76260F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE78E28A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6104,51 +5410,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79447535"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC8AD34E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -6224,776 +5530,626 @@
   <w:num w:numId="4" w16cid:durableId="1262179006">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1002776976">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2131317494">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1578203617">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="995184146">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="348718920">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1368944693">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="816150589">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1085146277">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="989944809">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1148547717">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1619264317">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1717772705">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1421370352">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="802893121">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1666081420">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="874538197">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2057311976">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="874538197">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="22" w16cid:durableId="689793726">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="2057311976">
+  <w:num w:numId="23" w16cid:durableId="48653822">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1603800266">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1864591591">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="832574242">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="689793726">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="27" w16cid:durableId="1391732823">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
     <w:rsid w:val="00002F03"/>
     <w:rsid w:val="00004C16"/>
     <w:rsid w:val="00011177"/>
     <w:rsid w:val="00014814"/>
     <w:rsid w:val="00022033"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024B2E"/>
+    <w:rsid w:val="000251E6"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
     <w:rsid w:val="0003078E"/>
     <w:rsid w:val="00031B89"/>
+    <w:rsid w:val="00034F0A"/>
     <w:rsid w:val="0003693D"/>
-    <w:rsid w:val="00041332"/>
     <w:rsid w:val="0004440F"/>
-    <w:rsid w:val="0005080D"/>
     <w:rsid w:val="00052C8A"/>
     <w:rsid w:val="000548C8"/>
-    <w:rsid w:val="0006377F"/>
+    <w:rsid w:val="00055850"/>
+    <w:rsid w:val="0006167E"/>
     <w:rsid w:val="00064A1B"/>
-    <w:rsid w:val="00066EF5"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
-    <w:rsid w:val="0008051F"/>
     <w:rsid w:val="000817D4"/>
     <w:rsid w:val="00082879"/>
+    <w:rsid w:val="00084ABE"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="0009225F"/>
     <w:rsid w:val="000A105C"/>
-    <w:rsid w:val="000B1094"/>
+    <w:rsid w:val="000A6B20"/>
+    <w:rsid w:val="000B2C6C"/>
     <w:rsid w:val="000C2DDC"/>
     <w:rsid w:val="000C5F5A"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
-    <w:rsid w:val="000D566F"/>
-    <w:rsid w:val="000F09E9"/>
+    <w:rsid w:val="000D50A4"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F2ED4"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00103043"/>
-    <w:rsid w:val="00110917"/>
+    <w:rsid w:val="00121026"/>
     <w:rsid w:val="00122FCC"/>
-    <w:rsid w:val="00124993"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="00126752"/>
+    <w:rsid w:val="001271F6"/>
     <w:rsid w:val="00130B30"/>
-    <w:rsid w:val="00131DE8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00137E85"/>
     <w:rsid w:val="00140E1C"/>
-    <w:rsid w:val="00141E54"/>
     <w:rsid w:val="00147AE4"/>
     <w:rsid w:val="001571E5"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00177666"/>
-    <w:rsid w:val="00181B7F"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
-    <w:rsid w:val="00185526"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="00196ADB"/>
-    <w:rsid w:val="001A6213"/>
-    <w:rsid w:val="001B2515"/>
     <w:rsid w:val="001B4D5A"/>
-    <w:rsid w:val="001B5951"/>
-    <w:rsid w:val="001C2F22"/>
     <w:rsid w:val="001C4D63"/>
     <w:rsid w:val="001D0DE0"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
     <w:rsid w:val="001F059F"/>
-    <w:rsid w:val="001F0E01"/>
+    <w:rsid w:val="001F35B6"/>
+    <w:rsid w:val="001F4702"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
-    <w:rsid w:val="002120E1"/>
+    <w:rsid w:val="002042C2"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214D43"/>
-    <w:rsid w:val="00220BDE"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
-    <w:rsid w:val="00224C63"/>
-    <w:rsid w:val="00230ED2"/>
+    <w:rsid w:val="00227753"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00234342"/>
     <w:rsid w:val="0024040D"/>
-    <w:rsid w:val="00240811"/>
-    <w:rsid w:val="00243FD8"/>
     <w:rsid w:val="00251CD7"/>
     <w:rsid w:val="00255FA3"/>
+    <w:rsid w:val="0025713C"/>
     <w:rsid w:val="00257288"/>
-    <w:rsid w:val="002615E2"/>
+    <w:rsid w:val="0025775E"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00267815"/>
-    <w:rsid w:val="00280D45"/>
     <w:rsid w:val="00280DDF"/>
-    <w:rsid w:val="00286BF3"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="00296DBB"/>
-    <w:rsid w:val="002A0503"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002B1C53"/>
-    <w:rsid w:val="002B6EA2"/>
+    <w:rsid w:val="002B3E60"/>
+    <w:rsid w:val="002B6666"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
     <w:rsid w:val="002E6A6A"/>
     <w:rsid w:val="002F3397"/>
-    <w:rsid w:val="002F590B"/>
-    <w:rsid w:val="00302CEF"/>
     <w:rsid w:val="0030380D"/>
-    <w:rsid w:val="003042FA"/>
-    <w:rsid w:val="00310A36"/>
     <w:rsid w:val="00312411"/>
-    <w:rsid w:val="00320B7F"/>
+    <w:rsid w:val="00312EDD"/>
+    <w:rsid w:val="0032001A"/>
     <w:rsid w:val="00323E71"/>
-    <w:rsid w:val="0032543E"/>
     <w:rsid w:val="00326F77"/>
-    <w:rsid w:val="0033641C"/>
     <w:rsid w:val="003401B0"/>
     <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346C8E"/>
-    <w:rsid w:val="00353B7F"/>
+    <w:rsid w:val="003520FF"/>
+    <w:rsid w:val="00365EF9"/>
+    <w:rsid w:val="00367B30"/>
     <w:rsid w:val="00367BD5"/>
-    <w:rsid w:val="00372F2C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00381619"/>
     <w:rsid w:val="00390327"/>
-    <w:rsid w:val="00391950"/>
     <w:rsid w:val="00393B78"/>
-    <w:rsid w:val="00396D5B"/>
     <w:rsid w:val="003A01E9"/>
-    <w:rsid w:val="003A2DAB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003B562D"/>
+    <w:rsid w:val="003B0C9A"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
-    <w:rsid w:val="003C14B5"/>
-    <w:rsid w:val="003C37D9"/>
     <w:rsid w:val="003C465D"/>
-    <w:rsid w:val="003C669F"/>
-    <w:rsid w:val="003C6A9A"/>
     <w:rsid w:val="003D0718"/>
-    <w:rsid w:val="003D2058"/>
     <w:rsid w:val="003D495D"/>
+    <w:rsid w:val="003D5793"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E2FAE"/>
-    <w:rsid w:val="003E7863"/>
-    <w:rsid w:val="003F0589"/>
+    <w:rsid w:val="003E392F"/>
+    <w:rsid w:val="003E56EC"/>
     <w:rsid w:val="00407CF7"/>
     <w:rsid w:val="00415ED6"/>
+    <w:rsid w:val="004161A5"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00422265"/>
-    <w:rsid w:val="00424C66"/>
-    <w:rsid w:val="00433C34"/>
+    <w:rsid w:val="00433764"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
-    <w:rsid w:val="004463A5"/>
-    <w:rsid w:val="00457B98"/>
+    <w:rsid w:val="00457407"/>
+    <w:rsid w:val="0046296E"/>
     <w:rsid w:val="004648A4"/>
-    <w:rsid w:val="00470F14"/>
     <w:rsid w:val="00471380"/>
-    <w:rsid w:val="00480111"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004949D0"/>
     <w:rsid w:val="00494F0D"/>
     <w:rsid w:val="00496BFD"/>
-    <w:rsid w:val="004A18C9"/>
     <w:rsid w:val="004A3DF2"/>
-    <w:rsid w:val="004A5F14"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004C0A15"/>
+    <w:rsid w:val="004C26B6"/>
     <w:rsid w:val="004C361D"/>
-    <w:rsid w:val="004C38EF"/>
     <w:rsid w:val="004C4891"/>
-    <w:rsid w:val="004D1A16"/>
     <w:rsid w:val="004D2C89"/>
-    <w:rsid w:val="004D6471"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E2FCA"/>
     <w:rsid w:val="004E3932"/>
     <w:rsid w:val="004F1E79"/>
     <w:rsid w:val="004F5F33"/>
-    <w:rsid w:val="004F6D44"/>
-    <w:rsid w:val="004F7EC6"/>
     <w:rsid w:val="0050103A"/>
-    <w:rsid w:val="00502E18"/>
     <w:rsid w:val="00511B0F"/>
-    <w:rsid w:val="00513CBA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005433A8"/>
     <w:rsid w:val="0055388E"/>
-    <w:rsid w:val="00553EB1"/>
     <w:rsid w:val="005754AE"/>
     <w:rsid w:val="00577FB5"/>
-    <w:rsid w:val="005842FF"/>
     <w:rsid w:val="005852D1"/>
-    <w:rsid w:val="00587768"/>
     <w:rsid w:val="00587A22"/>
     <w:rsid w:val="0059299D"/>
     <w:rsid w:val="00595C8C"/>
     <w:rsid w:val="00597747"/>
-    <w:rsid w:val="005A0748"/>
-    <w:rsid w:val="005A3CD3"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="005A4CDD"/>
     <w:rsid w:val="005B57E4"/>
     <w:rsid w:val="005B5ABD"/>
+    <w:rsid w:val="005B5B2D"/>
     <w:rsid w:val="005C140A"/>
-    <w:rsid w:val="005C1830"/>
     <w:rsid w:val="005C1E52"/>
     <w:rsid w:val="005C3367"/>
-    <w:rsid w:val="005C6757"/>
     <w:rsid w:val="005C6763"/>
     <w:rsid w:val="005D3164"/>
-    <w:rsid w:val="005D5CBE"/>
     <w:rsid w:val="005E0344"/>
     <w:rsid w:val="005E440B"/>
-    <w:rsid w:val="005E70AE"/>
     <w:rsid w:val="005F2C85"/>
     <w:rsid w:val="00605ADB"/>
+    <w:rsid w:val="006069EE"/>
     <w:rsid w:val="00611C9F"/>
-    <w:rsid w:val="00612C07"/>
-    <w:rsid w:val="00621E5E"/>
     <w:rsid w:val="006248DE"/>
     <w:rsid w:val="00627555"/>
-    <w:rsid w:val="00630D8F"/>
     <w:rsid w:val="006322A0"/>
     <w:rsid w:val="006361FD"/>
-    <w:rsid w:val="00637AE5"/>
     <w:rsid w:val="0064226F"/>
     <w:rsid w:val="00642DDB"/>
-    <w:rsid w:val="00643ED4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00652307"/>
     <w:rsid w:val="00653298"/>
     <w:rsid w:val="00663A7C"/>
     <w:rsid w:val="00667DF2"/>
     <w:rsid w:val="00670DF1"/>
     <w:rsid w:val="00671345"/>
     <w:rsid w:val="00672A9B"/>
     <w:rsid w:val="00675884"/>
-    <w:rsid w:val="00686717"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
     <w:rsid w:val="006A19EF"/>
-    <w:rsid w:val="006A3478"/>
     <w:rsid w:val="006A43D5"/>
     <w:rsid w:val="006A525B"/>
-    <w:rsid w:val="006B1426"/>
+    <w:rsid w:val="006B4E77"/>
     <w:rsid w:val="006C045F"/>
     <w:rsid w:val="006C4196"/>
     <w:rsid w:val="006C63B0"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
-    <w:rsid w:val="006C7E12"/>
-    <w:rsid w:val="006C7F3C"/>
     <w:rsid w:val="006D116C"/>
-    <w:rsid w:val="006D68E5"/>
     <w:rsid w:val="006E7C42"/>
     <w:rsid w:val="006F168A"/>
-    <w:rsid w:val="006F2183"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
     <w:rsid w:val="006F7E5F"/>
     <w:rsid w:val="0070321D"/>
-    <w:rsid w:val="00703BD3"/>
     <w:rsid w:val="007068BA"/>
     <w:rsid w:val="00716AB1"/>
     <w:rsid w:val="00721D63"/>
-    <w:rsid w:val="00722FEF"/>
+    <w:rsid w:val="00723B63"/>
     <w:rsid w:val="00724B2B"/>
-    <w:rsid w:val="0072556E"/>
-    <w:rsid w:val="0073063D"/>
+    <w:rsid w:val="00726784"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="00734D2B"/>
     <w:rsid w:val="00737705"/>
-    <w:rsid w:val="00737F99"/>
     <w:rsid w:val="007408D4"/>
+    <w:rsid w:val="007412B2"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
-    <w:rsid w:val="00751BE5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0076597C"/>
+    <w:rsid w:val="0075404E"/>
     <w:rsid w:val="00783AFA"/>
     <w:rsid w:val="00785427"/>
     <w:rsid w:val="00790540"/>
+    <w:rsid w:val="00790B80"/>
     <w:rsid w:val="007968CA"/>
-    <w:rsid w:val="007A0B95"/>
+    <w:rsid w:val="007A0A52"/>
     <w:rsid w:val="007A43FF"/>
+    <w:rsid w:val="007A72FA"/>
     <w:rsid w:val="007B3918"/>
+    <w:rsid w:val="007C35ED"/>
     <w:rsid w:val="007C3C1D"/>
-    <w:rsid w:val="007C4E6A"/>
-    <w:rsid w:val="007D170B"/>
+    <w:rsid w:val="007C6C20"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2EBE"/>
-    <w:rsid w:val="007D3DD9"/>
-    <w:rsid w:val="007E037A"/>
     <w:rsid w:val="007E1C07"/>
-    <w:rsid w:val="007F0805"/>
     <w:rsid w:val="007F24B6"/>
-    <w:rsid w:val="007F257E"/>
-    <w:rsid w:val="007F745E"/>
     <w:rsid w:val="00803D94"/>
-    <w:rsid w:val="00810DCE"/>
-    <w:rsid w:val="00820A2C"/>
     <w:rsid w:val="00821337"/>
     <w:rsid w:val="008229BA"/>
     <w:rsid w:val="00824151"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="0084601B"/>
     <w:rsid w:val="008606F0"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
-    <w:rsid w:val="008678B9"/>
     <w:rsid w:val="00874FEB"/>
-    <w:rsid w:val="00876A1C"/>
-    <w:rsid w:val="00880158"/>
     <w:rsid w:val="00881B6F"/>
-    <w:rsid w:val="008820C3"/>
     <w:rsid w:val="00882AA4"/>
-    <w:rsid w:val="008835D1"/>
     <w:rsid w:val="00883E22"/>
-    <w:rsid w:val="00884535"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
+    <w:rsid w:val="00897BD8"/>
     <w:rsid w:val="008A2379"/>
+    <w:rsid w:val="008A2BE2"/>
     <w:rsid w:val="008A4329"/>
-    <w:rsid w:val="008A4BDD"/>
     <w:rsid w:val="008A578E"/>
+    <w:rsid w:val="008A7813"/>
+    <w:rsid w:val="008B015A"/>
     <w:rsid w:val="008B1519"/>
     <w:rsid w:val="008B7BCC"/>
-    <w:rsid w:val="008C1108"/>
+    <w:rsid w:val="008C1256"/>
+    <w:rsid w:val="008C2C24"/>
     <w:rsid w:val="008C50C3"/>
-    <w:rsid w:val="008C5D9F"/>
+    <w:rsid w:val="008C6604"/>
     <w:rsid w:val="008C7094"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D49A5"/>
-    <w:rsid w:val="008D5C0B"/>
-    <w:rsid w:val="008D6182"/>
     <w:rsid w:val="008D6C81"/>
+    <w:rsid w:val="008E4B49"/>
     <w:rsid w:val="008E6CF0"/>
+    <w:rsid w:val="008E7ACF"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F7051"/>
     <w:rsid w:val="009033A9"/>
     <w:rsid w:val="0090581D"/>
     <w:rsid w:val="0091439C"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
-    <w:rsid w:val="00924D0B"/>
+    <w:rsid w:val="00930E37"/>
     <w:rsid w:val="009349A9"/>
     <w:rsid w:val="00936C52"/>
-    <w:rsid w:val="0094599D"/>
+    <w:rsid w:val="009436C1"/>
     <w:rsid w:val="0095489B"/>
-    <w:rsid w:val="00963635"/>
-    <w:rsid w:val="009659CD"/>
+    <w:rsid w:val="00956D0D"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
     <w:rsid w:val="009751A9"/>
-    <w:rsid w:val="009759A6"/>
-    <w:rsid w:val="00980359"/>
     <w:rsid w:val="00980F9C"/>
     <w:rsid w:val="0098632B"/>
-    <w:rsid w:val="00992C79"/>
-    <w:rsid w:val="00992E69"/>
     <w:rsid w:val="00997BFB"/>
     <w:rsid w:val="009A7348"/>
     <w:rsid w:val="009B462C"/>
-    <w:rsid w:val="009B69BE"/>
+    <w:rsid w:val="009B7FAE"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
-    <w:rsid w:val="009D67C1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D74A5"/>
+    <w:rsid w:val="009C43BF"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
-    <w:rsid w:val="009E3F2E"/>
-    <w:rsid w:val="009F4D47"/>
+    <w:rsid w:val="009F095F"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
-    <w:rsid w:val="00A10A43"/>
     <w:rsid w:val="00A14B5A"/>
+    <w:rsid w:val="00A3092F"/>
     <w:rsid w:val="00A3567F"/>
     <w:rsid w:val="00A37698"/>
     <w:rsid w:val="00A41ED3"/>
-    <w:rsid w:val="00A428A4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A76D94"/>
     <w:rsid w:val="00A81D82"/>
     <w:rsid w:val="00A9118F"/>
-    <w:rsid w:val="00A917D4"/>
-    <w:rsid w:val="00A917E5"/>
     <w:rsid w:val="00A93E33"/>
-    <w:rsid w:val="00AA0EE9"/>
-    <w:rsid w:val="00AB0D76"/>
     <w:rsid w:val="00AB3129"/>
     <w:rsid w:val="00AB6970"/>
     <w:rsid w:val="00AC1939"/>
+    <w:rsid w:val="00AC62E0"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
-    <w:rsid w:val="00AD370B"/>
     <w:rsid w:val="00AD4041"/>
-    <w:rsid w:val="00AE0E18"/>
-    <w:rsid w:val="00AE2782"/>
     <w:rsid w:val="00AE302B"/>
-    <w:rsid w:val="00B00A06"/>
-    <w:rsid w:val="00B00DAA"/>
+    <w:rsid w:val="00AF2365"/>
     <w:rsid w:val="00B0248D"/>
-    <w:rsid w:val="00B05ABC"/>
     <w:rsid w:val="00B16BE5"/>
+    <w:rsid w:val="00B23943"/>
     <w:rsid w:val="00B23A5E"/>
     <w:rsid w:val="00B259DF"/>
     <w:rsid w:val="00B44B1F"/>
-    <w:rsid w:val="00B56D1E"/>
+    <w:rsid w:val="00B469B4"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64E72"/>
-    <w:rsid w:val="00B675BB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B762F3"/>
     <w:rsid w:val="00B77913"/>
+    <w:rsid w:val="00B80C47"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
-    <w:rsid w:val="00B827C2"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
-    <w:rsid w:val="00B97DC2"/>
     <w:rsid w:val="00BA4E58"/>
     <w:rsid w:val="00BA7074"/>
-    <w:rsid w:val="00BB2C04"/>
+    <w:rsid w:val="00BB5392"/>
     <w:rsid w:val="00BB7829"/>
+    <w:rsid w:val="00BC3EDD"/>
+    <w:rsid w:val="00BC7FEF"/>
     <w:rsid w:val="00BD1457"/>
+    <w:rsid w:val="00BD63F9"/>
     <w:rsid w:val="00BE2AD9"/>
-    <w:rsid w:val="00BF1AAF"/>
+    <w:rsid w:val="00BE662E"/>
     <w:rsid w:val="00BF27FE"/>
-    <w:rsid w:val="00BF33B5"/>
     <w:rsid w:val="00C043B3"/>
     <w:rsid w:val="00C079AB"/>
-    <w:rsid w:val="00C07A6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C10D3E"/>
     <w:rsid w:val="00C10E61"/>
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
-    <w:rsid w:val="00C15C46"/>
     <w:rsid w:val="00C17010"/>
+    <w:rsid w:val="00C17598"/>
     <w:rsid w:val="00C20562"/>
     <w:rsid w:val="00C215C3"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
     <w:rsid w:val="00C32CC1"/>
     <w:rsid w:val="00C426EC"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
-    <w:rsid w:val="00C70865"/>
     <w:rsid w:val="00C70CFF"/>
-    <w:rsid w:val="00C712B7"/>
     <w:rsid w:val="00C718FE"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
     <w:rsid w:val="00C91831"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00C963E6"/>
-    <w:rsid w:val="00C96BD5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CC0908"/>
+    <w:rsid w:val="00CB1FE5"/>
     <w:rsid w:val="00CD5401"/>
-    <w:rsid w:val="00CE15E0"/>
-    <w:rsid w:val="00CE1E39"/>
+    <w:rsid w:val="00CE1ABC"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6CD6"/>
     <w:rsid w:val="00CF6230"/>
-    <w:rsid w:val="00CF6EE9"/>
-    <w:rsid w:val="00D0149C"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
     <w:rsid w:val="00D13147"/>
-    <w:rsid w:val="00D20F8C"/>
-    <w:rsid w:val="00D36238"/>
+    <w:rsid w:val="00D230D6"/>
+    <w:rsid w:val="00D34323"/>
     <w:rsid w:val="00D463FF"/>
-    <w:rsid w:val="00D55CE1"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BCB"/>
     <w:rsid w:val="00D71687"/>
-    <w:rsid w:val="00D71B7D"/>
     <w:rsid w:val="00D74813"/>
-    <w:rsid w:val="00D80A9D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA10BC"/>
     <w:rsid w:val="00DA30BC"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DC2C34"/>
-    <w:rsid w:val="00DC542C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE2B3D"/>
+    <w:rsid w:val="00DD4775"/>
     <w:rsid w:val="00DE2C87"/>
     <w:rsid w:val="00DE459A"/>
-    <w:rsid w:val="00DE688D"/>
-    <w:rsid w:val="00DF128B"/>
     <w:rsid w:val="00DF27DA"/>
-    <w:rsid w:val="00DF37BB"/>
     <w:rsid w:val="00DF4DBE"/>
-    <w:rsid w:val="00E027B9"/>
-    <w:rsid w:val="00E400BC"/>
+    <w:rsid w:val="00E37036"/>
     <w:rsid w:val="00E40820"/>
-    <w:rsid w:val="00E45C65"/>
     <w:rsid w:val="00E4658F"/>
-    <w:rsid w:val="00E47C83"/>
     <w:rsid w:val="00E54A67"/>
-    <w:rsid w:val="00E56F2F"/>
+    <w:rsid w:val="00E607CD"/>
     <w:rsid w:val="00E61C0D"/>
     <w:rsid w:val="00E63EB4"/>
-    <w:rsid w:val="00E65180"/>
+    <w:rsid w:val="00E64B24"/>
     <w:rsid w:val="00E66160"/>
-    <w:rsid w:val="00E71309"/>
     <w:rsid w:val="00E71329"/>
-    <w:rsid w:val="00E728BA"/>
-    <w:rsid w:val="00E82AE1"/>
+    <w:rsid w:val="00E74FE0"/>
     <w:rsid w:val="00E8363B"/>
     <w:rsid w:val="00E84966"/>
+    <w:rsid w:val="00E85F38"/>
     <w:rsid w:val="00E92383"/>
-    <w:rsid w:val="00E958B9"/>
     <w:rsid w:val="00EA1B3A"/>
     <w:rsid w:val="00EA2109"/>
-    <w:rsid w:val="00EA3A23"/>
-    <w:rsid w:val="00EA7D61"/>
     <w:rsid w:val="00EB057A"/>
-    <w:rsid w:val="00EB3744"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB7789"/>
+    <w:rsid w:val="00EB19FC"/>
+    <w:rsid w:val="00EB1BC6"/>
+    <w:rsid w:val="00EB3C1C"/>
+    <w:rsid w:val="00EB6ECB"/>
     <w:rsid w:val="00ED4D4E"/>
-    <w:rsid w:val="00ED7C24"/>
-    <w:rsid w:val="00EE06B0"/>
     <w:rsid w:val="00EE0C77"/>
-    <w:rsid w:val="00EE2102"/>
+    <w:rsid w:val="00EE1A2C"/>
     <w:rsid w:val="00EE4E54"/>
-    <w:rsid w:val="00EE5811"/>
     <w:rsid w:val="00EF4334"/>
-    <w:rsid w:val="00F01993"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F15939"/>
+    <w:rsid w:val="00F172A3"/>
+    <w:rsid w:val="00F37702"/>
     <w:rsid w:val="00F436BB"/>
-    <w:rsid w:val="00F43881"/>
     <w:rsid w:val="00F47145"/>
-    <w:rsid w:val="00F47F89"/>
     <w:rsid w:val="00F545BF"/>
+    <w:rsid w:val="00F6699B"/>
     <w:rsid w:val="00F71B56"/>
     <w:rsid w:val="00F832C8"/>
     <w:rsid w:val="00F873B3"/>
+    <w:rsid w:val="00F91065"/>
     <w:rsid w:val="00FA00BE"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA755A"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5FE1"/>
     <w:rsid w:val="00FC0E8D"/>
     <w:rsid w:val="00FC46EF"/>
-    <w:rsid w:val="00FD0F61"/>
+    <w:rsid w:val="00FD30B7"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
-    <w:rsid w:val="00FD6F61"/>
-    <w:rsid w:val="00FF0E85"/>
+    <w:rsid w:val="00FF0F93"/>
+    <w:rsid w:val="00FF1F07"/>
     <w:rsid w:val="00FF3CCB"/>
-    <w:rsid w:val="00FF3DC5"/>
     <w:rsid w:val="00FF57B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
   <w15:docId w15:val="{1FFB1F25-DD3A-4304-B987-5C5BF61DD47B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7379,51 +6535,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00223090"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00963635"/>
+    <w:rsid w:val="002042C2"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D463FF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
@@ -7579,51 +6735,51 @@
     <w:semiHidden/>
     <w:rsid w:val="008229BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD4204"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00963635"/>
+    <w:rsid w:val="002042C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00D463FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="003401B0"/>
     <w:rPr>
@@ -7662,56 +6818,56 @@
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BB7829"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist1">
     <w:name w:val="Bullet list 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00963635"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
-      <w:ind w:left="1276"/>
+      <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
     <w:name w:val="Bullet list 2"/>
     <w:basedOn w:val="Bulletlist1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableandChartNote">
     <w:name w:val="Table and Chart Note"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
@@ -7788,58 +6944,57 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C1596D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9752"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00963635"/>
+    <w:rsid w:val="00C1596D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9752"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="284"/>
-      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F71B56"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="004C361D"/>
     <w:pPr>
       <w:tabs>
@@ -8216,67 +7371,69 @@
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="004648A4"/>
@@ -8498,1880 +7655,493 @@
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FA00BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00FA00BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
-[...46 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="15664159">
-[...63 lines deleted...]
-    </w:div>
     <w:div w:id="91169340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="97916051">
+    <w:div w:id="142278825">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="100341171">
-[...51 lines deleted...]
-    <w:div w:id="197857876">
+    <w:div w:id="149297895">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="202256884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="205142091">
+    <w:div w:id="217057278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="206796047">
+    <w:div w:id="291405541">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="208497629">
-[...77 lines deleted...]
-    <w:div w:id="298150197">
+    <w:div w:id="313217571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="334260206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="373651801">
+    <w:div w:id="366032818">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="419986841">
+    <w:div w:id="382871020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="398216946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="456877141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="466777294">
-[...50 lines deleted...]
-    </w:div>
     <w:div w:id="533887462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="543517546">
+    <w:div w:id="630405185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="546184072">
+    <w:div w:id="665519720">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="557515669">
-[...324 lines deleted...]
-    <w:div w:id="961158714">
+    <w:div w:id="713117948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="972953143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="983461891">
-[...180 lines deleted...]
-    </w:div>
     <w:div w:id="1135879354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1138304307">
-[...194 lines deleted...]
-    <w:div w:id="1403792971">
+    <w:div w:id="1406412829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1408839961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1417556633">
-[...63 lines deleted...]
-    </w:div>
     <w:div w:id="1440763103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1444300599">
-[...116 lines deleted...]
-    <w:div w:id="1614708205">
+    <w:div w:id="1598444333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627659828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1682196252">
-[...76 lines deleted...]
-    </w:div>
     <w:div w:id="1803226295">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1818184125">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1822113000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1834222932">
+    <w:div w:id="1823161813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1836534517">
+    <w:div w:id="1851410134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1839030437">
+    <w:div w:id="1907108746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1846284553">
+    <w:div w:id="2006780039">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1894534419">
-[...116 lines deleted...]
-    <w:div w:id="2051680808">
+    <w:div w:id="2045865765">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085645181">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="2098136777">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113041173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5DC39C0-0CE5-4537-B89C-2FEA41A0420F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E318CE" w:rsidRDefault="007154C5" w:rsidP="007154C5">
           <w:pPr>
             <w:pStyle w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
           </w:pPr>
           <w:r w:rsidRPr="0069507A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -10386,229 +8156,220 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91482595-A552-4826-943C-30779AA50C82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+        <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97C860AC-0002-4AB3-96F9-106123B0F416}"/>
+        <w:guid w:val="{7CD666C1-130E-4748-A724-97987CA52528}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
+        <w:p w:rsidR="00EB73F1" w:rsidRDefault="00EB73F1" w:rsidP="00EB73F1">
+          <w:pPr>
+            <w:pStyle w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:pPr>
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...24 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
+    <w:rsid w:val="000D50A4"/>
+    <w:rsid w:val="001101B7"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00183F29"/>
-    <w:rsid w:val="002037AD"/>
     <w:rsid w:val="002550FD"/>
-    <w:rsid w:val="002D4BDB"/>
+    <w:rsid w:val="0025775E"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="00413853"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00764F6F"/>
+    <w:rsid w:val="0083336C"/>
     <w:rsid w:val="00835E07"/>
-    <w:rsid w:val="009142DC"/>
-    <w:rsid w:val="00967B96"/>
     <w:rsid w:val="00A009A6"/>
     <w:rsid w:val="00A657B0"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C41BCC"/>
-    <w:rsid w:val="00C95CF5"/>
-    <w:rsid w:val="00D635AD"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E646E1"/>
-    <w:rsid w:val="00F37E91"/>
-    <w:rsid w:val="00F7275A"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:rsid w:val="00FD30B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10994,75 +8755,88 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007154C5"/>
+    <w:rsid w:val="00EB73F1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F91DE249B2D64236B5C9B282FE9D467B">
     <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="90"/>
       <w:szCs w:val="88"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BFF33CE9ACF45B4BD9D9653F86AF5B6">
+    <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="07716C"/>
       </a:accent1>
       <a:accent2>
@@ -11233,195 +9007,911 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
   <b:Source>
     <b:Tag>ONR87</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
     <b:Guid>{D32B7DAD-F3B2-4042-B433-3F27D7606764}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>NS-TAST-GD-035 - Limits and Conditions for Nuclear Safety (Operating Rules)</b:Title>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR4</b:Tag>
+    <b:Tag>IAE002</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
-    <b:Guid>{B96D959D-05EC-4747-A8B0-B120CE771B7D}</b:Guid>
+    <b:Guid>{17174D26-6E86-4C66-8219-55CA73477274}</b:Guid>
     <b:Author>
       <b:Author>
-        <b:Corporate>ONR</b:Corporate>
+        <b:Corporate>IAEA</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-TAST-GD-005 - Guidance on the Demonstration of ALARP (As Low As Reasonably Practicable)</b:Title>
-    <b:RefOrder>4</b:RefOrder>
+    <b:Title>Safety Standards Series No. SSG-70 - Operational Limits and Conditions and Operating Procedures for Nuclear Power Plants</b:Title>
+    <b:Year>2022</b:Year>
+    <b:RefOrder>2</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONR53</b:Tag>
     <b:SourceType>Report</b:SourceType>
     <b:Guid>{F7E778F4-65EC-479D-8707-3A0520839579}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>NS-TAST-GD-060 - Procedure Design and Administrative Controls</b:Title>
     <b:URL>https://how2.prod.onr.gov.uk/CtrlWebIsapi.dll/75F2418CCEE14A0A8BE24015ED85ADD2.cwl?__id=webFile.save&amp;doc=93AC664E890149A7A623C6A2981368C4&amp;dpt=1&amp;save=1</b:URL>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>IAE002</b:Tag>
+    <b:Tag>ONR4</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
-    <b:Guid>{17174D26-6E86-4C66-8219-55CA73477274}</b:Guid>
+    <b:Guid>{B96D959D-05EC-4747-A8B0-B120CE771B7D}</b:Guid>
     <b:Author>
       <b:Author>
-        <b:Corporate>IAEA</b:Corporate>
+        <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>Safety Standards Series No. SSG-70 - Operational Limits and Conditions and Operating Procedures for Nuclear Power Plants</b:Title>
-[...1 lines deleted...]
-    <b:RefOrder>2</b:RefOrder>
+    <b:Title>NS-TAST-GD-005 - Guidance on the Demonstration of ALARP (As Low As Reasonably Practicable)</b:Title>
+    <b:RefOrder>4</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONR90</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
     <b:Guid>{B406849F-5AEA-470C-B889-6425885C1358}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>NS-INSP-GD-023 - LC23 Operating Rules</b:Title>
     <b:RefOrder>5</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5b57e419ffb840abb95ac6618f3e3a8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:dd2817321d504f1caee75a1112d299d4" minOccurs="0"/>
+                <xsd:element ref="ns4:PCR_x003f_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c4e2855-9588-4bc9-9890-af639bd565eb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PolicyPortalIssueNo" ma:index="2" nillable="true" ma:displayName="Issue No." ma:internalName="PolicyPortalIssueNo" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocRef" ma:index="3" nillable="true" ma:displayName="Doc. Ref." ma:internalName="PolicyPortalDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Framework/Strategy"/>
+          <xsd:enumeration value="Guidance (Gen.)"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="HSW Standard"/>
+          <xsd:enumeration value="Instruction"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="MoU"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Procedure"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="R2A2"/>
+          <xsd:enumeration value="Strategy"/>
+          <xsd:enumeration value="TAG"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="TIG"/>
+          <xsd:enumeration value="TOR"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Academy - Training / L&amp;D"/>
+              <xsd:enumeration value="Accessibility"/>
+              <xsd:enumeration value="Accounting &amp; Budgeting"/>
+              <xsd:enumeration value="ALARP Working Group"/>
+              <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
+              <xsd:enumeration value="Assessment (Nuclear safety)"/>
+              <xsd:enumeration value="Business Impact Target (BIT)"/>
+              <xsd:enumeration value="Business Travel"/>
+              <xsd:enumeration value="Change Management (Org.)"/>
+              <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
+              <xsd:enumeration value="Civil Engineering"/>
+              <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
+              <xsd:enumeration value="Civil Nuclear Security"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Conducting Investigations"/>
+              <xsd:enumeration value="Compliance"/>
+              <xsd:enumeration value="Contractor Management"/>
+              <xsd:enumeration value="Cyber Security and Information Assurance"/>
+              <xsd:enumeration value="Data Protection"/>
+              <xsd:enumeration value="Defence - Propulsion"/>
+              <xsd:enumeration value="Delivery Lead - Technical Division (R&amp;TS)"/>
+              <xsd:enumeration value="Development of Regulations and Guides"/>
+              <xsd:enumeration value="Diversity &amp; Inclusion (HR)"/>
+              <xsd:enumeration value="Divisional Delivery Support (DDS)"/>
+              <xsd:enumeration value="EC&amp;I Engineering"/>
+              <xsd:enumeration value="Efficiency Framework"/>
+              <xsd:enumeration value="Emergency P&amp;R"/>
+              <xsd:enumeration value="Emergency Preparedness &amp; Response (EP&amp;R)"/>
+              <xsd:enumeration value="Environment and Sustainability"/>
+              <xsd:enumeration value="Estates"/>
+              <xsd:enumeration value="Expenses"/>
+              <xsd:enumeration value="Export Control"/>
+              <xsd:enumeration value="Fault Analysis"/>
+              <xsd:enumeration value="Freedom of Information (FOI) &amp; Gen. Enquiries"/>
+              <xsd:enumeration value="GDA"/>
+              <xsd:enumeration value="Gifts and Hospitality"/>
+              <xsd:enumeration value="Governance"/>
+              <xsd:enumeration value="Health, Safety and Wellbeing (HSW)"/>
+              <xsd:enumeration value="Human &amp; Organisational Capability"/>
+              <xsd:enumeration value="Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Information Management"/>
+              <xsd:enumeration value="Information Security"/>
+              <xsd:enumeration value="International Cooperation"/>
+              <xsd:enumeration value="Invoice Management"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="Land Use Planning"/>
+              <xsd:enumeration value="Leadership and Management for Safety and Security"/>
+              <xsd:enumeration value="Learning &amp; Development"/>
+              <xsd:enumeration value="Legal Support"/>
+              <xsd:enumeration value="Management System"/>
+              <xsd:enumeration value="Mechanical Engineering"/>
+              <xsd:enumeration value="New build/construction"/>
+              <xsd:enumeration value="NHSS"/>
+              <xsd:enumeration value="Notification &amp; Authorisation"/>
+              <xsd:enumeration value="Nuclear Liabilities Regulation"/>
+              <xsd:enumeration value="Operating Reactors"/>
+              <xsd:enumeration value="Operational Inspection"/>
+              <xsd:enumeration value="Organisational Learning"/>
+              <xsd:enumeration value="People Services"/>
+              <xsd:enumeration value="Performance Management (HR)"/>
+              <xsd:enumeration value="Permissioning"/>
+              <xsd:enumeration value="PMO"/>
+              <xsd:enumeration value="Policy"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
+              <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
+              <xsd:enumeration value="Regulatory Assurance"/>
+              <xsd:enumeration value="Regulatory Oversight"/>
+              <xsd:enumeration value="Research &amp; Development"/>
+              <xsd:enumeration value="Risk Management"/>
+              <xsd:enumeration value="RITE"/>
+              <xsd:enumeration value="Safeguards"/>
+              <xsd:enumeration value="Safety Case Working Group"/>
+              <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
+              <xsd:enumeration value="Sellafield"/>
+              <xsd:enumeration value="Shared Services"/>
+              <xsd:enumeration value="Structural Integrity"/>
+              <xsd:enumeration value="Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="Whistleblowing"/>
+              <xsd:enumeration value="WIReD"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
+              <xsd:enumeration value="Corporate Security Manager"/>
+              <xsd:enumeration value="Data Protection Compliance Lead"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
+              <xsd:enumeration value="Executive Office Support"/>
+              <xsd:enumeration value="Export Control Manager"/>
+              <xsd:enumeration value="Governance and Compliance Lead"/>
+              <xsd:enumeration value="Governance Manager"/>
+              <xsd:enumeration value="Head of Academy"/>
+              <xsd:enumeration value="Head of Commercial Management and Procurement"/>
+              <xsd:enumeration value="Head of Communications"/>
+              <xsd:enumeration value="Head of Compliance"/>
+              <xsd:enumeration value="Head of Data and Analytics"/>
+              <xsd:enumeration value="Head of Governance and Compliance"/>
+              <xsd:enumeration value="Head of Private Office"/>
+              <xsd:enumeration value="Head of Estates and Shared Services"/>
+              <xsd:enumeration value="Head of Finance and Commercial"/>
+              <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
+              <xsd:enumeration value="Head of IT"/>
+              <xsd:enumeration value="Head of Legal Liaison"/>
+              <xsd:enumeration value="Head of Organisational Development (HR)"/>
+              <xsd:enumeration value="Head of Organisational Learning"/>
+              <xsd:enumeration value="Head of People Services"/>
+              <xsd:enumeration value="Head of PMO"/>
+              <xsd:enumeration value="Head of Policy"/>
+              <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
+              <xsd:enumeration value="Head of Risk and Assurance"/>
+              <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
+              <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
+              <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
+              <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
+              <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
+              <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
+              <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
+              <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
+              <xsd:enumeration value="HoP - DDS"/>
+              <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
+              <xsd:enumeration value="HoP - Fault Analysis"/>
+              <xsd:enumeration value="HoP - Human and Organisational Capability"/>
+              <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
+              <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
+              <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
+              <xsd:enumeration value="HoP - Operational Inspection"/>
+              <xsd:enumeration value="HoP - Protective Security"/>
+              <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
+              <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
+              <xsd:enumeration value="HoP - Safeguards"/>
+              <xsd:enumeration value="HSW Manager"/>
+              <xsd:enumeration value="Information Management Manager"/>
+              <xsd:enumeration value="WIReD Product Owner"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueDate" ma:index="11" nillable="true" ma:displayName="Issue Date" ma:format="DateOnly" ma:internalName="PolicyPortalIssueDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalReviewDate" ma:index="12" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="PolicyPortalReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueHistoryComments" ma:index="15" nillable="true" ma:displayName="Issue History/Comments" ma:internalName="PolicyPortalIssueHistoryComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalFirstPublicationDate" ma:index="16" nillable="true" ma:displayName="First Publication Date" ma:format="DateOnly" ma:internalName="PolicyPortalFirstPublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldDocRef" ma:index="17" nillable="true" ma:displayName="Old Doc. Ref." ma:internalName="PolicyPortalOldDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldRecordRef" ma:index="18" nillable="true" ma:displayName="Old Record Ref." ma:internalName="PolicyPortalOldRecordRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalPublishStatus" ma:index="25" nillable="true" ma:displayName="Publish Status" ma:format="Dropdown" ma:internalName="PolicyPortalPublishStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Live"/>
+          <xsd:enumeration value="Unpublished"/>
+          <xsd:enumeration value="Withdrawn"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="31" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85a4ca9d-4aea-456d-868e-8e20a97dbaed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05350e14-297a-489c-ad04-faf6563b232c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="dd2817321d504f1caee75a1112d299d4" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="dd2817321d504f1caee75a1112d299d4" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{dd281732-1d50-4f1c-aee7-5a1112d299d4}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="7b4e1cbc-bd02-4183-9474-8a15f7a1216f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PCR_x003f_" ma:index="34" nillable="true" ma:displayName="PCR?" ma:default="0" ma:description="Document forms part of the Policy Compliance Report for ARAC." ma:format="Dropdown" ma:internalName="PCR_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD771926-7636-48BE-A40C-618E91DEB909}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9419ACF-FD9B-4EEB-B545-BB3F91B9B619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302464A8-7BA5-4131-8D06-4B18A77BE91D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E58FE1DC-D0C0-484B-AB9B-63D2BB0F34BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490ED5B9-84BB-4E11-AB53-C0B8C211310C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1E7696-64D0-4E76-BD09-5F47C27AB98C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43F20EB6-4BC1-40A9-9542-059E29A64F4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>14407</Characters>
+  <Pages>9</Pages>
+  <Words>2068</Words>
+  <Characters>11789</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>121</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LC 24 – Operating Instructions</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16796</CharactersWithSpaces>
+  <CharactersWithSpaces>13830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LC 24 – Operating Instructions</dc:title>
+  <dc:title>LC24 – Operating Instructions</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
+  <dc:creator>Liam Dunning</dc:creator>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>7</cp:contentStatus>
+  <cp:contentStatus>7.1</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227</vt:lpwstr>
+  </property>
 </Properties>
 </file>