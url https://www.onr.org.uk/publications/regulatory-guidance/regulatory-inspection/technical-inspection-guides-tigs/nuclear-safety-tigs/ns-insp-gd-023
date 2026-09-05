--- v0 (2025-10-27)
+++ v1 (2026-09-05)
@@ -1,195 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="198" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="198" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9156"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C20562" w:rsidRPr="00C20562" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00C20562" w:rsidRDefault="00C20562" w:rsidP="00323E71">
             <w:bookmarkStart w:id="0" w:name="_Toc466022543"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D0226A" w:rsidRPr="001E03E1" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="42D81D84" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="006B5C96" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="75F65FA2" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00000000" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="00320B7F" w:rsidRPr="000F22EF">
+                    <w:r w:rsidR="003F7975">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t>LC 23 – Operating Rules</w:t>
+                      <w:t>LC23</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00062C42">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00510542">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>–</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00062C42">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="003F7975">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>Operating</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00510542">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> r</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003F7975">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>ules</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="237341DD">
             <wp:simplePos x="685800" y="914400"/>
@@ -204,8908 +249,5863 @@
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A29B4CB" w14:textId="77777777" w:rsidR="00B23A5E" w:rsidRPr="00595C8C" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00323E71">
+      <w:pPr>
+        <w:sectPr w:rsidR="00595C8C" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
+      <w:pPr>
+        <w:pStyle w:val="ContentsHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE0C77">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ONR </w:t>
-      </w:r>
+        <w:t>Co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00257288">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420A11">
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C77">
+        <w:t>ts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B1577F" w14:textId="2E2C46EA" w:rsidR="007C7C4B" w:rsidRDefault="00AD167C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    </w:p>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C15F3" w:rsidRPr="00893D9F">
+        <w:instrText>1</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText>,Heading 2,</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C15F3" w:rsidRPr="00893D9F">
+        <w:instrText>2</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc237242984" w:history="1">
+        <w:r w:rsidR="007C7C4B" w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>1.</w:t>
+        </w:r>
+        <w:r w:rsidR="007C7C4B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007C7C4B" w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Introduction</w:t>
+        </w:r>
+        <w:r w:rsidR="007C7C4B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007C7C4B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007C7C4B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242984 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007C7C4B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007C7C4B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007C7C4B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="007C7C4B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="037690D6" w14:textId="4201B72B" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242985" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Licence Condition 23 – Operating rules</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242985 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="769F1238" w14:textId="6FCA621F" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242986" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Purpose and outcomes of LC23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242986 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F8ADC30" w14:textId="5B695F72" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242987" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guidance on arrangements for LC23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242987 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D2E025E" w14:textId="5851D928" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242988" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guidance on inspection of arrangements and their implementation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242988 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="091D9D54" w14:textId="68CF6EF1" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242989" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Understanding of the safety case</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242989 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="50295670" w14:textId="44210A4A" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242990" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Derivation and justification of limits and conditions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242990 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CE5E5FF" w14:textId="599C8B91" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242991" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Managing operating rules</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242991 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7AB54345" w14:textId="3DA62FD0" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242992" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Temporary operating rules</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242992 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16E2B3E4" w14:textId="2C28778A" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242993" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Grading operating rules</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242993 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="121BF531" w14:textId="434FF00C" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242994" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.6.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operating rules and defence in depth</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242994 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="559A1797" w14:textId="074C533E" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242995" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.7.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operating rule compliance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242995 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1387DDF1" w14:textId="35A4D1AD" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242996" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.8.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Periodic review of operating rules</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242996 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E5A111C" w14:textId="722B9D14" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242997" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.9.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operating rule reporting</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242997 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="404F3F9B" w14:textId="45CDE4EF" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242998" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.10.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Normal operations set points</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242998 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3B47EE62" w14:textId="1F544538" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237242999" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.11.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Alarms and indications</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237242999 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5190ED9B" w14:textId="60CA95E5" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237243000" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.12.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operating instructions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237243000 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3FF84281" w14:textId="398AF393" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237243001" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.13.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Use of surrogate parameters</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237243001 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="321C179F" w14:textId="3262FE52" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237243002" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>References</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237243002 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7AC2F08C" w14:textId="53EC2BDA" w:rsidR="007C7C4B" w:rsidRDefault="007C7C4B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237243003" w:history="1">
+        <w:r w:rsidRPr="00B82D09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document control information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237243003 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CC4B54A" w14:textId="23931722" w:rsidR="00267815" w:rsidRDefault="00AD167C" w:rsidP="00267815">
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
+    <w:p w14:paraId="4812BFF8" w14:textId="1D099CA0" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815">
+      <w:pPr>
+        <w:sectPr w:rsidR="003E098E" w:rsidSect="00084ABE">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="00223090" w:rsidRDefault="008D49A5" w:rsidP="00223090">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc237242984"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00223090">
+        <w:lastRenderedPageBreak/>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1E30D365" w14:textId="0F230813" w:rsidR="00F71E67" w:rsidRPr="00BC1FD5" w:rsidRDefault="00F71E67" w:rsidP="00A22385">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1FD5">
+        <w:t>Technical Inspection Guides (TIGs) assist inspectors in making regulatory judgments and providing advice on licence conditions (LCs). Most LCs are goal setting, leaving the specifics of arrangements to the dutyholder, who is responsible for safety. This guidance aims to support consistent inspection of LC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1FD5">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Operating </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1FD5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522A8376" w14:textId="183E12CB" w:rsidR="00F71E67" w:rsidRPr="00BC1FD5" w:rsidRDefault="00F71E67" w:rsidP="00A22385">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1FD5">
+        <w:t xml:space="preserve">While not exhaustive or mandatory, the guidance offers a clear framework for inspectors to assess the adequacy of compliance. Additional relevant guidance is available in the Technical Assessment Guide (TAG) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00842DA4">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1FD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575449">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000745FD">
+        <w:t>Limits and Conditions for Nuclear Safety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1393774114"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION ONR59 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C42B31">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00C42B31" w:rsidRPr="00C42B31">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[1]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4402216E" w14:textId="69D03D98" w:rsidR="00F71E67" w:rsidRPr="00BC1FD5" w:rsidRDefault="00F71E67" w:rsidP="00A22385">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1FD5">
+        <w:t xml:space="preserve">Inspectors should also refer to the ONR policy on </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000745FD">
+        <w:t>Risk-Informed and Targeted Engagements</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1FD5">
+        <w:t xml:space="preserve"> (RITE) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1922825042"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION 12 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C42B31" w:rsidRPr="00C42B31">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[2]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00BC1FD5">
+        <w:t>, which guides risk-based prioritisation in regulatory interventions and supports decisions on engaging with dutyholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613B11F3" w14:textId="77777777" w:rsidR="00510542" w:rsidRDefault="00510542" w:rsidP="00223090">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00510542" w:rsidSect="00DA7EC9">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AAE39A" w14:textId="52038202" w:rsidR="008D49A5" w:rsidRDefault="00D60BCB" w:rsidP="00223090">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc237242985"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Licence Condition </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4007">
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4007">
+        <w:t>Operating</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4007">
+        <w:t>ules</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="645013BF" w14:textId="66D108D8" w:rsidR="00D60BCB" w:rsidRDefault="00B835F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The licensee shall, in respect of any operation that may affect safety, produce</w:t>
+      </w:r>
+      <w:r w:rsidR="0062535B">
+        <w:t xml:space="preserve"> an adequate safety case</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9673F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="0062535B">
+        <w:t xml:space="preserve"> to demonstrate the safety of that operation and to identify</w:t>
+      </w:r>
+      <w:r w:rsidR="0028276C">
+        <w:t xml:space="preserve"> the conditions and limits necessary in the interests of safety. Such conditions and limits shall hereinafter be referred to as operating rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B17F30" w14:textId="63EEC731" w:rsidR="0057297D" w:rsidRDefault="0057297D" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The licensee</w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF6">
+        <w:t xml:space="preserve">, where ONR so </w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF6" w:rsidRPr="00F16071">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="B6E6E9" w:themeFill="accent3" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>specifies</w:t>
+      </w:r>
+      <w:r w:rsidR="00721FF6">
+        <w:t>, shall refer the operating rules arising from paragraph 1 of this condition to the relevant nuclear safety committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F916BC">
+        <w:t xml:space="preserve"> for consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C3B6CC" w14:textId="2186051B" w:rsidR="00CE0E9E" w:rsidRDefault="00CE0E9E" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The licensee shall ensure that operations are a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE29E8">
+        <w:t xml:space="preserve">t all </w:t>
+      </w:r>
+      <w:r w:rsidR="00250324">
+        <w:t>times controlled and carried out in compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="0045149B">
+        <w:t xml:space="preserve"> with such operating rules. Where the person appointed by the licensee for the purposes of Condition 26 </w:t>
+      </w:r>
+      <w:r w:rsidR="004746D2">
+        <w:t>identifies</w:t>
+      </w:r>
+      <w:r w:rsidR="0045149B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00813B6A">
+        <w:t>any matter indicating that the safety of any operation or the safe condition of any plant may be affected that person shall bring that matter to the attention of the licensee forthwith</w:t>
+      </w:r>
+      <w:r w:rsidR="009E128C">
+        <w:t xml:space="preserve"> who shall take appropriate action and ensure that the matter is then notified, recorded, investigated and reported in accor</w:t>
+      </w:r>
+      <w:r w:rsidR="00500A75">
+        <w:t>dance</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1F71">
+        <w:t xml:space="preserve"> with arrangements made under </w:t>
+      </w:r>
+      <w:r w:rsidR="004746D2">
+        <w:t>Condition 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8F0AD9" w14:textId="0A238ECD" w:rsidR="004746D2" w:rsidRDefault="00596186" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The licensee</w:t>
+      </w:r>
+      <w:r w:rsidR="004360BE">
+        <w:t xml:space="preserve"> shall submit to ONR for </w:t>
+      </w:r>
+      <w:r w:rsidR="004360BE" w:rsidRPr="00F16071">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D2E7B5" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:r w:rsidR="004360BE">
+        <w:t xml:space="preserve"> such of the aforesaid operating rules as ONR may </w:t>
+      </w:r>
+      <w:r w:rsidR="004360BE" w:rsidRPr="00F16071">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="B6E6E9" w:themeFill="accent3" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>specify</w:t>
+      </w:r>
+      <w:r w:rsidR="004360BE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A04BDE" w14:textId="21DA6DD8" w:rsidR="004360BE" w:rsidRDefault="00EF2322" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The licensee shall ensure that once approved no alteration or amendment is made to any approved operating rule unless ONR has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1C42">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="D2E7B5" w:themeFill="accent4" w:themeFillTint="66"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> such alteration or amendm</w:t>
+      </w:r>
+      <w:r w:rsidR="00650936">
+        <w:t>ent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFCEDB0" w14:textId="69078B05" w:rsidR="00D60BCB" w:rsidRDefault="003455BE" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Notwithstanding the preceding provisions of this</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93B75">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>condition ONR may, if in its opinion</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93B75">
+        <w:t xml:space="preserve"> circumstances render it necessary at any time, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93B75" w:rsidRPr="00720D44">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F6C9E5" w:themeFill="accent5" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93B75">
+        <w:t xml:space="preserve"> to the temporary suspension of any approved operating rule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560B44EA" w14:textId="77777777" w:rsidR="00510542" w:rsidRDefault="00510542" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00510542" w:rsidSect="00DA7EC9">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CBAE12" w14:textId="6AB0F1F1" w:rsidR="00140E1C" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc237242986"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Purpose </w:t>
+      </w:r>
+      <w:r w:rsidR="00767CD2">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00767CD2">
+        <w:t xml:space="preserve">utcomes </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00767CD2">
+        <w:t>LC23</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="613655E4" w14:textId="77777777" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00AA4D53">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The purpose of this condition is to ensure that all operations that may affect safety are supported by an adequate safety case and that this safety case identifies the conditions and limits which ensure that the plant or process is kept in a safe condition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C89EB0F" w14:textId="38EE2C9E" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00AA4D53">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It applies to all ‘operations’ as defined in </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>LC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1(1), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4D53">
+        <w:t>and all permitted modes of operation, i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4D53">
+        <w:t xml:space="preserve"> not just to the principal operations or processes carried out at the facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61490CC8" w14:textId="2EB1810F" w:rsidR="00767CD2" w:rsidRDefault="00A4123D" w:rsidP="00A4123D">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4123D">
+        <w:t>The regulatory outcomes being sought by L</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4123D">
+        <w:t>, are that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0302EBA5" w14:textId="19CD4BC4" w:rsidR="000C5EE7" w:rsidRPr="00510542" w:rsidRDefault="00517253" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00510542">
+        <w:t>Licensees</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6003" w:rsidRPr="00510542">
+        <w:t xml:space="preserve"> have in place procedures to ensure that at all times operations are within the operating rules</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5FCB" w:rsidRPr="00510542">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04" w:rsidRPr="00510542">
+        <w:t>(OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00091FB4" w:rsidRPr="00510542">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04" w:rsidRPr="00510542">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5FCB" w:rsidRPr="00510542">
+        <w:t>and these reflect the requirements of the extant safety case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040D741A" w14:textId="481046CB" w:rsidR="00D60BCB" w:rsidRPr="00510542" w:rsidRDefault="00B771F0" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00510542">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5EE7" w:rsidRPr="00510542">
+        <w:t>he licensee act</w:t>
+      </w:r>
+      <w:r w:rsidR="00393E13" w:rsidRPr="00510542">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5EE7" w:rsidRPr="00510542">
+        <w:t xml:space="preserve"> if and when an appointed Suitably Qualified and Experienced Person (SQEP) is concerned either about the safety of the facility, or one of its operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B50D7E" w14:textId="59D4453A" w:rsidR="003E3B6D" w:rsidRPr="00510542" w:rsidRDefault="00823DA8" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00510542">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0C1D" w:rsidRPr="00510542">
+        <w:t>he most important limits and conditions may be referred to a relevant Nuclear Safety Committee (NSC) and/or approved by ONR</w:t>
+      </w:r>
+      <w:r w:rsidR="0077267A" w:rsidRPr="00510542">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0C1D" w:rsidRPr="00510542">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04" w:rsidRPr="00510542">
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B6D" w:rsidRPr="00510542">
+        <w:t xml:space="preserve"> may be approved (frozen) or not approved by ONR, depending on the degree of regulatory control deemed necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="008244BC" w:rsidRPr="00510542">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C355799" w14:textId="77777777" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00D454E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For the purposes of demonstrating compliance, the interpretation of “at all times” should take into account reasonable practicability and arguments made in the safety case. For example, in some instances, “at all times” may translate into checks made once per shift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056E5ED4" w14:textId="006A1EF1" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00D454E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where necessary, the implementation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00091FB4">
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is through LC24(2) which requires that written instructions are produced and then used. </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Inspectors should note the distinction made between limits and conditions, which are constraints on how the facility, plant or process should be operated, and instructions, as required by LC24(2), necessary to ensure that any </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00091FB4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are implemented. A key implication of this distinction is that the conditions and limits derived under LC23(1) need to be set in terms of verifiable operational states or conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7638A11C" w14:textId="0231B9E1" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00D454E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In addition, LC27 (Safety Mechanisms, Devices and Circuits) is of relevance, as it places an explicit duty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510542">
+        <w:t>(‘shall ensure’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) on the licensee, to only operate the plant in any way if appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510542">
+        <w:t>safety systems (‘suitable and sufficient’) are working effectively (‘properly connected and in good working order’).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2012489A" w14:textId="77777777" w:rsidR="00510542" w:rsidRDefault="00510542" w:rsidP="00D454E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="00510542" w:rsidSect="00DA7EC9">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7589B4EA" w14:textId="7C38000B" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00D454E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">These safety systems are necessary in the interests of safety and will be derived in the safety case. There is an overlap in the duties from LC27 and LC23. Inspectors should seek adequate arrangements for these two </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>LCs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that in combination ensure that any safety mechanisms, devices and circuits identified by the safety case will be available whenever required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEE7E0D" w14:textId="77777777" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00D454E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For complex nuclear facilities where there are multiple and diverse safety systems fitted, it may be possible for the licensee to justify limited periods of operation whilst specific safety systems are tested and maintained. Inspectors should consider obtaining support from the fault studies specialism to ensure that adequate safe operations is maintained at all times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB18FA2" w14:textId="77777777" w:rsidR="006D6F02" w:rsidRPr="006D6F02" w:rsidRDefault="00F71E67" w:rsidP="006D6F02">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B52EC0">
+        <w:t xml:space="preserve">The licensee’s should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00302725" w:rsidRPr="00302725">
+        <w:t>using a graded approach that is commensurate with the nuclear safety risks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52EC0">
+        <w:t xml:space="preserve">, focussing its safety management controls on the most important limits and conditions. Reflecting this, the guidance presented here is intended to apply predominantly to all </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="006D35CE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52EC0">
+        <w:t xml:space="preserve"> that the licensee has identified as being most important to nuclear safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C2B9F0" w14:textId="0EDB3CA0" w:rsidR="006D6F02" w:rsidRPr="008167BB" w:rsidRDefault="006D6F02" w:rsidP="006D6F02">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008167BB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The complete set of ORs should achieve that all nuclear safety functions are delivered: namely those necessary for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5463DACB" w14:textId="77777777" w:rsidR="006D6F02" w:rsidRPr="008167BB" w:rsidRDefault="006D6F02" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008167BB">
+        <w:t>Control of reactivity/criticality;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CD76D7" w14:textId="77777777" w:rsidR="006D6F02" w:rsidRPr="008167BB" w:rsidRDefault="006D6F02" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008167BB">
+        <w:t>Removal of heat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0654C876" w14:textId="77777777" w:rsidR="006D6F02" w:rsidRPr="008167BB" w:rsidRDefault="006D6F02" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008167BB">
+        <w:t>Confinement of radioactivity, including shielding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789F212D" w14:textId="111E28D8" w:rsidR="00465005" w:rsidRDefault="006D6F02" w:rsidP="008167BB">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008167BB">
+        <w:t>In line with the graded approach, those ORs that have been identified as the most important (and are in the highest category of the licensee’s OR hierarchy) will be the most significant limits and conditions in ensuring that these functions are achieved</w:t>
+      </w:r>
+      <w:r w:rsidR="008167BB" w:rsidRPr="008167BB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00465005">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540E3FBF" w14:textId="1290C615" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc237242987"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rrangements for </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>LC</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4993">
+        <w:t>23</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="0162EF66" w14:textId="0B6693D8" w:rsidR="00F71E67" w:rsidRPr="005C5425" w:rsidRDefault="00F71E67" w:rsidP="00B46452">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5425">
+        <w:t xml:space="preserve">Although LC23 imposes specific requirements on the licensee, rather than a requirement to make and implement adequate arrangements, we </w:t>
+      </w:r>
+      <w:r w:rsidR="00F926D6">
+        <w:t xml:space="preserve">expect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5425">
+        <w:t>that written procedures are produced to make visible compliance with the various aspects of this condition (referred to as “arrangements” in this guidance).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B86BDB2" w14:textId="570BC0A9" w:rsidR="00F71E67" w:rsidRPr="009F2381" w:rsidRDefault="00F71E67" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t>The arrangements should address all the licence condition requirements. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2381">
+        <w:t xml:space="preserve"> arrangements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> should be readily available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2381">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">be reasonably up to date, signed by an appropriate senior manager and controlled under a quality management system compliant with the requirements of LC17. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC61575" w14:textId="3E7D80DD" w:rsidR="007718F3" w:rsidRPr="007718F3" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t>The arrangements should utilise a clear and consistent terminology, for example, with regard to terms such as “Operating Rule”, which may differ from the terminology used in ONR’s guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064A58E9" w14:textId="78EAF399" w:rsidR="00F71E67" w:rsidRPr="007718F3" w:rsidRDefault="00F71E67" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t>The arrangements should state that a safety case will be produced for all operations that may affect safety. "Operations" should be defined in accordance with LC1 and thus include maintenance, examination, testing and operation of the plant and the treatment, processing, keeping, storing, accumulating or carriage of any radioactive material or radioactive waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A68CC84" w14:textId="009345C5" w:rsidR="00D026AC" w:rsidRDefault="00730E04" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="006D35CE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71E67" w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> are used to define</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287D9458" w14:textId="7F033FEF" w:rsidR="00D026AC" w:rsidRDefault="00F71E67" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t>the control measures, both engineering and management arrangements, to be put in place to ensure that, should a fault occur, the facility will remain safe</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD0D89A" w14:textId="77777777" w:rsidR="001F3F6B" w:rsidRDefault="00F71E67" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">the limits of normal operations together with any other limits or conditions needed for nuclear safety (for example, to be applied in fault/accident conditions). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B5AD96" w14:textId="3799CABB" w:rsidR="00C63C19" w:rsidRPr="00C63C19" w:rsidRDefault="00F71E67" w:rsidP="00391221">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">The safety case should identify all </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="006D35CE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> necessary in the interests of safety, together with how frequently and the circumstances under which, these should be monitored against. The safety case should also explain the importance of the Operating Rule within the facility’s overall Defence in Depth framework</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00173E74">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t xml:space="preserve">refer also to </w:t>
+      </w:r>
+      <w:r w:rsidR="001373B0">
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:instrText xml:space="preserve"> REF _Ref237241903 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:rPr>
+          <w:cs/>
+        </w:rPr>
+        <w:t>‎</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>5.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001373B0">
+        <w:t xml:space="preserve"> in this TIG).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097F058C" w14:textId="510E0A12" w:rsidR="00F71E67" w:rsidRPr="00391221" w:rsidRDefault="00F71E67" w:rsidP="00391221">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">This TIG has been written to focus principally on those </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="008E10B7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">icensee has identified as the most important to nuclear safety. Inspectors should however decide on a case-by-case basis, the degree to which it is reasonable to expect similar standards for other lower category </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="008E10B7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> identified in the licensee’s safety case. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69048746" w14:textId="22A52D2F" w:rsidR="00F71E67" w:rsidRPr="00391221" w:rsidRDefault="00F71E67" w:rsidP="00391221">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="008E10B7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> should be documented within operational procedures in a manner that ensures that relevant portions of the safety case will be complied with at all times. The operational procedures should address all the actions to be taken and the limitations to be observed by operating personnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E0730F" w14:textId="08E63187" w:rsidR="00EA7A0B" w:rsidRPr="00EA7A0B" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">Each </w:t>
+      </w:r>
+      <w:r w:rsidR="008E10B7">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> should be clearly linked to the underlying nuclear safety concern(s) that led to its derivation and substantiated through a written statement providing the reason(s) for its adoption. The safety case should summarise key aspects, including the risks and radiological consequences that arise from failing to comply, and be written in a style and at a level that is meaningful to all its users, sufficient to allow them to be suitably informed when performing their duties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACCE0A8" w14:textId="06B65B71" w:rsidR="00F71E67" w:rsidRPr="007718F3" w:rsidRDefault="00F71E67" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">Where an </w:t>
+      </w:r>
+      <w:r w:rsidR="00D310E6">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> is in place as a defence against more than one safety concern but has been derived to cater for the most operationally-limiting fault, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00715F6E">
+        <w:t>safety case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> should nevertheless provide details of all relevant aspects for which the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D310E6">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> provides (or assists with) a defence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D34D2C" w14:textId="0E61C684" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">Ideally, the set of </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D310E6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> and any accompanying </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6057">
+        <w:t xml:space="preserve">safety case </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">commentaries should be combined into a single document, or failing this, as few documents as is reasonably practicable. This is to ensure that those with responsibility for the safety of the facility are familiar with all of the key limits and conditions within which they need to work and are aware of the risks from failing to comply. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0544570C" w14:textId="257FCCB5" w:rsidR="00F71E67" w:rsidRPr="007718F3" w:rsidRDefault="00F71E67" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">This/these document(s) would not normally list any </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> outside the highest category of the licensee’s hierarchy, which should instead be documented in LC24 </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t>Operating</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">nstructions. However, it should be remembered that all safety cases should identify all </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="001159D3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t>, including lower category</w:t>
+      </w:r>
+      <w:r w:rsidR="003044FD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391221">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00311A3A">
+        <w:t xml:space="preserve">so there is an auditable trail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510542">
+        <w:t xml:space="preserve">(‘golden thread’) from the safety case to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510542">
+        <w:t xml:space="preserve">perating </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510542">
+        <w:t>nstructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510542">
+        <w:t>and this ensures that they are not potentially overlooked when changes are undertaken, either in safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00311A3A">
+        <w:t xml:space="preserve"> case methodology or in modifications or experiments on plant under LC22</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2E7430" w14:textId="6CB2D7C4" w:rsidR="00F71E67" w:rsidRPr="007718F3" w:rsidRDefault="00F71E67" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">Arrangements should ensure that personnel with responsibility for the safety of the facility (for example, control room operators) should be thoroughly familiar with the intent and content of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> in order to comply with the provisions contained therein and to ensure appropriate decision-making. This requires suitable training in order that they fully understand the limitations and capabilities of the plant and equipment under their control, together with relevant portions of the facility’s safety case. The arrangements should ensure that when changes are made to the plant/equipment under their control, the operators are made promptly aware. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E35175" w14:textId="77777777" w:rsidR="00510542" w:rsidRDefault="00510542" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="00510542" w:rsidSect="00DA7EC9">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FDA865" w14:textId="34AE7AED" w:rsidR="007718F3" w:rsidRPr="007718F3" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The arrangements should set out clearly how often surveillances are carried out to check compliance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="003044FD">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E44F1" w:rsidRPr="005E44F1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0CE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">The justification for these surveillance requirements should be covered in the safety case. Supporting details should be set out in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>operating instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> to be followed by operators, which should be clear and explicit in regard to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E31DF24" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00FE6263" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6263">
+        <w:t>What has to be checked (for example, parameters within limits, plant configurations, equipment availability (especially of safety measures));</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4A479D" w14:textId="1B168FC0" w:rsidR="007718F3" w:rsidRPr="00FE6263" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6263">
+        <w:t xml:space="preserve">Under what circumstances the checks need to be carried out (for example, in what permitted operating mode, or at what Level in the SAPs’ Defence in Depth </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE6263">
+        <w:t>ramework</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="186487160"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00136B71">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00136B71">
+            <w:instrText xml:space="preserve"> CITATION ONR2013 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00136B71">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00136B71" w:rsidRPr="00136B71">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[3]</w:t>
+          </w:r>
+          <w:r w:rsidR="00136B71">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00FE6263">
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAA1C37" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00FE6263" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6263">
+        <w:t>What the acceptance criteria are;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F093D13" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00FE6263" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6263">
+        <w:t>How often the monitoring and surveillance needs to be undertaken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3078EC9A" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00FE6263" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6263">
+        <w:t>What records need to be made;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A199C99" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00FE6263" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6263">
+        <w:t>Who is responsible for undertaking each specified activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE273F0" w14:textId="05ACF41B" w:rsidR="007718F3" w:rsidRPr="007718F3" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">The frequency at which compliance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> needs to be monitored will vary considerably, depending on the type of </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> and facility, and on other factors considered in the safety case. For example, operational parameters </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t xml:space="preserve">for example, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t>temperatures, pressures</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD02AE" w:rsidRPr="000A1C93">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> chemical composition) might require a frequent (for example, hourly etc), formal, recorded check in addition to any on-line continuous observations by the operators. In contrast, plant availability checks might appropriately be performed on a less frequent basis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71" w:rsidRPr="007718F3">
+        <w:t>for example</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve">at every shift handover. However, checks for </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81976">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007718F3">
+        <w:t xml:space="preserve"> set for unusual operating modes (for example, during phases of a reactor start-up) might only take place a few times per year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591DC08D" w14:textId="530B4F72" w:rsidR="007718F3" w:rsidRPr="005A758A" w:rsidRDefault="007718F3" w:rsidP="00B87D2E">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008646D5">
+        <w:t xml:space="preserve">Additionally, given that an increasing number of waste treatment and storage facilities are being constructed and operated and also the intent of licensees to place defueled reactors into long term care and maintenance, there is a need to ensure that the revised </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81976">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008646D5">
+        <w:t xml:space="preserve"> for such facilities are properly defined within the safety case and are set in suitably measurable terms</w:t>
+      </w:r>
+      <w:r w:rsidR="007C360D" w:rsidRPr="008646D5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008646D5">
+        <w:t xml:space="preserve">It should be noted that in such cases, surveillance inspections will be infrequent, with long gaps, potentially years, between inspections. Thus, any such </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008646D5">
+        <w:t xml:space="preserve"> must have robust margins of safety associated with them and this must be demonstrable within the safety case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6570D1B0" w14:textId="47AFC039" w:rsidR="007718F3" w:rsidRPr="005A758A" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A758A">
+        <w:t xml:space="preserve">Arrangements should ensure that in the event of non-availability of plant or equipment important to safety, and where the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A758A">
+        <w:t xml:space="preserve"> provide for a time limit before there is a breach (for example, to allow the equipment to be restored, or to bring alternative equipment into service, or to shut down the process), the procedures should require immediate action so that any period of elevated risk is minimised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1C5E5F" w14:textId="73F3B9ED" w:rsidR="00A46658" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00795CEA">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Arrangements should ensure that changes to </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81976">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve"> are treated in an analogous manner to plant changes. Safety cases justifying Operating Rule changes should be categorised and processed accordingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DED006F" w14:textId="335A5D53" w:rsidR="007718F3" w:rsidRPr="00F96964" w:rsidRDefault="007718F3" w:rsidP="009310FC">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve">Where safety cases may be phased, such </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81976">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve"> identified in the first phase,</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t xml:space="preserve"> for example, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve">civil construction, may be impacted upon by changes in design during subsequent phases, such as </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve">uilding </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve">ervices </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve">nstallation or </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t>rocess</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>, p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve">lant and </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795CEA">
+        <w:t xml:space="preserve">quipment installation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve">Such future submissions have the capability to subvert the original </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00980C2C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve"> defined in the initial submission or make greater claim on the relevant piece of equipment by placing new </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve"> upon it that were not originally envisaged. Care must be taken to ensure the visibility of </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE35B5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve"> during such phased construction applications especially lower category </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00980C2C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve"> as these can easily get lost in the safety documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58366310" w14:textId="2CBB159E" w:rsidR="007718F3" w:rsidRPr="00F96964" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve">The arrangements should clearly identify who is responsible for ensuring compliance with each </w:t>
+      </w:r>
+      <w:r w:rsidR="00980C2C">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve">. Persons given this responsibility by the licensee should be Duly Authorised in the case of those </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7092D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve"> most important to safety, in accordance with LC12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39833441" w14:textId="32005DF9" w:rsidR="007718F3" w:rsidRPr="00F96964" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96964">
+        <w:t xml:space="preserve">The licensee’s arrangements should ensure that any breach of an </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7092D">
+        <w:t xml:space="preserve">OR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96964">
+        <w:t>is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79787A7A" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00EF5ABA" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t>Acted upon promptly and appropriately;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFF847F" w14:textId="46DE767A" w:rsidR="007718F3" w:rsidRPr="00EF5ABA" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t>Reported (notified) in a suitable and timely manner to ONR consistent with its LC7 arrangements (LC23(3));</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8ABE72" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00EF5ABA" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t>Investigated, reviewed and evaluated by suitably qualified and experienced persons at an appropriate level of authority within the licensee’s organisation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB91219" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00EF5ABA" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t>Recorded and documented in a form that facilitates learning from experience and the promulgation of good practice;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F83E7E" w14:textId="77777777" w:rsidR="007718F3" w:rsidRPr="00EF5ABA" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t>Taken into account within the safety case of this and other facilities under the licensee’s control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8259D0" w14:textId="007073FC" w:rsidR="007718F3" w:rsidRPr="00EF5ABA" w:rsidRDefault="007718F3" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t xml:space="preserve">As such, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t>icensee’s procedures should describe the detailed arrangements for ensuring each of these aspects is performed to an adequate extent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A2E4B5" w14:textId="751E37E0" w:rsidR="00EF5ABA" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t xml:space="preserve">The licensee’s arrangements should ensure that records demonstrating compliance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7092D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t xml:space="preserve"> are made and stored. These records should be evaluated and then retained in accordance with the licensee’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:br/>
+        <w:t xml:space="preserve">LC6 arrangements. The evaluation process should be used to provide further assurance, that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6237D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t xml:space="preserve"> were complied with. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A741D2D" w14:textId="77777777" w:rsidR="00136B71" w:rsidRDefault="00136B71" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="00136B71" w:rsidSect="00DA7EC9">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BC6BEF" w14:textId="39F81488" w:rsidR="007718F3" w:rsidRPr="00EF5ABA" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The evaluation process should be undertaken by persons independent of those who were responsible for the original records. The evaluation process should also include regular periodic reviews to ensure that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7188">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5ABA">
+        <w:t xml:space="preserve"> remain pertinent in the light of operating experience (at this facility and elsewhere), modifications to the facility and any relevant wider developments in science or technology, and then changed as necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458594E7" w14:textId="3478A74C" w:rsidR="007718F3" w:rsidRPr="00BA7B26" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7B26">
+        <w:t xml:space="preserve">The arrangements should recognise that ONR may specify that </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B465C6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B26">
+        <w:t xml:space="preserve"> be referred to a relevant NSC for consideration. Consideration of </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B465C6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B26">
+        <w:t xml:space="preserve"> should therefore appear within the general terms of reference for the licensee's NSC through its LC13 arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276830F4" w14:textId="7390127F" w:rsidR="007718F3" w:rsidRPr="00BA7B26" w:rsidRDefault="007718F3" w:rsidP="007718F3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7B26">
+        <w:t xml:space="preserve">The procedures should include provision for the temporary suspension of an approved </w:t>
+      </w:r>
+      <w:r w:rsidR="00B465C6">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B73">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B26">
+        <w:t xml:space="preserve"> (or parts of it) following the agreement of ONR in accordance with LC23(6). Any request to ONR for such suspensions should include a clear safety justification, the period for which the suspension is required, indicate what temporary procedures will be in place during this period, and have completed due process in the licensee's system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A5897" w14:textId="3F65F924" w:rsidR="00D60BCB" w:rsidRDefault="007718F3" w:rsidP="00B77ECF">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7B26">
+        <w:t xml:space="preserve">The arrangements should show how the licensee will respond to a Specification issued under LC23(4) and will ensure that once approved these </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B73">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B26">
+        <w:t xml:space="preserve"> will not be altered without a further approval. In the event that a licensee proposes to modify any </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B73">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7B26">
+        <w:t xml:space="preserve"> previously approved by ONR in accordance with LC23(4), the arrangements should reflect the need for an application to be made to ONR to modify it in accordance with the requirements of LC23(5).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693C53">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60BCB">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C3DA1C" w14:textId="35444E9C" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc237242988"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nspection of </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rrangements and their </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mplementation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="15514688" w14:textId="2E57F73A" w:rsidR="00B77ECF" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1D06">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD26EE" w:rsidRPr="00DA1D06">
+        <w:t xml:space="preserve"> following is to support </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0354E" w:rsidRPr="00DA1D06">
+        <w:t xml:space="preserve">inspectors and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F75ADE">
+        <w:t xml:space="preserve">inclusion is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0354E" w:rsidRPr="00DA1D06">
+        <w:t>dependent on the scope of the inspection and the areas the inspector sample</w:t>
+      </w:r>
+      <w:r w:rsidR="00284BE7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1D06">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BBD4B0" w14:textId="2B3E8C5F" w:rsidR="00C33349" w:rsidRPr="00B77ECF" w:rsidRDefault="00B77ECF" w:rsidP="00B77ECF">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B77ECF">
+        <w:t xml:space="preserve">Inspectors should review the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B73">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77ECF">
+        <w:t xml:space="preserve"> and select a sample for inspection. </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B77ECF">
+        <w:t xml:space="preserve">This should involve an examination of the safety case looking at consistency between the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B73">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77ECF">
+        <w:t xml:space="preserve"> and the safety case and the adequacy of the justification supporting the selected </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B73">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77ECF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33349" w:rsidRPr="00B77ECF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DB4F3C" w14:textId="6EAE7D88" w:rsidR="00C33349" w:rsidRPr="00DA1D06" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc167178854"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237242989"/>
+      <w:r w:rsidRPr="00DA1D06">
+        <w:t xml:space="preserve">Understanding of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1D06">
+        <w:t xml:space="preserve">afety </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1D06">
+        <w:t>ase</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="6CC19A65" w14:textId="7460334D" w:rsidR="0013501B" w:rsidRDefault="0013501B" w:rsidP="0013501B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Safety objectives should be clearly stated, readily accessible and understood by relevant personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2E995B" w14:textId="519B40E2" w:rsidR="0013501B" w:rsidRDefault="0013501B" w:rsidP="0013501B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The safety case should be current and user-friendly, and provide operators with sufficient information to discharge their responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110701C8" w14:textId="3EB6484F" w:rsidR="0013501B" w:rsidRDefault="0013501B" w:rsidP="0013501B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The safety case should be maintained; for example, LC22 modifications should be consolidated periodically and changes made visible to </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>Duly Authorised Persons (DAPs)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and operators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069F7DB0" w14:textId="0D46D563" w:rsidR="0013501B" w:rsidRDefault="0013501B" w:rsidP="0013501B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Operations that may affect nuclear safety, and the associated nuclear hazards, should be explicitly identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313D45C4" w14:textId="77777777" w:rsidR="00C33349" w:rsidRPr="00F55563" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc167178855"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc237242990"/>
+      <w:r w:rsidRPr="00F55563">
+        <w:t>Derivation and justification of limits and conditions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="0F5FD884" w14:textId="63AE197C" w:rsidR="003351C5" w:rsidRPr="003351C5" w:rsidRDefault="003351C5" w:rsidP="003351C5">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003351C5">
+        <w:t xml:space="preserve">ORs should be derived from and align directly with the safety case and the link between them should be clear and well-described (referred to as a ‘golden thread’). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADD0B3A" w14:textId="5D047741" w:rsidR="003351C5" w:rsidRPr="003351C5" w:rsidRDefault="003351C5" w:rsidP="003351C5">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003351C5">
+        <w:t>Inspectors should scrutinise ORs introduced solely through management decisions without support from the safety case, as this may indicate weaknesses in LC14 arrangements. Inspectors should challenge ORs that are not made in the interests of safety such as those relating to commercial targets or other non-safety related objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BD0073" w14:textId="77777777" w:rsidR="00896959" w:rsidRPr="00291478" w:rsidRDefault="00896959" w:rsidP="00896959">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291478">
+        <w:t>nspectors should confirm the licensee’s ORs adequately cover:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C707AF" w14:textId="77777777" w:rsidR="00896959" w:rsidRPr="00291478" w:rsidRDefault="00896959" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291478">
+        <w:t>all the permitted operating modes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497E7820" w14:textId="77777777" w:rsidR="00896959" w:rsidRPr="00291478" w:rsidRDefault="00896959" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291478">
+        <w:t>all identified sources of hazard;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D33C45" w14:textId="77777777" w:rsidR="00896959" w:rsidRPr="00291478" w:rsidRDefault="00896959" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291478">
+        <w:t>all identified fault sequences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BBD1F9" w14:textId="77777777" w:rsidR="00896959" w:rsidRPr="00291478" w:rsidRDefault="00896959" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291478">
+        <w:lastRenderedPageBreak/>
+        <w:t>all levels of the defence in depth hierarchy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25730C0F" w14:textId="77777777" w:rsidR="00896959" w:rsidRPr="00291478" w:rsidRDefault="00896959" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291478">
+        <w:t>all claimed plant and equipment, operating ranges and the resources and support services required; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A263AE" w14:textId="220A9FA4" w:rsidR="00896959" w:rsidRPr="00291478" w:rsidRDefault="00896959" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291478">
+        <w:t>all human-related claims, including specific SQEP requirements and staffing levels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C1D969" w14:textId="77777777" w:rsidR="00DF5B97" w:rsidRPr="00DF5B97" w:rsidRDefault="00DF5B97" w:rsidP="00DF5B97">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t>When judging adequacy, inspectors should consider whether the licensee has derived ORs that are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BE63DE" w14:textId="77777777" w:rsidR="00DF5B97" w:rsidRPr="00DF5B97" w:rsidRDefault="00DF5B97" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Written as limits or conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t>: ORs should define clear limits and conditions. They should be distinct from and separate to operating instructions, that describe and direct human actions. For example, in specifying a maximum number of cans permitted in a plutonium glovebox (which is an OR); as opposed to the procedure directing operators on the importing/exporting of cans (which is an operating instruction).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0A0382" w14:textId="77777777" w:rsidR="00DF5B97" w:rsidRPr="00DF5B97" w:rsidRDefault="00DF5B97" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Meaningful</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t xml:space="preserve">: ORs should be based on parameters that facility operators can meaningfully understand and readily measure. For example, whilst a reactor safety case might determine thermal-hydraulic limits (such as a critical heat flux at the clad surface), associated ORs should be based, where possible, on meaningful values such as specific limiting pressures and temperatures that can be measured by operators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24354D1F" w14:textId="77777777" w:rsidR="00DF5B97" w:rsidRPr="00DF5B97" w:rsidRDefault="00DF5B97" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unambiguous: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t>ORs should be written as clearly and unambiguously as possible. This includes the use of appropriate language, care with acronyms or abbreviations and the avoidance of potentially-ambiguous qualifiers (such as “approximately”). Licensees should seek human factors expertise in deriving ORs (and any associated operating documentation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDC6F43" w14:textId="77777777" w:rsidR="00DF5B97" w:rsidRPr="00DF5B97" w:rsidRDefault="00DF5B97" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Simple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t>: ORs should be written in straightforward manner using simple terms to ensure operator understanding. Complicated ORs with multiple parameters, conditions or complex logic should be avoided where possible. For example, while a criticality limit may depend on enrichment, moderator, reflector, mass, and configuration, it is preferable to express the limit in straightforward, measurable terms. Instead of a complex requirement, state: “No more than one Type X container may be located in Glovebox Y at any time.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A51E61" w14:textId="77777777" w:rsidR="00DF5B97" w:rsidRPr="00DF5B97" w:rsidRDefault="00DF5B97" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practicable: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t>ORs that result in practical actions/responses should be written such that these are demonstrably achievable. Here, the safety case should provide evidence that operator actions and system responses to ORs will be carried out to the required quality and within the specified timescales.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t>Early consultation and ongoing collaboration among safety case authors, operators, and human factors experts is essential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538B3C30" w14:textId="0BF73E88" w:rsidR="00DF5B97" w:rsidRPr="00DF5B97" w:rsidRDefault="00DF5B97" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Holistic and manageable: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t xml:space="preserve">ORs should be based on an overall understanding of the safety philosophy taken by the safety case and put in place only where needed. For example, if a single, simple OR can provide an appropriate bounding limit or condition to several related fault sequences, then this should be used, where possible, in place of multiple separate but slightly different ORs. OR compliance should be within the capability and capacity of the operators and human factors expertise should be used to ensure that this is the case. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CB244E" w14:textId="77777777" w:rsidR="00DF5B97" w:rsidRDefault="00DF5B97" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Robust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5B97">
+        <w:t>: ORs should be robust to uncertainties and tolerances in instrumentation, measuring procedures and any calculations needed to demonstrate OR compliance. This should take into account any random error as well as systematic effects like instrument drift. It may also consider the effect of measurement frequency and delays. Suitable margins should be applied such that these effects do not lead to an apparently compliant situation being, in reality, an un-revealed non-compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF5AA17" w14:textId="779480CB" w:rsidR="00934158" w:rsidRDefault="00730E04" w:rsidP="00934158">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6B73">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00934158">
+        <w:t xml:space="preserve"> should address the availability of plant, equipment, alarms/indications, emergency equipment and essential consumables necessary in the interests of nuclear safety, including those needed to implement emergency procedures (</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>for example</w:t>
+      </w:r>
+      <w:r w:rsidR="00934158">
+        <w:t>, emergency lighting and communications).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA344AE" w14:textId="190CE3F4" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00862242">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc237242991"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc167178856"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t xml:space="preserve">Managing </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71" w:rsidRPr="00DA7EC9">
+        <w:t>operating rules</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="648ED127" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00862242">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Inspectors should seek confidence that the suite of ORs at any facility are written, controlled, implemented, monitored, reviewed and amended only under appropriate management control. They should reflect the current safety case and only be updated under the relevant change control processes (such as those for LC22).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FAAE71" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00862242">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORs should be compatible with any associated operating instructions and those with responsibility for writing, amending, compliance and supervision should be suitably qualified and experienced, in receipt of appropriate training and under appropriate supervision.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A1F05E" w14:textId="77777777" w:rsidR="00CD4A8B" w:rsidRPr="00CD4A8B" w:rsidRDefault="00CD4A8B" w:rsidP="00CD4A8B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD4A8B">
+        <w:t>Operators should be able to demonstrate how OR compliance is achieved, and ORs should be readily accessible at the point of use in a suitable form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482714EC" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00CD4A8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc237242992"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t>Temporary operating rules</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="1E5A7069" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00CD4A8B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licensees may need to temporarily modify existing ORs or temporarily introduce new ones, for example during an experiment or other time-limited period. This may need to occur promptly as part of measures to maintain safety pending a repair or other steps to restore the design intent. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>There should be appropriate arrangements in place to control temporary ORs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E973B59" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00F61629">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Regardless of whether they are permanent or temporary, inspectors should ensure that ORs remain consistent with the safety case (including the amendment supporting any modification or experiment). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Appropriate management control should be in place to ensure that temporary ORs are reversed when appropriate. Licensees should not misuse temporary arrangements in order to circumvent the full rigour of change control processes. Inspectors should look out for long-standing ‘temporary’ ORs and seek to understand why these have not either been withdrawn or incorporated permanently, depending on the circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACC7895" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00E36883" w:rsidRDefault="00DA7EC9" w:rsidP="003B6041">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc237242993"/>
+      <w:r w:rsidRPr="00E36883">
+        <w:t>Grading operating rules</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="713ACF42" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00E36883" w:rsidRDefault="00DA7EC9" w:rsidP="003B6041">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36883">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licensees should adopt a graded approach to the implementation of ORs: focusing attention on those limits and conditions that are most important to safety. Many licensees categorise ORs according to their safety significance, but ONR does not prescribe the approach to such categorisation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782DFCBA" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00E36883" w:rsidRDefault="00DA7EC9" w:rsidP="003B6041">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36883">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>There are several factors that should be considered when determining the significance of an OR. The following list is neither exhaustive nor prescriptive – but identifies some of the key factors that should be considered:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17455F30" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00E36883" w:rsidRDefault="00DA7EC9" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36883">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Risk of harm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36883">
+        <w:t xml:space="preserve">: measured in terms of likelihood and unmitigated potential consequences, for people on- and off-site, either in the short or longer term, of the resulting fault or accident against which the OR provides some defence.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B617267" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00E36883" w:rsidRDefault="00DA7EC9" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36883">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sensitivity to the OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36883">
+        <w:t xml:space="preserve">: referring to the degree to which the OR is involved in avoiding adverse consequences. This recognises that breaching some ORs can lead more directly and immediately to harm, whereas other ORs form part of a broader collection against which other breaches, or safety measure failures, are needed before harm can result. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446EBB93" w14:textId="1B25F431" w:rsidR="00DA7EC9" w:rsidRPr="00E36883" w:rsidRDefault="00DA7EC9" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36883">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Role in defence in depth</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1705">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1705" w:rsidRPr="003F1705">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1705" w:rsidRPr="003F1705">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:instrText xml:space="preserve"> REF _Ref228865360 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00136B71" w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71" w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1705" w:rsidRPr="003F1705">
+        <w:t xml:space="preserve">in section </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:instrText xml:space="preserve"> REF _Ref237242665 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:rPr>
+          <w:cs/>
+        </w:rPr>
+        <w:t>‎</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:t>5.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003F1705" w:rsidRPr="003F1705">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1705">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36883">
+        <w:t xml:space="preserve"> referring the level or levels of the hierarchy of defence in depth to which the OR contributes. This recognises that confining fault progression to within the normal or near-normal operational envelope (levels 1 and 2) is preferable to design basis protection (level 3) or mitigation of beyond design basis conditions or radioactive releases (levels 4 and 5). </w:t>
+      </w:r>
+      <w:r w:rsidR="00136B71">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E36883">
+        <w:t>ORs that may span multiple levels of the hierarchy are especially important.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671ECE4B" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="003F1705" w:rsidRDefault="00DA7EC9" w:rsidP="00136B71">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1705">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Degree of control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1705">
+        <w:t xml:space="preserve">: recognising that ORs over which operators have a high degree of control (for example, through respecting limits on operating plant configuration, protection, safety measure availability and process parameters) can be more important than ORs over which operators have less or no influence (for example, limits identifying the theoretical points of fuel clad melt). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAF0E11" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00EB12B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Ref237241903"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref237242665"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc237242994"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Operating rules and defence in depth</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="1787DDAD" w14:textId="60EAD22D" w:rsidR="00DA7EC9" w:rsidRPr="00B2378D" w:rsidRDefault="00DA7EC9" w:rsidP="00B2378D">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The safety case should identify ORs that correspond to the safety functions delivered at each level of the defence in depth hierarchy. This is particularly the case for levels 2 to 5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref228865360 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> illustrates the behaviour of a representative parametric limit during a fault sequence. The extent to which ORs are required at each level will depend on the nature of the facility, the fault scenario in question and what is reasonably practicable. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Appendix 4 of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA602C">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4478A">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Limits and conditions for Nuclear Safety (Operating Rules)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4478A">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E09BC">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAG has further information on this </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:id w:val="467020292"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E09BC">
+            <w:rPr>
+              <w:lang w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="000E09BC">
+            <w:rPr>
+              <w:lang w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> CITATION ONR59 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="000E09BC">
+            <w:rPr>
+              <w:lang w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C42B31" w:rsidRPr="00C42B31">
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>[1]</w:t>
+          </w:r>
+          <w:r w:rsidR="000E09BC">
+            <w:rPr>
+              <w:lang w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E09BC">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524FF370" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00DA7EC9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CC0D62A" wp14:editId="2CE4CEA5">
+            <wp:extent cx="5010953" cy="3314700"/>
+            <wp:effectExtent l="19050" t="19050" r="18415" b="19050"/>
+            <wp:docPr id="303315502" name="Picture 303315502"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5016456" cy="3318340"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:sysClr val="windowText" lastClr="000000"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603AF55D" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00DA7EC9">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Ref228865360"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Schematic illustration of a defence in depth approach to ORs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E3DD48" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00DD59A6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc237242995"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t>Operating rule compliance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="5BF9B95A" w14:textId="77777777" w:rsidR="00101C14" w:rsidRDefault="00101C14" w:rsidP="00101C14">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve">The licensee should be able to demonstrate that effective management controls are in place to ensure compliance with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ORs, in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve"> all permitted operational states and conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1648926E" w14:textId="77777777" w:rsidR="00101C14" w:rsidRPr="009C4BEC" w:rsidRDefault="00101C14" w:rsidP="00101C14">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve">A human factors assessment should cover the means by which </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve"> are implemented and monitored. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79264C8A" w14:textId="77777777" w:rsidR="00101C14" w:rsidRPr="009C4BEC" w:rsidRDefault="00101C14" w:rsidP="00101C14">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4BEC">
+        <w:t>The management controls ensure that positive compliance is demonstrated and that the controls are regularly audited for compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C76EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve"> are worded such that compliance can be readily demonstrated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D534E61" w14:textId="77777777" w:rsidR="00101C14" w:rsidRPr="009C4BEC" w:rsidRDefault="00101C14" w:rsidP="00101C14">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="a14_1"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve">Compliance with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve"> should have defined surveillance requirements and should be demonstrated by suitable records (logs) that form part of the facility’s quality management system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF2D002" w14:textId="2CCD05C1" w:rsidR="00101C14" w:rsidRPr="009C4BEC" w:rsidRDefault="00F10D2A" w:rsidP="00101C14">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="a14_2"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>SQEPs</w:t>
+      </w:r>
+      <w:r w:rsidR="00101C14" w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve"> should be responsible for compliance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00101C14">
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidR="00101C14" w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve">. For those </w:t>
+      </w:r>
+      <w:r w:rsidR="00101C14">
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidR="00101C14" w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve"> that are most important to nuclear safety</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00101C14" w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve"> such persons should be Duly Authorised</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00101C14" w:rsidRPr="009C4BEC">
+        <w:t xml:space="preserve"> in accordance with LC12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5822341E" w14:textId="77777777" w:rsidR="00101C14" w:rsidRPr="00825569" w:rsidRDefault="00101C14" w:rsidP="00101C14">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="a14_3"/>
+      <w:bookmarkStart w:id="22" w:name="a14_4"/>
+      <w:bookmarkStart w:id="23" w:name="a14_5"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>Arrangements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825569">
+        <w:t xml:space="preserve"> should ensure that operators are always aware of trends in relevant plant parameters and the availability/status of the safety measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3336571D" w14:textId="77777777" w:rsidR="00101C14" w:rsidRPr="00825569" w:rsidRDefault="00101C14" w:rsidP="00101C14">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="a14_6"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t>Arrangements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825569">
+        <w:t xml:space="preserve"> for controlling, indicating, communicating and assessing the availability of safety measures, other plant, equipment and essential consumables required by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825569">
+        <w:t xml:space="preserve"> should be in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B8C2CF" w14:textId="77777777" w:rsidR="00101C14" w:rsidRPr="00825569" w:rsidRDefault="00101C14" w:rsidP="00101C14">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="a14_7"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00825569">
+        <w:t xml:space="preserve">Such </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arrangements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825569">
+        <w:t xml:space="preserve"> should cover the extension of allowable periods of unavailability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A51C57" w14:textId="59532CD4" w:rsidR="0018511E" w:rsidRDefault="00876A6E" w:rsidP="00876A6E">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="a12_2"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4E20">
+        <w:t xml:space="preserve"> should be readily available to operators in a suitable form, at the operational point of work (for example, control room or work station). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1523C347" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="0067779B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The surveillance requirements set-out in the surveillance programme should be clearly linked to the ORs that they support. The exact way the surveillance should be carried out, and the frequency or other conditions by which it should be undertaken, should also be clear, making use of supporting operating instructions as necessary. Where calculations are required, steps to minimise the risk of human error should be implemented (for example, by opting for appropriately validated computational methods, look-up tables, or other simplifications rather than relying on manual calculations).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18073337" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00706332">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The licensee should ensure ORs are robust and include sufficient margins such that measurement uncertainty or timing constraints cannot result in apparent compliance masking an actual breach of the safety case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67449633" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00D35DA4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc237242996"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t>Periodic review of operating rules</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="4D431ED5" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00D35DA4">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>The systematic review of ORs, in light of operational experience and other factors, should form a key part of a licensee’s LC15 periodic safety review process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2302B855" w14:textId="47FDCABA" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00D35DA4">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When considering the adequacy of a licensee’s periodic review inspectors should consider whether it has been confirmed that ORs remain applicable for their intended purpose and can be complied with. Where necessary, a licensee’s review may lead to changes in ORs as a result of operating experience, revised analysis, changes in safety philosophy or safety argument, technological development and advances in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>relevant good practice (RGP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD5DE52" w14:textId="77777777" w:rsidR="00F10D2A" w:rsidRDefault="00F10D2A" w:rsidP="003B5D18">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="00F10D2A" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="even" r:id="rId25"/>
+          <w:headerReference w:type="default" r:id="rId26"/>
+          <w:footerReference w:type="even" r:id="rId27"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A665E62" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="003B5D18">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc237242997"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Operating rule reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="043FB6B6" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="003B5D18">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Ref106112499"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The safety case should identify the subset of ORs relevant to event reporting under LC23(3) and LC7. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Ref106112504"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Reporting thresholds should be set at a point where non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compliance reflects a material loss of control, but not so low that routine operational variation leads to unnecessary low-level reporting and a disproportionate administrative burden. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="1B51272E" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="003B5D18">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ONR’s interest in a reported exceedance should be proportionate and will take into account factors such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1358D8FE" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00F10D2A">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t xml:space="preserve">the potential safety consequence; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5289547A" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00F10D2A">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t>the degree of loss of control;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797A9BBE" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00F10D2A">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t xml:space="preserve">the extent to which the licensee was responsible for that loss of control; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB5B68A" w14:textId="77777777" w:rsidR="00DA7EC9" w:rsidRPr="00DA7EC9" w:rsidRDefault="00DA7EC9" w:rsidP="00F10D2A">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t>the duration of undiscovered non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t xml:space="preserve">compliance; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D854A3" w14:textId="2C87193F" w:rsidR="00DA7EC9" w:rsidRPr="00A02C73" w:rsidRDefault="00DA7EC9" w:rsidP="00F10D2A">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7EC9">
+        <w:t>any recurrence or failure to act on previous learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DDCD25" w14:textId="77777777" w:rsidR="00C33349" w:rsidRPr="00E632B0" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc167178861"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc237242998"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00E632B0">
+        <w:t>Normal operations set points</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="639895AE" w14:textId="2D51C9D2" w:rsidR="00E90E5A" w:rsidRDefault="00730E04" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70AF6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33349" w:rsidRPr="002B2B26">
+        <w:t xml:space="preserve"> for normal operation should be set below safety measure settings, with an adequate margin, in order to provide a clear demarcation between normal operational states and fault/accident conditions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00971415" w:rsidRPr="002B2B26">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0613AFE7" w14:textId="669B7EBD" w:rsidR="00C33349" w:rsidRPr="002B2B26" w:rsidRDefault="00730E04" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7358B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00971415" w:rsidRPr="002B2B26">
+        <w:t xml:space="preserve"> are set at an adequate margin below the settings of the safety measures to prevent spurious activation of the safety measure</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2B26">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4FF1E2" w14:textId="1D5E7617" w:rsidR="00C33349" w:rsidRPr="00E632B0" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="a8_1"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00E632B0">
+        <w:t xml:space="preserve">A suitable rationale should be applied and justified in the safety case for the margins between </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E632B0">
+        <w:t xml:space="preserve"> for normal operation and the safety measure settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605F9790" w14:textId="77777777" w:rsidR="00C33349" w:rsidRPr="002B2B26" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="a8_2"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc167178862"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc237242999"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="002B2B26">
+        <w:t>Alarms and indications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="77C55019" w14:textId="765A1590" w:rsidR="002E44D3" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B2B26">
+        <w:t xml:space="preserve">The availability of alarms and indications needed to ensure nuclear safety should be covered within the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7358B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2B26">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E466C5E" w14:textId="78FA2DA5" w:rsidR="00C33349" w:rsidRPr="002B2B26" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B2B26">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7358B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2B26">
+        <w:t xml:space="preserve"> should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42034">
+        <w:t>ensure that adequate alarms will be provided so that operating personnel have enough time to initiate corrective actions before safety measures are initiated.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42034" w:rsidRPr="00F42034">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00941CAE" w:rsidRPr="002B2B26">
+        <w:t>An adequate margin should be allowed for in the alarm settings to enable</w:t>
+      </w:r>
+      <w:r w:rsidR="00941CAE">
+        <w:t xml:space="preserve"> this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B65301A" w14:textId="77777777" w:rsidR="00C33349" w:rsidRPr="002B2B26" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="a9_1"/>
+      <w:bookmarkStart w:id="38" w:name="a9_2"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="002B2B26">
+        <w:t>Alarms should be managed such that standing alarms do not impair the operator response to genuine alarm signals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F360BC" w14:textId="77777777" w:rsidR="00C33349" w:rsidRPr="002B2B26" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="a9_3"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="002B2B26">
+        <w:t>Defects from standing alarms should be remedied as soon as reasonably practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A17AFA" w14:textId="0DB5C634" w:rsidR="00C33349" w:rsidRPr="008A4E20" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="a10_6"/>
+      <w:bookmarkStart w:id="41" w:name="a10_7"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc167178866"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc237243000"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="008A4E20">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Operating </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4E20">
+        <w:t>nstructions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="35DC8A34" w14:textId="5997EEB5" w:rsidR="00825569" w:rsidRPr="00F71E67" w:rsidRDefault="00825569" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71E67">
+        <w:t xml:space="preserve">Any </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E67">
+        <w:t xml:space="preserve">perating </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E67">
+        <w:t xml:space="preserve">nstruction that implements an </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7358B">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E67">
+        <w:t xml:space="preserve"> is clearly identified as such.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F7A13C" w14:textId="2BFF7228" w:rsidR="00C33349" w:rsidRPr="00C41400" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">A clear set of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A" w:rsidRPr="00F71E67">
+        <w:t xml:space="preserve">perating </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A" w:rsidRPr="00F71E67">
+        <w:t>nstruction</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">, governing all permitted modes of normal operation, should be available that ensures the facility is operated within the </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7358B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF16186" w14:textId="6CE951C0" w:rsidR="00C33349" w:rsidRPr="00C41400" w:rsidRDefault="00C33349" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="a13_1"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">Operating </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41400">
+        <w:t>nstructions should cover all permitted operational states and conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59372CA4" w14:textId="57B9D04F" w:rsidR="00C33349" w:rsidRPr="00C41400" w:rsidRDefault="00F10D2A" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="a13_2"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">Operating </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">nstructions </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33349" w:rsidRPr="00C41400">
+        <w:t>should be authorised, up to date and available to all relevant operations staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B87D0D" w14:textId="095E55BE" w:rsidR="00C33349" w:rsidRPr="00C41400" w:rsidRDefault="00730E04" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="a13_3"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7358B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33349" w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A" w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">perating </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A" w:rsidRPr="00C41400">
+        <w:t>nstructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A" w:rsidRPr="00C41400">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33349" w:rsidRPr="00C41400">
+        <w:t>and other supporting documentation should be maintained as a consistent set of documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A21DA9" w14:textId="2E541962" w:rsidR="00C33349" w:rsidRPr="00C41400" w:rsidRDefault="00F10D2A" w:rsidP="00C33349">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="a13_4"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">Operating </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41400">
+        <w:t xml:space="preserve">nstructions </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33349" w:rsidRPr="00C41400">
+        <w:t>should ensure that the facility is operated so as to maximise the margin between normal operations and Safety Limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F59BD8" w14:textId="1FF64189" w:rsidR="00D179C5" w:rsidRDefault="00C33349" w:rsidP="009D1BFC">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="a13_5"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00825569">
+        <w:t xml:space="preserve">Compliance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00730E04">
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7358B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825569">
+        <w:t xml:space="preserve"> alone may not be sufficient to demonstrate that the overall risk from the facility is ALARP. Therefore, operations and configuration should be kept under surveillance (for example, through the use of risk monitors).</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1BFC" w:rsidRPr="00825569">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F238FD" w14:textId="77777777" w:rsidR="009F4347" w:rsidRPr="007711F0" w:rsidRDefault="009F4347" w:rsidP="009F4347">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc167178858"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc237243001"/>
+      <w:r w:rsidRPr="007711F0">
+        <w:t>Use of surrogate parameters</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="0E811575" w14:textId="77777777" w:rsidR="009F4347" w:rsidRDefault="009F4347" w:rsidP="009F4347">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Where a surrogate parameter is used, the safety case should justify its use and define an unambiguous relationship to the relevant safety critical parameter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0920F14A" w14:textId="77777777" w:rsidR="009F4347" w:rsidRDefault="009F4347" w:rsidP="009F4347">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="a5_1"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t>Where a directly measurable/observable parameter is not available, an appropriate surrogate should be identified and justified in the safety case. The surrogate value should be set so that compliance can be determined definitively, with adequate warning and clear indication to operators when a breach has occurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD557CF" w14:textId="3AC9B5C4" w:rsidR="009F4347" w:rsidRDefault="009F4347" w:rsidP="009F4347">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="a5_2"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t>Where interpretation or calculation is required to demonstrate compliance, the supporting tools (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
+        <w:t>for example,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tables, diagrams or software) should be fit for purpose, controlled, and supported by suitable training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46967551" w14:textId="77777777" w:rsidR="009F4347" w:rsidRDefault="009F4347" w:rsidP="009F4347">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="a5_3"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t>Analysis should demonstrate that any compliance calculations can be completed within appropriate timescales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBB58C2" w14:textId="5ECDC357" w:rsidR="00D60BCB" w:rsidRPr="005210B2" w:rsidRDefault="009F4347" w:rsidP="005210B2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc167178859"/>
+      <w:r>
+        <w:t>Conditions and limits derived from criticality analyses should be translated into operational parameters that are meaningful to operators and included in the ORs.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="2EB62447" w14:textId="65295022" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B0DAC6" w14:textId="77777777" w:rsidR="00821337" w:rsidRDefault="00821337" w:rsidP="00FA33FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00821337" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="55" w:name="_Toc237243002" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rStyle w:val="Style2"/>
-[...9 lines deleted...]
-        <w:text/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-652758001"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Bibliographies"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="297D790E" w14:textId="39359677" w:rsidR="00004C16" w:rsidRDefault="00320B7F" w:rsidP="00004C16">
+        <w:p w14:paraId="5F37DAE5" w14:textId="77777777" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="0"/>
+            </w:numPr>
+            <w:ind w:left="851" w:hanging="851"/>
+          </w:pPr>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            <w:t>LC 23 – Operating Rules</w:t>
+            <w:t>References</w:t>
           </w:r>
+          <w:bookmarkEnd w:id="55"/>
         </w:p>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-573587230"/>
+            <w:bibliography/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="75E64F7B" w14:textId="77777777" w:rsidR="00C42B31" w:rsidRDefault="002042C2" w:rsidP="002042C2">
+              <w:pPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:noProof/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r>
+                <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
+              </w:r>
+              <w:r>
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+            </w:p>
+            <w:tbl>
+              <w:tblPr>
+                <w:tblW w:w="5000" w:type="pct"/>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                <w:tblCellMar>
+                  <w:top w:w="15" w:type="dxa"/>
+                  <w:left w:w="15" w:type="dxa"/>
+                  <w:bottom w:w="15" w:type="dxa"/>
+                  <w:right w:w="15" w:type="dxa"/>
+                </w:tblCellMar>
+                <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+              </w:tblPr>
+              <w:tblGrid>
+                <w:gridCol w:w="342"/>
+                <w:gridCol w:w="8684"/>
+              </w:tblGrid>
+              <w:tr w:rsidR="00C42B31" w14:paraId="54689A8E" w14:textId="77777777">
+                <w:trPr>
+                  <w:divId w:val="1286430691"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="27B464F7" w14:textId="5F41AF13" w:rsidR="00C42B31" w:rsidRDefault="00C42B31">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[1] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4E920F7A" w14:textId="77777777" w:rsidR="00C42B31" w:rsidRDefault="00C42B31">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “NS-TAST-GD-035 Limits and Conditions for Nuclear Safety (Operating Rules) Technical Assessment Guide”.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00C42B31" w14:paraId="7B01BBFF" w14:textId="77777777">
+                <w:trPr>
+                  <w:divId w:val="1286430691"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4BFE0E41" w14:textId="77777777" w:rsidR="00C42B31" w:rsidRDefault="00C42B31">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[2] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="6C75B731" w14:textId="77777777" w:rsidR="00C42B31" w:rsidRDefault="00C42B31">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>12, “ONR Risk-informed and targeted engagements ONR-RD-POL-002”.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="00C42B31" w14:paraId="2B60D43E" w14:textId="77777777">
+                <w:trPr>
+                  <w:divId w:val="1286430691"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="0C9626BE" w14:textId="77777777" w:rsidR="00C42B31" w:rsidRDefault="00C42B31">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[3] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="7758F94C" w14:textId="77777777" w:rsidR="00C42B31" w:rsidRDefault="00C42B31">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>ONR, “Safety Assessment Principles (SAPs) for Nuclear Facilities - 2014 Edition (Revision 1),” 2020.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+            </w:tbl>
+            <w:p w14:paraId="3CBB1D46" w14:textId="77777777" w:rsidR="00C42B31" w:rsidRDefault="00C42B31">
+              <w:pPr>
+                <w:divId w:val="1286430691"/>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:noProof/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+            <w:p w14:paraId="7CD57A40" w14:textId="3AFA78C4" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="67C84364" w14:textId="74AF0E50" w:rsidR="00196ADB" w:rsidRDefault="00196ADB" w:rsidP="00004C16">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="07D791C5" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00595C8C" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc237243003"/>
+      <w:r>
+        <w:t>Document control information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="2C5D42AA" w14:textId="460B3B2E" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
-        <w:rPr>
-[...30 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4D99E381" w14:textId="19A3A5BB" w:rsidR="00004C16" w:rsidRPr="00196ADB" w:rsidRDefault="00004C16" w:rsidP="00004C16">
+        <w:t>Approved by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="002504AD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of Profession for </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0828">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operational Inspection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D33D1E" w14:textId="34BC6980" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Authored by</w:t>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00196ADB">
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Approved by</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Issue No."/>
           <w:tag w:val=""/>
           <w:id w:val="-894428327"/>
-          <w:lock w:val="sdtLocked"/>
           <w:placeholder>
-            <w:docPart w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+            <w:docPart w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008678B9">
+          <w:r w:rsidR="007D0273">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>7.1</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="19206F45" w14:textId="3AA0090E" w:rsidR="00004C16" w:rsidRPr="00196ADB" w:rsidRDefault="00004C16" w:rsidP="00004C16">
+    <w:p w14:paraId="12DC54B5" w14:textId="1A360EC2" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00196ADB">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Publication Date</w:t>
+        <w:t>Published</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="008678B9">
+      <w:r w:rsidR="002504AD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>May</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC4229">
+        <w:t>August</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22297511" w14:textId="49673F34" w:rsidR="005C1E52" w:rsidRPr="00196ADB" w:rsidRDefault="005C1E52" w:rsidP="00004C16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0273">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AA6F0F" w14:textId="70618D87" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Next Major Review Date</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00196ADB">
+        <w:t xml:space="preserve">Next </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Doc. Ref</w:t>
+        <w:t>scheduled review</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC4229">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000E37CA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NS-INSP-GD-023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55057C62" w14:textId="1754F4FA" w:rsidR="00004C16" w:rsidRPr="00196ADB" w:rsidRDefault="00004C16" w:rsidP="00004C16">
+        <w:t>August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00132632">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00694522">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009331B3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A735AFC" w14:textId="6B59C922" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Record Ref. No</w:t>
+        <w:t>Doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ument reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00196ADB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC4229" w:rsidRPr="00CC4229">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2020/209683</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="02828791" w14:textId="6331C353" w:rsidR="00B23A5E" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
+        <w:t>NS-INSP-GD-023</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10D2A" w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D13A83B" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37"/>
+    <w:p w14:paraId="7629CA34" w14:textId="77777777" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Revision commentary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1348"/>
-        <w:gridCol w:w="7668"/>
+        <w:gridCol w:w="1124"/>
+        <w:gridCol w:w="7892"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00131DE8" w:rsidRPr="00C57F3B" w14:paraId="57AB5A2A" w14:textId="77777777" w:rsidTr="00CC4229">
+      <w:tr w:rsidR="00930E37" w:rsidRPr="00F10D2A" w14:paraId="1216A18F" w14:textId="77777777" w:rsidTr="00F10D2A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2DC28D" w14:textId="77777777" w:rsidR="00131DE8" w:rsidRPr="00C57F3B" w:rsidRDefault="00131DE8" w:rsidP="00763871">
+          <w:p w14:paraId="3C3F26F3" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00F10D2A" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57F3B">
-[...4 lines deleted...]
-              <w:t>Issue No.</w:t>
+            <w:r w:rsidRPr="00F10D2A">
+              <w:t>Issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7668" w:type="dxa"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128D7417" w14:textId="77777777" w:rsidR="00131DE8" w:rsidRPr="00C57F3B" w:rsidRDefault="00131DE8" w:rsidP="00763871">
+          <w:p w14:paraId="5DC60E12" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00F10D2A" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57F3B">
-[...4 lines deleted...]
-              <w:t>Description of Update(s)</w:t>
+            <w:r w:rsidRPr="00F10D2A">
+              <w:t>Description of update(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131DE8" w14:paraId="03BF60F8" w14:textId="77777777" w:rsidTr="00CC4229">
+      <w:tr w:rsidR="00EF5796" w14:paraId="207DC597" w14:textId="77777777" w:rsidTr="00F10D2A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63AEE5DB" w14:textId="77777777" w:rsidR="00131DE8" w:rsidRDefault="00131DE8" w:rsidP="00763871">
+          <w:p w14:paraId="1A3F21B1" w14:textId="77777777" w:rsidR="00EF5796" w:rsidRDefault="00EF5796" w:rsidP="00CE1A84">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7668" w:type="dxa"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B4F247" w14:textId="77777777" w:rsidR="00131DE8" w:rsidRDefault="00131DE8" w:rsidP="00763871">
-[...120 lines deleted...]
-          <w:p w14:paraId="12D4E9C0" w14:textId="4F514E36" w:rsidR="00CC4229" w:rsidRDefault="00CC4229" w:rsidP="00763871">
+          <w:p w14:paraId="02FC34AF" w14:textId="77777777" w:rsidR="00EF5796" w:rsidRDefault="00EF5796" w:rsidP="00CE1A84">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...5 lines deleted...]
-              <w:t>eview date pushed back to May 2024 to align with review of NS-INSP-GD-024.</w:t>
+              <w:t xml:space="preserve">Updated to be consistent with NS-TAST-GD-035. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00131DE8" w14:paraId="6C46BCA0" w14:textId="77777777" w:rsidTr="00CC4229">
+      <w:tr w:rsidR="00930E37" w14:paraId="1D25BD44" w14:textId="77777777" w:rsidTr="00F10D2A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50995935" w14:textId="6C3D1E92" w:rsidR="00131DE8" w:rsidRDefault="00131DE8" w:rsidP="00763871">
+          <w:p w14:paraId="09409656" w14:textId="68F3757B" w:rsidR="00930E37" w:rsidRDefault="00EF5796" w:rsidP="00CF24A9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
-              <w:t>7</w:t>
+              <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7668" w:type="dxa"/>
+            <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26001588" w14:textId="710E5C1F" w:rsidR="00131DE8" w:rsidRDefault="00EA3A23" w:rsidP="00CC4229">
+          <w:p w14:paraId="0DD41B3D" w14:textId="7034A396" w:rsidR="00930E37" w:rsidRDefault="00317638" w:rsidP="00CF24A9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Updated to be consistent with </w:t>
+              <w:t>Minor revision to reformat</w:t>
             </w:r>
-            <w:r w:rsidR="00CC4229">
-[...3 lines deleted...]
-              <w:t>NS-TAST-GD-035</w:t>
+            <w:r w:rsidR="007D0273">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF0DC5">
+              <w:t xml:space="preserve">ensure alignment with the revised </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0974">
+              <w:t xml:space="preserve">TAG (NS-TAST-GD-035), </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2BD0">
+              <w:t xml:space="preserve">seek agreement with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10D2A">
+              <w:t xml:space="preserve">HoP - </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2BD0">
+              <w:t xml:space="preserve">Fault Analysis, </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0273">
+              <w:t>update to the new TIG format</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> and reduce </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0273">
+              <w:t>repetition</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> in section</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42B31">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001369AB">
+              <w:t xml:space="preserve">4 and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00131DE8" w:rsidRDefault="00131DE8" w:rsidP="00323E71">
-[...3122 lines deleted...]
-      <w:r w:rsidRPr="006C7E12">
+    <w:p w14:paraId="5AB38FA4" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5066 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId19"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00084ABE" w:rsidSect="00B23A5E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0076">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0077">
       <wne:acd wne:acdName="acd4"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0078">
@@ -9127,495 +6127,747 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2107D189" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRDefault="00265D5A" w:rsidP="007D199A">
+    <w:p w14:paraId="6352F27D" w14:textId="77777777" w:rsidR="00410009" w:rsidRDefault="00410009" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FE2B51" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRDefault="00265D5A"/>
+    <w:p w14:paraId="002DA10C" w14:textId="77777777" w:rsidR="00410009" w:rsidRDefault="00410009"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47609EDB" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRDefault="00265D5A" w:rsidP="007D199A">
+    <w:p w14:paraId="074C42D1" w14:textId="77777777" w:rsidR="00410009" w:rsidRDefault="00410009" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BB1524" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRDefault="00265D5A"/>
+    <w:p w14:paraId="13AC11B0" w14:textId="77777777" w:rsidR="00410009" w:rsidRDefault="00410009"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5714E96E" w14:textId="4E993697" w:rsidR="007C3C1D" w:rsidRPr="00196ADB" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5714E96E" w14:textId="47AC9C34" w:rsidR="007C3C1D" w:rsidRPr="00196ADB" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>ONR-DOC-TEMP-</w:t>
     </w:r>
     <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>003</w:t>
     </w:r>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Issue </w:t>
     </w:r>
     <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00B23A5E" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00196ADB" w:rsidRPr="00196ADB">
+    <w:r w:rsidR="00EB6ECB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="037DD047" w14:textId="61416359" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">Page | </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51A44C0D" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3F2208BD" w14:textId="71E303B1" w:rsidR="00CE6198" w:rsidRPr="00B23A5E" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F2208BD" w14:textId="3729E901" w:rsidR="00CE6198" w:rsidRPr="00510542" w:rsidRDefault="00510542" w:rsidP="00B23A5E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="00510542">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page | </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="00510542">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="00510542">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="00510542">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="00510542">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:noProof/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B23A5E">
+    <w:r w:rsidRPr="00510542">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:noProof/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00510542">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00510542">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00510542">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00510542">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00510542">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00510542">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E592DA6" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRPr="005E0344" w:rsidRDefault="00265D5A" w:rsidP="005E0344">
+    <w:p w14:paraId="7FBA1EB2" w14:textId="77777777" w:rsidR="00410009" w:rsidRPr="005E0344" w:rsidRDefault="00410009" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33EA275A" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRPr="005E0344" w:rsidRDefault="00265D5A" w:rsidP="0090581D">
+    <w:p w14:paraId="6C8FEED3" w14:textId="77777777" w:rsidR="00410009" w:rsidRPr="005E0344" w:rsidRDefault="00410009" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F4782B" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRDefault="00265D5A"/>
+    <w:p w14:paraId="68CA050B" w14:textId="77777777" w:rsidR="00410009" w:rsidRDefault="00410009"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B45B21C" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRDefault="00265D5A">
+    <w:p w14:paraId="404054E5" w14:textId="77777777" w:rsidR="00410009" w:rsidRDefault="00410009">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BCEA1EF" w14:textId="77777777" w:rsidR="00265D5A" w:rsidRDefault="00265D5A"/>
+    <w:p w14:paraId="7F05A117" w14:textId="77777777" w:rsidR="00410009" w:rsidRDefault="00410009"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="20C95174" w14:textId="0294DCB9" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This TIG and the associated TAG </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-875309527"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> CITATION ONR59 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C42B31" w:rsidRPr="00C42B31">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[1]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> together </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008143F2">
+        <w:t>describe how international good practice with regard to the identification, derivation and implementation of operational limits and conditions fits within the UK nuclear safety regulatory context</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66469678" w14:textId="77777777" w:rsidR="00F71E67" w:rsidRDefault="00F71E67">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="22827C81" w14:textId="5EFF7D5E" w:rsidR="00C9673F" w:rsidRDefault="00C9673F" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3285">
+        <w:t xml:space="preserve">As defined in LC1 </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7C58">
+        <w:t>- Interpretation</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3285">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3285">
+        <w:t>Safety case’ means the document o</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23754">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3285">
+        <w:t xml:space="preserve"> documents produced by the lice</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7C58">
+        <w:t xml:space="preserve">nsee in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>LC</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7C58">
+        <w:t>14.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="6DC68A34" w14:textId="7A5EF32A" w:rsidR="00F71E67" w:rsidRDefault="00F71E67" w:rsidP="00510542">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t>ORs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14EFB">
+        <w:t xml:space="preserve"> should be in place to support all levels of the Defence in Depth hierarchy (refer to ONRs Safety Assessment Principles</w:t>
+      </w:r>
+      <w:r w:rsidR="00510542">
+        <w:t xml:space="preserve"> (SAPs)</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="337047113"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00F14EFB">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00F14EFB">
+            <w:instrText xml:space="preserve"> CITATION ONR2013 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00F14EFB">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C42B31">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00C42B31" w:rsidRPr="00C42B31">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[3]</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F14EFB">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00F14EFB">
+        <w:t xml:space="preserve">). This is covered in detail in </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-510224369"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00F14EFB">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00F14EFB">
+            <w:instrText xml:space="preserve"> CITATION ONR59 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00F14EFB">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C42B31" w:rsidRPr="00C42B31">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[1]</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F14EFB">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00F14EFB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14EFB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14EFB">
+        <w:t xml:space="preserve">here should be suitable margins between the </w:t>
+      </w:r>
+      <w:r w:rsidR="00510542" w:rsidRPr="00F14EFB">
+        <w:t xml:space="preserve">Defence in Depth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14EFB">
+        <w:t xml:space="preserve">levels to ensure </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14EFB">
+        <w:t xml:space="preserve"> independence between successive barriers</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77435CE5" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AF688BC" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00267815" w:rsidRDefault="00267815" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2346A3E0" w14:textId="1A2B3A86" w:rsidR="00CE6198" w:rsidRPr="00CC4229" w:rsidRDefault="006B5C96" w:rsidP="00CC4229">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...57 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="47FFC75F" w14:textId="569F1F1F" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="006B5C96" w:rsidP="009E0E52">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FFC75F" w14:textId="61056BDF" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="00000000" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00320B7F">
+        <w:r w:rsidR="00510542">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>LC 23 – Operating Rules</w:t>
+          <w:t>LC23 – Operating rules</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="004E3932" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve"> | Issue No.: </w:t>
+      <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="008678B9">
+        <w:r w:rsidR="007D0273">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>7.1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4B08F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F04C420E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9758,50 +7010,312 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F53A331A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03451064"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="061C9B36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="102879D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A7812E8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17542A77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C12AB78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9882,51 +7396,313 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B40107D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A5CCF7E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BF36E3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="561E125E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224C6DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAB65E54"/>
     <w:lvl w:ilvl="0" w:tplc="13AAB4A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text2"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9996,51 +7772,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA560BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10082,54 +7858,54 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="306D14A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A22017A4"/>
+    <w:tmpl w:val="26E68F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10172,51 +7948,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB70C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6658CF8E"/>
     <w:lvl w:ilvl="0" w:tplc="B1301426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10289,51 +8065,339 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43943ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FEEC1F8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445F2CBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0352995A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44CE4C9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FDA463E"/>
+    <w:lvl w:ilvl="0" w:tplc="B5CCD3D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E83E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBB0C0C8"/>
     <w:lvl w:ilvl="0" w:tplc="51300A06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="F9-Paragraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10376,51 +8440,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46CE0110"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37144888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10521,51 +8585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56251AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="336C4152"/>
     <w:lvl w:ilvl="0" w:tplc="3148E282">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="106470"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10638,51 +8702,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65971AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C63EE6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -10772,51 +8836,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C902408"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EE4A70A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="NumList1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
@@ -10886,51 +8950,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718A0F99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="241CA254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="NumList2"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
@@ -11000,55 +9064,55 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F46359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D654E88E"/>
-    <w:lvl w:ilvl="0" w:tplc="1124F238">
+    <w:tmpl w:val="A5F06998"/>
+    <w:lvl w:ilvl="0" w:tplc="8CAAF38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE78E28A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11120,51 +9184,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79447535"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC8AD34E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -11237,650 +9301,1049 @@
   <w:num w:numId="3" w16cid:durableId="2085639988">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1262179006">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1002776976">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2131317494">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1578203617">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="995184146">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="348718920">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1368944693">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="816150589">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1085146277">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="989944809">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1148547717">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1619264317">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1717772705">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1421370352">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="802893121">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1666081420">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="874538197">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="874538197">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="2057311976">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="689793726">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="48653822">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1603800266">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1864591591">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1603800266">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="26" w16cid:durableId="832574242">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1391732823">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1170676482">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1920022139">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1864636567">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1138567257">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1850942099">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1983734971">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1787239321">
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
+    <w:rsid w:val="00001857"/>
     <w:rsid w:val="00002F03"/>
     <w:rsid w:val="00004C16"/>
+    <w:rsid w:val="000069F6"/>
     <w:rsid w:val="00011177"/>
     <w:rsid w:val="00014814"/>
+    <w:rsid w:val="0002133D"/>
     <w:rsid w:val="00022033"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024B2E"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
     <w:rsid w:val="0003078E"/>
     <w:rsid w:val="00031B89"/>
     <w:rsid w:val="0003693D"/>
+    <w:rsid w:val="00037D49"/>
+    <w:rsid w:val="00044387"/>
     <w:rsid w:val="0004440F"/>
-    <w:rsid w:val="0005080D"/>
     <w:rsid w:val="00052C8A"/>
     <w:rsid w:val="000548C8"/>
+    <w:rsid w:val="00055850"/>
+    <w:rsid w:val="00062C42"/>
     <w:rsid w:val="00064A1B"/>
+    <w:rsid w:val="00073E96"/>
+    <w:rsid w:val="000745FD"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
-    <w:rsid w:val="0008051F"/>
     <w:rsid w:val="000817D4"/>
+    <w:rsid w:val="00081C92"/>
     <w:rsid w:val="00082879"/>
+    <w:rsid w:val="00084ABE"/>
+    <w:rsid w:val="00085B2A"/>
+    <w:rsid w:val="0008630A"/>
     <w:rsid w:val="00091EEA"/>
+    <w:rsid w:val="00091FB4"/>
     <w:rsid w:val="0009225F"/>
+    <w:rsid w:val="000974C5"/>
     <w:rsid w:val="000A105C"/>
+    <w:rsid w:val="000A1C93"/>
+    <w:rsid w:val="000A2679"/>
+    <w:rsid w:val="000A4FEF"/>
+    <w:rsid w:val="000A5F91"/>
+    <w:rsid w:val="000B0484"/>
+    <w:rsid w:val="000B1991"/>
+    <w:rsid w:val="000B6469"/>
+    <w:rsid w:val="000C1D04"/>
     <w:rsid w:val="000C2DDC"/>
-    <w:rsid w:val="000C5BB8"/>
+    <w:rsid w:val="000C3DFE"/>
+    <w:rsid w:val="000C54E6"/>
+    <w:rsid w:val="000C5EE7"/>
     <w:rsid w:val="000C5F5A"/>
+    <w:rsid w:val="000D03C6"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
+    <w:rsid w:val="000D538B"/>
+    <w:rsid w:val="000E09BC"/>
+    <w:rsid w:val="000E15CC"/>
+    <w:rsid w:val="000E2FD0"/>
+    <w:rsid w:val="000E37CA"/>
+    <w:rsid w:val="000E37CD"/>
+    <w:rsid w:val="000E572D"/>
     <w:rsid w:val="000F1B7B"/>
+    <w:rsid w:val="000F1F71"/>
+    <w:rsid w:val="000F29F9"/>
     <w:rsid w:val="000F2ED4"/>
+    <w:rsid w:val="00101878"/>
+    <w:rsid w:val="00101C14"/>
+    <w:rsid w:val="00101EF0"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00103043"/>
-    <w:rsid w:val="00103AB0"/>
+    <w:rsid w:val="00106785"/>
+    <w:rsid w:val="00107DDE"/>
+    <w:rsid w:val="00111309"/>
+    <w:rsid w:val="001159D3"/>
+    <w:rsid w:val="001226FE"/>
     <w:rsid w:val="00122FCC"/>
-    <w:rsid w:val="00124993"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="00126752"/>
+    <w:rsid w:val="001276B1"/>
+    <w:rsid w:val="00130530"/>
     <w:rsid w:val="00130B30"/>
-    <w:rsid w:val="00131DE8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00137E85"/>
+    <w:rsid w:val="00132632"/>
+    <w:rsid w:val="0013501B"/>
+    <w:rsid w:val="001369AB"/>
+    <w:rsid w:val="00136B71"/>
+    <w:rsid w:val="001373B0"/>
+    <w:rsid w:val="00140608"/>
     <w:rsid w:val="00140E1C"/>
-    <w:rsid w:val="00143A8D"/>
     <w:rsid w:val="00147AE4"/>
+    <w:rsid w:val="00154524"/>
     <w:rsid w:val="001571E5"/>
+    <w:rsid w:val="00173E74"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00177666"/>
-    <w:rsid w:val="00181B7F"/>
     <w:rsid w:val="001849CA"/>
+    <w:rsid w:val="0018511E"/>
     <w:rsid w:val="00185410"/>
-    <w:rsid w:val="00185526"/>
+    <w:rsid w:val="00190F6C"/>
     <w:rsid w:val="00192352"/>
+    <w:rsid w:val="00192390"/>
     <w:rsid w:val="00196ADB"/>
-    <w:rsid w:val="001B43AC"/>
+    <w:rsid w:val="001A00DA"/>
+    <w:rsid w:val="001A2044"/>
+    <w:rsid w:val="001A208D"/>
     <w:rsid w:val="001B4D5A"/>
+    <w:rsid w:val="001C01A1"/>
     <w:rsid w:val="001C4D63"/>
-    <w:rsid w:val="001C6D57"/>
+    <w:rsid w:val="001D0C1D"/>
     <w:rsid w:val="001D0DE0"/>
+    <w:rsid w:val="001D115A"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
     <w:rsid w:val="001E03E1"/>
+    <w:rsid w:val="001E0CE9"/>
     <w:rsid w:val="001F059F"/>
+    <w:rsid w:val="001F3F6B"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
+    <w:rsid w:val="002042C2"/>
+    <w:rsid w:val="0021338B"/>
     <w:rsid w:val="0021338D"/>
+    <w:rsid w:val="00214455"/>
     <w:rsid w:val="00214D43"/>
-    <w:rsid w:val="00220723"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
-    <w:rsid w:val="0023162C"/>
+    <w:rsid w:val="00223B12"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
+    <w:rsid w:val="00233FDB"/>
     <w:rsid w:val="00234342"/>
     <w:rsid w:val="0024040D"/>
+    <w:rsid w:val="00250324"/>
+    <w:rsid w:val="002504AD"/>
     <w:rsid w:val="00251CD7"/>
-    <w:rsid w:val="0025311E"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="00257288"/>
+    <w:rsid w:val="00260A8B"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
     <w:rsid w:val="002659FA"/>
-    <w:rsid w:val="00265D5A"/>
     <w:rsid w:val="00267815"/>
-    <w:rsid w:val="00280D45"/>
+    <w:rsid w:val="00267978"/>
+    <w:rsid w:val="00273B91"/>
     <w:rsid w:val="00280DDF"/>
-    <w:rsid w:val="00286BF3"/>
+    <w:rsid w:val="0028276C"/>
+    <w:rsid w:val="00284BE7"/>
+    <w:rsid w:val="00286E1F"/>
+    <w:rsid w:val="00291478"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="00296DBB"/>
     <w:rsid w:val="002A0DEC"/>
+    <w:rsid w:val="002A5310"/>
+    <w:rsid w:val="002B11B4"/>
+    <w:rsid w:val="002B16AF"/>
     <w:rsid w:val="002B1C53"/>
-    <w:rsid w:val="002B6EA2"/>
+    <w:rsid w:val="002B2B26"/>
+    <w:rsid w:val="002B5FCB"/>
+    <w:rsid w:val="002B6666"/>
+    <w:rsid w:val="002C4007"/>
+    <w:rsid w:val="002C7EF4"/>
+    <w:rsid w:val="002D649F"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
+    <w:rsid w:val="002E44D3"/>
     <w:rsid w:val="002E6A6A"/>
+    <w:rsid w:val="002F08EC"/>
     <w:rsid w:val="002F3397"/>
-    <w:rsid w:val="002F590B"/>
+    <w:rsid w:val="002F3D69"/>
+    <w:rsid w:val="002F47C9"/>
+    <w:rsid w:val="002F4DF4"/>
+    <w:rsid w:val="002F7C58"/>
+    <w:rsid w:val="0030046B"/>
+    <w:rsid w:val="00302725"/>
     <w:rsid w:val="0030380D"/>
-    <w:rsid w:val="00310A36"/>
+    <w:rsid w:val="003044FD"/>
+    <w:rsid w:val="0030541C"/>
+    <w:rsid w:val="00311A3A"/>
     <w:rsid w:val="00312411"/>
-    <w:rsid w:val="00320B7F"/>
+    <w:rsid w:val="003154E6"/>
+    <w:rsid w:val="00317638"/>
+    <w:rsid w:val="00322D4B"/>
     <w:rsid w:val="00323E71"/>
     <w:rsid w:val="00326F77"/>
+    <w:rsid w:val="003351C5"/>
     <w:rsid w:val="003401B0"/>
+    <w:rsid w:val="003455BE"/>
     <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346C8E"/>
+    <w:rsid w:val="00347D92"/>
+    <w:rsid w:val="003529F2"/>
+    <w:rsid w:val="00367B30"/>
     <w:rsid w:val="00367BD5"/>
-    <w:rsid w:val="00372F2C"/>
-    <w:rsid w:val="003739E8"/>
+    <w:rsid w:val="003746E4"/>
     <w:rsid w:val="00390327"/>
+    <w:rsid w:val="00391221"/>
     <w:rsid w:val="00393B78"/>
-    <w:rsid w:val="00396D5B"/>
+    <w:rsid w:val="00393E13"/>
+    <w:rsid w:val="00396433"/>
     <w:rsid w:val="003A01E9"/>
-    <w:rsid w:val="003A2DAB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003B562D"/>
+    <w:rsid w:val="003A3BE4"/>
+    <w:rsid w:val="003A7DAB"/>
+    <w:rsid w:val="003B0C9A"/>
+    <w:rsid w:val="003B4242"/>
+    <w:rsid w:val="003B4D04"/>
+    <w:rsid w:val="003B5D18"/>
+    <w:rsid w:val="003B6041"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
-    <w:rsid w:val="003C14B5"/>
     <w:rsid w:val="003C465D"/>
+    <w:rsid w:val="003C70AE"/>
+    <w:rsid w:val="003C7C78"/>
     <w:rsid w:val="003D0718"/>
     <w:rsid w:val="003D495D"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="003D5FC1"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E2FAE"/>
+    <w:rsid w:val="003E3B6D"/>
+    <w:rsid w:val="003E56EC"/>
+    <w:rsid w:val="003E5A7E"/>
+    <w:rsid w:val="003E6019"/>
+    <w:rsid w:val="003F1705"/>
+    <w:rsid w:val="003F7975"/>
+    <w:rsid w:val="00402E2B"/>
+    <w:rsid w:val="00406106"/>
     <w:rsid w:val="00407CF7"/>
+    <w:rsid w:val="00410009"/>
     <w:rsid w:val="00415ED6"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00422265"/>
-    <w:rsid w:val="00424C66"/>
-    <w:rsid w:val="00433C34"/>
+    <w:rsid w:val="00423FED"/>
+    <w:rsid w:val="004252F6"/>
+    <w:rsid w:val="004360BE"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
+    <w:rsid w:val="004439A1"/>
+    <w:rsid w:val="00444BD9"/>
+    <w:rsid w:val="0045149B"/>
+    <w:rsid w:val="00454408"/>
+    <w:rsid w:val="00456368"/>
+    <w:rsid w:val="004575A6"/>
     <w:rsid w:val="004648A4"/>
-    <w:rsid w:val="00470F14"/>
+    <w:rsid w:val="00465005"/>
     <w:rsid w:val="00471380"/>
-    <w:rsid w:val="00480111"/>
-    <w:rsid w:val="004949D0"/>
+    <w:rsid w:val="00471B2C"/>
+    <w:rsid w:val="004746D2"/>
+    <w:rsid w:val="00477066"/>
+    <w:rsid w:val="00477502"/>
+    <w:rsid w:val="00486CA7"/>
+    <w:rsid w:val="00487385"/>
     <w:rsid w:val="00494F0D"/>
     <w:rsid w:val="00496BFD"/>
-    <w:rsid w:val="004A1FED"/>
+    <w:rsid w:val="004A0CF5"/>
     <w:rsid w:val="004A3DF2"/>
-    <w:rsid w:val="004B378C"/>
-    <w:rsid w:val="004B7E07"/>
+    <w:rsid w:val="004A7146"/>
+    <w:rsid w:val="004A79D8"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C4891"/>
     <w:rsid w:val="004D2C89"/>
+    <w:rsid w:val="004D6B73"/>
+    <w:rsid w:val="004E1003"/>
+    <w:rsid w:val="004E2454"/>
     <w:rsid w:val="004E3932"/>
+    <w:rsid w:val="004E6003"/>
     <w:rsid w:val="004F1E79"/>
     <w:rsid w:val="004F5F33"/>
+    <w:rsid w:val="00500A75"/>
     <w:rsid w:val="0050103A"/>
+    <w:rsid w:val="00503583"/>
+    <w:rsid w:val="00510542"/>
     <w:rsid w:val="00511B0F"/>
-    <w:rsid w:val="00527630"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005433A8"/>
+    <w:rsid w:val="00517253"/>
+    <w:rsid w:val="00517B6C"/>
+    <w:rsid w:val="005210B2"/>
+    <w:rsid w:val="0053683C"/>
     <w:rsid w:val="0055388E"/>
+    <w:rsid w:val="00557AF0"/>
+    <w:rsid w:val="00560AB4"/>
+    <w:rsid w:val="005709BB"/>
+    <w:rsid w:val="0057297D"/>
+    <w:rsid w:val="00575449"/>
     <w:rsid w:val="005754AE"/>
     <w:rsid w:val="00577FB5"/>
-    <w:rsid w:val="005842FF"/>
+    <w:rsid w:val="00581509"/>
     <w:rsid w:val="005852D1"/>
-    <w:rsid w:val="00587768"/>
     <w:rsid w:val="00587A22"/>
     <w:rsid w:val="0059299D"/>
-    <w:rsid w:val="00592BA9"/>
+    <w:rsid w:val="00593BB6"/>
+    <w:rsid w:val="0059462A"/>
     <w:rsid w:val="00595C8C"/>
+    <w:rsid w:val="00596186"/>
     <w:rsid w:val="00597747"/>
-    <w:rsid w:val="005A0748"/>
+    <w:rsid w:val="005A06CC"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="005A4CDD"/>
+    <w:rsid w:val="005A758A"/>
+    <w:rsid w:val="005B55B6"/>
     <w:rsid w:val="005B57E4"/>
     <w:rsid w:val="005B5ABD"/>
     <w:rsid w:val="005C140A"/>
-    <w:rsid w:val="005C1830"/>
     <w:rsid w:val="005C1E52"/>
     <w:rsid w:val="005C3367"/>
+    <w:rsid w:val="005C5425"/>
+    <w:rsid w:val="005C5C9E"/>
     <w:rsid w:val="005C6763"/>
     <w:rsid w:val="005D3164"/>
     <w:rsid w:val="005E0344"/>
     <w:rsid w:val="005E440B"/>
-    <w:rsid w:val="005E70AE"/>
+    <w:rsid w:val="005E44F1"/>
+    <w:rsid w:val="005E4CC8"/>
+    <w:rsid w:val="005F0881"/>
+    <w:rsid w:val="005F26F1"/>
     <w:rsid w:val="005F2C85"/>
+    <w:rsid w:val="005F37D1"/>
+    <w:rsid w:val="005F5A8F"/>
+    <w:rsid w:val="005F6700"/>
+    <w:rsid w:val="0060392F"/>
     <w:rsid w:val="00605ADB"/>
     <w:rsid w:val="00611C9F"/>
-    <w:rsid w:val="00612C07"/>
+    <w:rsid w:val="00612C2C"/>
+    <w:rsid w:val="006205C9"/>
+    <w:rsid w:val="00622949"/>
     <w:rsid w:val="006248DE"/>
+    <w:rsid w:val="0062535B"/>
+    <w:rsid w:val="0062573D"/>
     <w:rsid w:val="00627555"/>
-    <w:rsid w:val="00630D8F"/>
+    <w:rsid w:val="006276B2"/>
     <w:rsid w:val="006322A0"/>
     <w:rsid w:val="006361FD"/>
+    <w:rsid w:val="00636D60"/>
     <w:rsid w:val="0064226F"/>
     <w:rsid w:val="00642DDB"/>
+    <w:rsid w:val="00645D9E"/>
+    <w:rsid w:val="00650936"/>
     <w:rsid w:val="00653298"/>
+    <w:rsid w:val="00654095"/>
+    <w:rsid w:val="006632F1"/>
+    <w:rsid w:val="00663A6A"/>
     <w:rsid w:val="00663A7C"/>
-    <w:rsid w:val="00665B25"/>
     <w:rsid w:val="00667DF2"/>
+    <w:rsid w:val="006704C9"/>
     <w:rsid w:val="00670DF1"/>
     <w:rsid w:val="00671345"/>
     <w:rsid w:val="00672A9B"/>
     <w:rsid w:val="00675884"/>
+    <w:rsid w:val="0067779B"/>
+    <w:rsid w:val="00680DA0"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="00693C53"/>
+    <w:rsid w:val="00694522"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
     <w:rsid w:val="006A19EF"/>
     <w:rsid w:val="006A43D5"/>
     <w:rsid w:val="006A525B"/>
-    <w:rsid w:val="006B1426"/>
-    <w:rsid w:val="006B5C96"/>
+    <w:rsid w:val="006B310C"/>
+    <w:rsid w:val="006B7C77"/>
     <w:rsid w:val="006C045F"/>
-    <w:rsid w:val="006C3610"/>
     <w:rsid w:val="006C4196"/>
     <w:rsid w:val="006C63B0"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
-    <w:rsid w:val="006C7E12"/>
     <w:rsid w:val="006D116C"/>
+    <w:rsid w:val="006D35CE"/>
+    <w:rsid w:val="006D6F02"/>
+    <w:rsid w:val="006E4012"/>
     <w:rsid w:val="006E7C42"/>
     <w:rsid w:val="006F168A"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
     <w:rsid w:val="006F7E5F"/>
     <w:rsid w:val="0070321D"/>
+    <w:rsid w:val="00706332"/>
     <w:rsid w:val="007068BA"/>
+    <w:rsid w:val="00706F92"/>
+    <w:rsid w:val="00715F6E"/>
     <w:rsid w:val="00716AB1"/>
+    <w:rsid w:val="00720D44"/>
     <w:rsid w:val="00721D63"/>
+    <w:rsid w:val="00721FF6"/>
+    <w:rsid w:val="00722722"/>
+    <w:rsid w:val="00723B63"/>
     <w:rsid w:val="00724B2B"/>
+    <w:rsid w:val="00725DF4"/>
+    <w:rsid w:val="00730E04"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="00734D2B"/>
     <w:rsid w:val="00737705"/>
-    <w:rsid w:val="0074034D"/>
     <w:rsid w:val="007408D4"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
-    <w:rsid w:val="00753A6D"/>
+    <w:rsid w:val="007468AB"/>
+    <w:rsid w:val="00747101"/>
+    <w:rsid w:val="00751B2D"/>
+    <w:rsid w:val="00757D06"/>
+    <w:rsid w:val="00767CD2"/>
+    <w:rsid w:val="007711F0"/>
+    <w:rsid w:val="007718F3"/>
+    <w:rsid w:val="0077267A"/>
+    <w:rsid w:val="0077713B"/>
+    <w:rsid w:val="00777386"/>
     <w:rsid w:val="00783AFA"/>
     <w:rsid w:val="00785427"/>
     <w:rsid w:val="00790540"/>
+    <w:rsid w:val="00791AAD"/>
+    <w:rsid w:val="00793D5B"/>
+    <w:rsid w:val="00795CEA"/>
     <w:rsid w:val="007968CA"/>
+    <w:rsid w:val="007A1C42"/>
     <w:rsid w:val="007A43FF"/>
+    <w:rsid w:val="007A72FA"/>
     <w:rsid w:val="007B3918"/>
+    <w:rsid w:val="007C360D"/>
     <w:rsid w:val="007C3C1D"/>
+    <w:rsid w:val="007C7C4B"/>
+    <w:rsid w:val="007D0273"/>
+    <w:rsid w:val="007D0354"/>
     <w:rsid w:val="007D199A"/>
+    <w:rsid w:val="007D260C"/>
     <w:rsid w:val="007D2EBE"/>
-    <w:rsid w:val="007E037A"/>
+    <w:rsid w:val="007D4824"/>
     <w:rsid w:val="007E1C07"/>
+    <w:rsid w:val="007E4993"/>
+    <w:rsid w:val="007E7DB9"/>
     <w:rsid w:val="007F24B6"/>
-    <w:rsid w:val="007F745E"/>
+    <w:rsid w:val="00801334"/>
     <w:rsid w:val="00803D94"/>
+    <w:rsid w:val="00804A38"/>
+    <w:rsid w:val="00813B6A"/>
+    <w:rsid w:val="008143F2"/>
+    <w:rsid w:val="008167BB"/>
     <w:rsid w:val="00821337"/>
+    <w:rsid w:val="008227DA"/>
     <w:rsid w:val="008229BA"/>
+    <w:rsid w:val="00823DA8"/>
     <w:rsid w:val="00824151"/>
+    <w:rsid w:val="008244BC"/>
+    <w:rsid w:val="00825569"/>
+    <w:rsid w:val="008429D8"/>
+    <w:rsid w:val="00842DA4"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="0084601B"/>
     <w:rsid w:val="008606F0"/>
+    <w:rsid w:val="00862242"/>
+    <w:rsid w:val="008646D5"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
-    <w:rsid w:val="008678B9"/>
+    <w:rsid w:val="00865D68"/>
     <w:rsid w:val="00874FEB"/>
+    <w:rsid w:val="00875228"/>
+    <w:rsid w:val="00876A6E"/>
     <w:rsid w:val="00881B6F"/>
-    <w:rsid w:val="008820C3"/>
     <w:rsid w:val="00882AA4"/>
+    <w:rsid w:val="00883726"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
+    <w:rsid w:val="008873EF"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
+    <w:rsid w:val="00892D7D"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
+    <w:rsid w:val="008945A0"/>
+    <w:rsid w:val="00896959"/>
+    <w:rsid w:val="008A14B3"/>
     <w:rsid w:val="008A2379"/>
+    <w:rsid w:val="008A3E76"/>
     <w:rsid w:val="008A4329"/>
-    <w:rsid w:val="008A4BDD"/>
+    <w:rsid w:val="008A4E20"/>
     <w:rsid w:val="008A578E"/>
+    <w:rsid w:val="008A644A"/>
+    <w:rsid w:val="008B015A"/>
     <w:rsid w:val="008B1519"/>
+    <w:rsid w:val="008B23CE"/>
     <w:rsid w:val="008B7BCC"/>
-    <w:rsid w:val="008C2552"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C7094"/>
+    <w:rsid w:val="008C76EC"/>
     <w:rsid w:val="008D2B97"/>
+    <w:rsid w:val="008D2FF0"/>
     <w:rsid w:val="008D49A5"/>
+    <w:rsid w:val="008D67E4"/>
     <w:rsid w:val="008D6C81"/>
+    <w:rsid w:val="008E0828"/>
+    <w:rsid w:val="008E10B7"/>
+    <w:rsid w:val="008E1792"/>
+    <w:rsid w:val="008E2EFF"/>
     <w:rsid w:val="008E6CF0"/>
+    <w:rsid w:val="008E7893"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F7051"/>
     <w:rsid w:val="009033A9"/>
+    <w:rsid w:val="009040E0"/>
+    <w:rsid w:val="00904B9D"/>
     <w:rsid w:val="0090581D"/>
     <w:rsid w:val="0091439C"/>
+    <w:rsid w:val="009162A7"/>
+    <w:rsid w:val="009179A7"/>
     <w:rsid w:val="00920572"/>
     <w:rsid w:val="00920BF2"/>
+    <w:rsid w:val="00921305"/>
+    <w:rsid w:val="00923EA0"/>
+    <w:rsid w:val="00930E37"/>
+    <w:rsid w:val="009310FC"/>
+    <w:rsid w:val="0093247D"/>
+    <w:rsid w:val="00932B85"/>
+    <w:rsid w:val="009331B3"/>
+    <w:rsid w:val="00934158"/>
     <w:rsid w:val="009349A9"/>
-    <w:rsid w:val="00935352"/>
     <w:rsid w:val="00936C52"/>
+    <w:rsid w:val="009412DC"/>
+    <w:rsid w:val="00941CAE"/>
+    <w:rsid w:val="009436C1"/>
+    <w:rsid w:val="009464E1"/>
+    <w:rsid w:val="00950A2D"/>
     <w:rsid w:val="0095489B"/>
+    <w:rsid w:val="00960E25"/>
+    <w:rsid w:val="009625B3"/>
+    <w:rsid w:val="00964450"/>
+    <w:rsid w:val="0096527A"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
+    <w:rsid w:val="00971415"/>
     <w:rsid w:val="009751A9"/>
+    <w:rsid w:val="00980C2C"/>
     <w:rsid w:val="00980F9C"/>
+    <w:rsid w:val="0098384F"/>
     <w:rsid w:val="0098632B"/>
+    <w:rsid w:val="00987428"/>
+    <w:rsid w:val="00993708"/>
+    <w:rsid w:val="00996A6C"/>
     <w:rsid w:val="00997BFB"/>
+    <w:rsid w:val="009A2CC2"/>
+    <w:rsid w:val="009A4E3B"/>
+    <w:rsid w:val="009A72FF"/>
     <w:rsid w:val="009A7348"/>
     <w:rsid w:val="009B462C"/>
+    <w:rsid w:val="009C122E"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
-    <w:rsid w:val="009D727C"/>
+    <w:rsid w:val="009C39E0"/>
+    <w:rsid w:val="009C4BEC"/>
+    <w:rsid w:val="009C5AA0"/>
+    <w:rsid w:val="009C66A4"/>
+    <w:rsid w:val="009D1BFC"/>
+    <w:rsid w:val="009D58C6"/>
+    <w:rsid w:val="009E05E2"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
-    <w:rsid w:val="009E3F2E"/>
+    <w:rsid w:val="009E128C"/>
+    <w:rsid w:val="009E3C3B"/>
+    <w:rsid w:val="009F2381"/>
+    <w:rsid w:val="009F4347"/>
+    <w:rsid w:val="009F63CE"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
+    <w:rsid w:val="00A02C73"/>
     <w:rsid w:val="00A14B5A"/>
-    <w:rsid w:val="00A23EAA"/>
+    <w:rsid w:val="00A22385"/>
+    <w:rsid w:val="00A3482E"/>
     <w:rsid w:val="00A3567F"/>
     <w:rsid w:val="00A37698"/>
+    <w:rsid w:val="00A4123D"/>
+    <w:rsid w:val="00A41C13"/>
     <w:rsid w:val="00A41ED3"/>
-    <w:rsid w:val="00A428A4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A76D94"/>
+    <w:rsid w:val="00A46658"/>
+    <w:rsid w:val="00A5467A"/>
+    <w:rsid w:val="00A57FEE"/>
+    <w:rsid w:val="00A6237D"/>
+    <w:rsid w:val="00A81976"/>
     <w:rsid w:val="00A81D82"/>
+    <w:rsid w:val="00A859E8"/>
     <w:rsid w:val="00A9118F"/>
-    <w:rsid w:val="00A917E5"/>
+    <w:rsid w:val="00A93B75"/>
     <w:rsid w:val="00A93E33"/>
-    <w:rsid w:val="00AA0EE9"/>
+    <w:rsid w:val="00AA1194"/>
+    <w:rsid w:val="00AA2932"/>
+    <w:rsid w:val="00AA4D53"/>
     <w:rsid w:val="00AB3129"/>
+    <w:rsid w:val="00AB3767"/>
     <w:rsid w:val="00AB6970"/>
     <w:rsid w:val="00AC1939"/>
+    <w:rsid w:val="00AC6874"/>
     <w:rsid w:val="00AC7C05"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
-    <w:rsid w:val="00AD370B"/>
     <w:rsid w:val="00AD4041"/>
-    <w:rsid w:val="00AD40B0"/>
-    <w:rsid w:val="00AE2782"/>
+    <w:rsid w:val="00AD5275"/>
+    <w:rsid w:val="00AD62D5"/>
+    <w:rsid w:val="00AD686E"/>
+    <w:rsid w:val="00AE2BD0"/>
     <w:rsid w:val="00AE302B"/>
-    <w:rsid w:val="00AE30AB"/>
+    <w:rsid w:val="00AE35B5"/>
+    <w:rsid w:val="00AF4D5F"/>
+    <w:rsid w:val="00B01EFF"/>
     <w:rsid w:val="00B0248D"/>
+    <w:rsid w:val="00B15C78"/>
     <w:rsid w:val="00B16BE5"/>
+    <w:rsid w:val="00B17176"/>
+    <w:rsid w:val="00B2378D"/>
     <w:rsid w:val="00B23A5E"/>
     <w:rsid w:val="00B259DF"/>
+    <w:rsid w:val="00B309DE"/>
+    <w:rsid w:val="00B44705"/>
     <w:rsid w:val="00B44B1F"/>
+    <w:rsid w:val="00B4529F"/>
+    <w:rsid w:val="00B46452"/>
+    <w:rsid w:val="00B465C6"/>
+    <w:rsid w:val="00B52EC0"/>
+    <w:rsid w:val="00B57E7B"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64E72"/>
-    <w:rsid w:val="00B675BB"/>
-    <w:rsid w:val="00B762F3"/>
+    <w:rsid w:val="00B668B5"/>
+    <w:rsid w:val="00B7358B"/>
+    <w:rsid w:val="00B76AED"/>
+    <w:rsid w:val="00B771F0"/>
     <w:rsid w:val="00B77913"/>
+    <w:rsid w:val="00B77ECF"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
-    <w:rsid w:val="00B827C2"/>
+    <w:rsid w:val="00B835F3"/>
+    <w:rsid w:val="00B87D2E"/>
+    <w:rsid w:val="00B922C4"/>
+    <w:rsid w:val="00B944FD"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
+    <w:rsid w:val="00BA080D"/>
     <w:rsid w:val="00BA4E58"/>
     <w:rsid w:val="00BA7074"/>
-    <w:rsid w:val="00BB2C04"/>
+    <w:rsid w:val="00BA7B26"/>
+    <w:rsid w:val="00BB0526"/>
+    <w:rsid w:val="00BB6929"/>
     <w:rsid w:val="00BB7829"/>
+    <w:rsid w:val="00BC1FD5"/>
+    <w:rsid w:val="00BC7694"/>
+    <w:rsid w:val="00BD02AE"/>
+    <w:rsid w:val="00BD0B77"/>
+    <w:rsid w:val="00BD0D36"/>
     <w:rsid w:val="00BD1457"/>
+    <w:rsid w:val="00BD22A0"/>
+    <w:rsid w:val="00BD26EE"/>
+    <w:rsid w:val="00BD46D7"/>
     <w:rsid w:val="00BE2AD9"/>
-    <w:rsid w:val="00BF1AAF"/>
+    <w:rsid w:val="00BE662E"/>
+    <w:rsid w:val="00BE6A02"/>
+    <w:rsid w:val="00BF20DB"/>
     <w:rsid w:val="00BF27FE"/>
-    <w:rsid w:val="00BF33B5"/>
     <w:rsid w:val="00C043B3"/>
     <w:rsid w:val="00C079AB"/>
-    <w:rsid w:val="00C07B1B"/>
-    <w:rsid w:val="00C10D3E"/>
     <w:rsid w:val="00C10E61"/>
+    <w:rsid w:val="00C11AA1"/>
     <w:rsid w:val="00C14787"/>
+    <w:rsid w:val="00C1511F"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
-    <w:rsid w:val="00C15C46"/>
     <w:rsid w:val="00C17010"/>
     <w:rsid w:val="00C20562"/>
     <w:rsid w:val="00C215C3"/>
+    <w:rsid w:val="00C23754"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
     <w:rsid w:val="00C32CC1"/>
+    <w:rsid w:val="00C33349"/>
+    <w:rsid w:val="00C33664"/>
+    <w:rsid w:val="00C33C6D"/>
+    <w:rsid w:val="00C34970"/>
+    <w:rsid w:val="00C41400"/>
     <w:rsid w:val="00C426EC"/>
+    <w:rsid w:val="00C42B31"/>
+    <w:rsid w:val="00C4478A"/>
+    <w:rsid w:val="00C4535D"/>
+    <w:rsid w:val="00C45F39"/>
+    <w:rsid w:val="00C57AB5"/>
+    <w:rsid w:val="00C63566"/>
+    <w:rsid w:val="00C63C19"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
+    <w:rsid w:val="00C70AF6"/>
     <w:rsid w:val="00C70CFF"/>
-    <w:rsid w:val="00C712B7"/>
     <w:rsid w:val="00C718FE"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
     <w:rsid w:val="00C91831"/>
     <w:rsid w:val="00C953DF"/>
     <w:rsid w:val="00C963E6"/>
-    <w:rsid w:val="00C96BD5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC4229"/>
+    <w:rsid w:val="00C9673F"/>
+    <w:rsid w:val="00C972BE"/>
+    <w:rsid w:val="00CA06E4"/>
+    <w:rsid w:val="00CA2369"/>
+    <w:rsid w:val="00CD4A8B"/>
     <w:rsid w:val="00CD5401"/>
-    <w:rsid w:val="00CE15E0"/>
+    <w:rsid w:val="00CE0E9E"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6CD6"/>
+    <w:rsid w:val="00CF0B83"/>
     <w:rsid w:val="00CF6230"/>
-    <w:rsid w:val="00CF6EE9"/>
-    <w:rsid w:val="00D0149C"/>
+    <w:rsid w:val="00D01688"/>
     <w:rsid w:val="00D017FC"/>
     <w:rsid w:val="00D0226A"/>
+    <w:rsid w:val="00D026AC"/>
+    <w:rsid w:val="00D02AB8"/>
+    <w:rsid w:val="00D0354E"/>
+    <w:rsid w:val="00D07D6F"/>
     <w:rsid w:val="00D13147"/>
+    <w:rsid w:val="00D179C5"/>
+    <w:rsid w:val="00D2066C"/>
+    <w:rsid w:val="00D310E6"/>
+    <w:rsid w:val="00D34A4C"/>
+    <w:rsid w:val="00D35DA4"/>
+    <w:rsid w:val="00D4493A"/>
+    <w:rsid w:val="00D454E6"/>
     <w:rsid w:val="00D463FF"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BCB"/>
     <w:rsid w:val="00D71687"/>
-    <w:rsid w:val="00D71B7D"/>
     <w:rsid w:val="00D74813"/>
-    <w:rsid w:val="00D87624"/>
-    <w:rsid w:val="00DA10BC"/>
+    <w:rsid w:val="00D759C8"/>
+    <w:rsid w:val="00D844C2"/>
+    <w:rsid w:val="00DA1D06"/>
     <w:rsid w:val="00DA30BC"/>
+    <w:rsid w:val="00DA602C"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
+    <w:rsid w:val="00DA7188"/>
+    <w:rsid w:val="00DA71F2"/>
+    <w:rsid w:val="00DA7EC9"/>
+    <w:rsid w:val="00DB0974"/>
+    <w:rsid w:val="00DB1D37"/>
     <w:rsid w:val="00DB6050"/>
+    <w:rsid w:val="00DB6057"/>
+    <w:rsid w:val="00DB60AF"/>
     <w:rsid w:val="00DC2C34"/>
-    <w:rsid w:val="00DC542C"/>
-    <w:rsid w:val="00DC6EAF"/>
+    <w:rsid w:val="00DD59A6"/>
+    <w:rsid w:val="00DD5A91"/>
+    <w:rsid w:val="00DE29E8"/>
     <w:rsid w:val="00DE2C87"/>
     <w:rsid w:val="00DE459A"/>
-    <w:rsid w:val="00DE5F60"/>
-    <w:rsid w:val="00DE688D"/>
     <w:rsid w:val="00DF27DA"/>
+    <w:rsid w:val="00DF46D1"/>
     <w:rsid w:val="00DF4DBE"/>
+    <w:rsid w:val="00DF5B97"/>
+    <w:rsid w:val="00E10279"/>
+    <w:rsid w:val="00E16F04"/>
+    <w:rsid w:val="00E17361"/>
+    <w:rsid w:val="00E23CB0"/>
+    <w:rsid w:val="00E24868"/>
+    <w:rsid w:val="00E25C64"/>
+    <w:rsid w:val="00E3388C"/>
+    <w:rsid w:val="00E34013"/>
+    <w:rsid w:val="00E3647A"/>
+    <w:rsid w:val="00E36883"/>
     <w:rsid w:val="00E40820"/>
-    <w:rsid w:val="00E45C65"/>
     <w:rsid w:val="00E4658F"/>
-    <w:rsid w:val="00E47C83"/>
     <w:rsid w:val="00E54A67"/>
-    <w:rsid w:val="00E56F2F"/>
+    <w:rsid w:val="00E603E3"/>
+    <w:rsid w:val="00E607CD"/>
+    <w:rsid w:val="00E61096"/>
     <w:rsid w:val="00E61C0D"/>
+    <w:rsid w:val="00E632B0"/>
     <w:rsid w:val="00E63EB4"/>
     <w:rsid w:val="00E66160"/>
     <w:rsid w:val="00E71329"/>
+    <w:rsid w:val="00E74FE0"/>
+    <w:rsid w:val="00E7543B"/>
+    <w:rsid w:val="00E7555B"/>
+    <w:rsid w:val="00E77ABD"/>
+    <w:rsid w:val="00E80534"/>
     <w:rsid w:val="00E8363B"/>
     <w:rsid w:val="00E84966"/>
-    <w:rsid w:val="00E92036"/>
+    <w:rsid w:val="00E90E5A"/>
     <w:rsid w:val="00E92383"/>
+    <w:rsid w:val="00E97BC7"/>
     <w:rsid w:val="00EA1B3A"/>
+    <w:rsid w:val="00EA1B9B"/>
     <w:rsid w:val="00EA2109"/>
-    <w:rsid w:val="00EA3A23"/>
-    <w:rsid w:val="00EA7D61"/>
+    <w:rsid w:val="00EA7A0B"/>
     <w:rsid w:val="00EB057A"/>
+    <w:rsid w:val="00EB12B0"/>
+    <w:rsid w:val="00EB6ECB"/>
+    <w:rsid w:val="00EC2692"/>
+    <w:rsid w:val="00EC319A"/>
     <w:rsid w:val="00ED4D4E"/>
-    <w:rsid w:val="00ED7C24"/>
+    <w:rsid w:val="00ED75FD"/>
+    <w:rsid w:val="00EE0A19"/>
     <w:rsid w:val="00EE0C77"/>
+    <w:rsid w:val="00EE3BE1"/>
     <w:rsid w:val="00EE4E54"/>
+    <w:rsid w:val="00EF0DC5"/>
+    <w:rsid w:val="00EF1D5D"/>
+    <w:rsid w:val="00EF2322"/>
     <w:rsid w:val="00EF4334"/>
-    <w:rsid w:val="00F00036"/>
-    <w:rsid w:val="00F3196C"/>
+    <w:rsid w:val="00EF5796"/>
+    <w:rsid w:val="00EF58AE"/>
+    <w:rsid w:val="00EF5ABA"/>
+    <w:rsid w:val="00F026D2"/>
+    <w:rsid w:val="00F10D2A"/>
+    <w:rsid w:val="00F14EFB"/>
+    <w:rsid w:val="00F16071"/>
+    <w:rsid w:val="00F17BF2"/>
+    <w:rsid w:val="00F35C58"/>
+    <w:rsid w:val="00F42034"/>
     <w:rsid w:val="00F436BB"/>
     <w:rsid w:val="00F47145"/>
-    <w:rsid w:val="00F47F89"/>
+    <w:rsid w:val="00F4764E"/>
+    <w:rsid w:val="00F51605"/>
     <w:rsid w:val="00F545BF"/>
+    <w:rsid w:val="00F55563"/>
+    <w:rsid w:val="00F61629"/>
+    <w:rsid w:val="00F637C4"/>
+    <w:rsid w:val="00F6386E"/>
+    <w:rsid w:val="00F66B94"/>
+    <w:rsid w:val="00F7092D"/>
     <w:rsid w:val="00F71B56"/>
+    <w:rsid w:val="00F71E67"/>
+    <w:rsid w:val="00F746EE"/>
+    <w:rsid w:val="00F75ADE"/>
     <w:rsid w:val="00F832C8"/>
     <w:rsid w:val="00F873B3"/>
+    <w:rsid w:val="00F916BC"/>
+    <w:rsid w:val="00F926D6"/>
+    <w:rsid w:val="00F952B0"/>
+    <w:rsid w:val="00F96964"/>
     <w:rsid w:val="00FA00BE"/>
+    <w:rsid w:val="00FA1190"/>
+    <w:rsid w:val="00FA1678"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA755A"/>
+    <w:rsid w:val="00FB10A0"/>
     <w:rsid w:val="00FB2B0F"/>
+    <w:rsid w:val="00FB3B83"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5FE1"/>
+    <w:rsid w:val="00FB679F"/>
     <w:rsid w:val="00FC0E8D"/>
+    <w:rsid w:val="00FC3285"/>
     <w:rsid w:val="00FC46EF"/>
-    <w:rsid w:val="00FC4855"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
-    <w:rsid w:val="00FD787A"/>
+    <w:rsid w:val="00FE4179"/>
+    <w:rsid w:val="00FE6263"/>
+    <w:rsid w:val="00FF22C9"/>
     <w:rsid w:val="00FF3CCB"/>
-    <w:rsid w:val="00FF3DC5"/>
     <w:rsid w:val="00FF57B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
   <w15:docId w15:val="{1FFB1F25-DD3A-4304-B987-5C5BF61DD47B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12266,51 +10729,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00223090"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC4229"/>
+    <w:rsid w:val="002042C2"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D463FF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
@@ -12466,51 +10929,51 @@
     <w:semiHidden/>
     <w:rsid w:val="008229BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD4204"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00CC4229"/>
+    <w:rsid w:val="002042C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00D463FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="003401B0"/>
     <w:rPr>
@@ -12549,60 +11012,59 @@
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BB7829"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist1">
     <w:name w:val="Bullet list 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="001C6D57"/>
+    <w:rsid w:val="00510542"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:ind w:left="1276"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
     <w:name w:val="Bullet list 2"/>
     <w:basedOn w:val="Bulletlist1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableandChartNote">
     <w:name w:val="Table and Chart Note"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007068BA"/>
     <w:pPr>
       <w:spacing w:before="60"/>
@@ -12676,58 +11138,57 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C1596D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9752"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F3196C"/>
+    <w:rsid w:val="00C1596D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9752"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="284"/>
-      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F71B56"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="004C361D"/>
     <w:pPr>
       <w:tabs>
@@ -13106,78 +11567,79 @@
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="004648A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="22413A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
@@ -13391,1968 +11853,1455 @@
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FA00BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00FA00BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00131DE8"/>
+    <w:rsid w:val="00EF5796"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008820C3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF5B97"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="055450" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="15664159">
-[...90 lines deleted...]
-    <w:div w:id="79639687">
+    <w:div w:id="52974423">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="91169340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="97916051">
+    <w:div w:id="107747538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="100341171">
+    <w:div w:id="121849691">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="133573104">
+    <w:div w:id="135144756">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="144858988">
+    <w:div w:id="164054628">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="147215245">
+    <w:div w:id="179204288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="148791954">
+    <w:div w:id="199782740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="190413043">
-[...25 lines deleted...]
-    <w:div w:id="197857876">
+    <w:div w:id="201476361">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="202256884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="206796047">
+    <w:div w:id="204829889">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="218831207">
+    <w:div w:id="213975676">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="244539823">
+    <w:div w:id="218520722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="250354228">
+    <w:div w:id="225066221">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="263617371">
+    <w:div w:id="243270665">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="275450626">
+    <w:div w:id="268467211">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="285702772">
-[...25 lines deleted...]
-    <w:div w:id="293296661">
+    <w:div w:id="309872236">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="334260206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="360127132">
+    <w:div w:id="336005387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="373651801">
+    <w:div w:id="355229968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="402339722">
+    <w:div w:id="359016677">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="418989346">
+    <w:div w:id="369234533">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="419986841">
+    <w:div w:id="370813158">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="398479570">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="404111260">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="411126690">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="427042971">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="456877141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="457334107">
+    <w:div w:id="495614593">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="466823144">
-[...90 lines deleted...]
-    <w:div w:id="531842689">
+    <w:div w:id="513687958">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="533887462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="535627071">
+    <w:div w:id="584992866">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="543517546">
+    <w:div w:id="629554263">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="546184072">
+    <w:div w:id="640964642">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="595754178">
+    <w:div w:id="643314821">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="614675683">
+    <w:div w:id="648826082">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="616958107">
+    <w:div w:id="663973453">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="665593610">
+    <w:div w:id="666253984">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="667293066">
+    <w:div w:id="680738923">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="718478695">
+    <w:div w:id="719866674">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="751464294">
+    <w:div w:id="724598240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="773134835">
+    <w:div w:id="751121001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="780876561">
+    <w:div w:id="753666029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="851920356">
+    <w:div w:id="791091195">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="865019414">
+    <w:div w:id="797527261">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="889145282">
+    <w:div w:id="801850563">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="895314655">
+    <w:div w:id="805320047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="896817322">
+    <w:div w:id="878471763">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="909463794">
+    <w:div w:id="887912367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="914163867">
+    <w:div w:id="892158294">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="915552693">
+    <w:div w:id="898173635">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="916863924">
+    <w:div w:id="931545930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="940456943">
+    <w:div w:id="951397853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="952708337">
-[...12 lines deleted...]
-    <w:div w:id="954678892">
+    <w:div w:id="968820562">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="972953143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="975448804">
+    <w:div w:id="990519819">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="983461891">
+    <w:div w:id="1077940308">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1002048883">
-[...155 lines deleted...]
-    <w:div w:id="1130397060">
+    <w:div w:id="1099302401">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1135879354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1147089889">
+    <w:div w:id="1145583842">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1150557956">
+    <w:div w:id="1156841657">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1165320515">
+    <w:div w:id="1236547146">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1221556229">
+    <w:div w:id="1252736813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1274633123">
+    <w:div w:id="1286430691">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1278098287">
+    <w:div w:id="1299140806">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1303658027">
+    <w:div w:id="1328361997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1359508164">
-[...90 lines deleted...]
-    <w:div w:id="1403063577">
+    <w:div w:id="1368331940">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1408839961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1410233149">
+    <w:div w:id="1431855350">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1417556633">
-[...12 lines deleted...]
-    <w:div w:id="1418866098">
+    <w:div w:id="1436556350">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1440763103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1444300599">
+    <w:div w:id="1484733913">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1449351896">
+    <w:div w:id="1495951569">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1452551605">
+    <w:div w:id="1535731932">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1472089648">
+    <w:div w:id="1552226088">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1475874008">
+    <w:div w:id="1562062364">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1494368710">
+    <w:div w:id="1582719487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1521821015">
+    <w:div w:id="1587305827">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1570530666">
+    <w:div w:id="1593705991">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1598440418">
+    <w:div w:id="1597011807">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1605503899">
+    <w:div w:id="1613433630">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1606188991">
-[...12 lines deleted...]
-    <w:div w:id="1614708205">
+    <w:div w:id="1623225661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627659828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1662344615">
+    <w:div w:id="1641615667">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1733964116">
+    <w:div w:id="1649169498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1770394405">
+    <w:div w:id="1698889996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1801530522">
+    <w:div w:id="1733964763">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1765566901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1803226295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1818184125">
+    <w:div w:id="1803766780">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1815637110">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1822113000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1836534517">
+    <w:div w:id="1827278654">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1839030437">
+    <w:div w:id="1831018329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1846284553">
+    <w:div w:id="1832986025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1852522495">
+    <w:div w:id="1911845860">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1909262117">
+    <w:div w:id="1916818097">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1976251659">
+    <w:div w:id="1965966876">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1980647663">
+    <w:div w:id="1973780019">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2030257985">
+    <w:div w:id="1991011632">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2033455258">
-[...51 lines deleted...]
-    <w:div w:id="2082562510">
+    <w:div w:id="2057241310">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085645181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2098136777">
+    <w:div w:id="2102675682">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113041173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5DC39C0-0CE5-4537-B89C-2FEA41A0420F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E318CE" w:rsidRDefault="007154C5" w:rsidP="007154C5">
           <w:pPr>
             <w:pStyle w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
           </w:pPr>
           <w:r w:rsidRPr="0069507A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -15367,282 +13316,239 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91482595-A552-4826-943C-30779AA50C82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+        <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97C860AC-0002-4AB3-96F9-106123B0F416}"/>
+        <w:guid w:val="{7CD666C1-130E-4748-A724-97987CA52528}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
+        <w:p w:rsidR="00EB73F1" w:rsidRDefault="00EB73F1" w:rsidP="00EB73F1">
+          <w:pPr>
+            <w:pStyle w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:pPr>
           <w:r w:rsidRPr="00812B14">
-            <w:rPr>
-[...76 lines deleted...]
-          <w:r w:rsidRPr="00B46E35">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
+    <w:rsid w:val="001101B7"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="002550FD"/>
-    <w:rsid w:val="00266767"/>
-    <w:rsid w:val="002E5BB9"/>
+    <w:rsid w:val="002B11B4"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
-    <w:rsid w:val="006C6EC4"/>
+    <w:rsid w:val="003746E4"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="00424132"/>
+    <w:rsid w:val="00477502"/>
+    <w:rsid w:val="00485A3E"/>
+    <w:rsid w:val="0052459B"/>
+    <w:rsid w:val="005A49B8"/>
+    <w:rsid w:val="00612C2C"/>
+    <w:rsid w:val="006241EA"/>
+    <w:rsid w:val="00654095"/>
+    <w:rsid w:val="00683ABD"/>
+    <w:rsid w:val="006C1E1F"/>
     <w:rsid w:val="007154C5"/>
+    <w:rsid w:val="007468AB"/>
     <w:rsid w:val="00764F6F"/>
-    <w:rsid w:val="007C73E9"/>
+    <w:rsid w:val="008060C6"/>
+    <w:rsid w:val="0083336C"/>
     <w:rsid w:val="00835E07"/>
-    <w:rsid w:val="009142DC"/>
+    <w:rsid w:val="008A3DEE"/>
+    <w:rsid w:val="008D67E4"/>
+    <w:rsid w:val="00904B9D"/>
+    <w:rsid w:val="00923EA0"/>
+    <w:rsid w:val="00926D6A"/>
+    <w:rsid w:val="009C39E0"/>
     <w:rsid w:val="00A009A6"/>
     <w:rsid w:val="00A657B0"/>
-    <w:rsid w:val="00A913F2"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C41BCC"/>
-    <w:rsid w:val="00D635AD"/>
+    <w:rsid w:val="00CB0027"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E646E1"/>
-    <w:rsid w:val="00F37E91"/>
-    <w:rsid w:val="00F7275A"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:rsid w:val="00EE403A"/>
+    <w:rsid w:val="00F51605"/>
+    <w:rsid w:val="00FA66BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16028,75 +13934,88 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A913F2"/>
+    <w:rsid w:val="00EB73F1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F91DE249B2D64236B5C9B282FE9D467B">
     <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="90"/>
       <w:szCs w:val="88"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BFF33CE9ACF45B4BD9D9653F86AF5B6">
+    <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="07716C"/>
       </a:accent1>
       <a:accent2>
@@ -16267,236 +14186,883 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
   <b:Source>
-    <b:Tag>ONR87</b:Tag>
+    <b:Tag>12</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
-    <b:Guid>{D32B7DAD-F3B2-4042-B433-3F27D7606764}</b:Guid>
+    <b:Guid>{C9BFFC76-2BFA-48CC-A67D-045DCEACC7D6}</b:Guid>
     <b:Author>
       <b:Author>
-        <b:Corporate>ONR</b:Corporate>
+        <b:Corporate>12</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-TAST-GD-035 - Limits and Conditions for Nuclear Safety (Operating Rules)</b:Title>
+    <b:Title>ONR Risk-informed and targeted engagements ONR-RD-POL-002</b:Title>
+    <b:RefOrder>2</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR59</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{6D938EAA-B218-4A13-8E28-FD8449FD8384}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-TAST-GD-035 Limits and Conditions for Nuclear Safety (Operating Rules) Technical Assessment Guide</b:Title>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>ONR2013</b:Tag>
     <b:SourceType>ElectronicSource</b:SourceType>
     <b:Guid>{652CD94D-26CB-45BB-9919-EA28B315E3F8}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>Safety Assessment Principles (SAPs) for Nuclear Facilities - 2014 Edition (Revision 1)</b:Title>
     <b:Year>2020</b:Year>
     <b:Month>January</b:Month>
-    <b:RefOrder>2</b:RefOrder>
-[...12 lines deleted...]
-    <b:Year>2021</b:Year>
     <b:RefOrder>3</b:RefOrder>
   </b:Source>
-  <b:Source>
-[...61 lines deleted...]
-  </b:Source>
 </b:Sources>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="221" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2a0239fb57c581bced025e54e7cca7e9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:dd2817321d504f1caee75a1112d299d4" minOccurs="0"/>
+                <xsd:element ref="ns4:PCR_x003f_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c4e2855-9588-4bc9-9890-af639bd565eb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PolicyPortalIssueNo" ma:index="2" nillable="true" ma:displayName="Issue No." ma:internalName="PolicyPortalIssueNo" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocRef" ma:index="3" nillable="true" ma:displayName="Doc. Ref." ma:internalName="PolicyPortalDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Framework/Strategy"/>
+          <xsd:enumeration value="Guidance (Gen.)"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="HSW Standard"/>
+          <xsd:enumeration value="Instruction"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="MoU"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Procedure"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="R2A2"/>
+          <xsd:enumeration value="Strategy"/>
+          <xsd:enumeration value="TAG"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="TIG"/>
+          <xsd:enumeration value="TOR"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Academy - Training / L&amp;D"/>
+              <xsd:enumeration value="Accessibility"/>
+              <xsd:enumeration value="Accounting &amp; Budgeting"/>
+              <xsd:enumeration value="ALARP Working Group"/>
+              <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
+              <xsd:enumeration value="Assessment (Nuclear safety)"/>
+              <xsd:enumeration value="Business Impact Target (BIT)"/>
+              <xsd:enumeration value="Business Travel"/>
+              <xsd:enumeration value="Change Management (Org.)"/>
+              <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
+              <xsd:enumeration value="Civil Engineering"/>
+              <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
+              <xsd:enumeration value="Civil Nuclear Security"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Conducting Investigations"/>
+              <xsd:enumeration value="Compliance"/>
+              <xsd:enumeration value="Contractor Management"/>
+              <xsd:enumeration value="Cyber Security and Information Assurance"/>
+              <xsd:enumeration value="Data Protection"/>
+              <xsd:enumeration value="Defence - Propulsion"/>
+              <xsd:enumeration value="Delivery Lead - Technical Division (R&amp;TS)"/>
+              <xsd:enumeration value="Development of Regulations and Guides"/>
+              <xsd:enumeration value="Diversity &amp; Inclusion (HR)"/>
+              <xsd:enumeration value="Divisional Delivery Support (DDS)"/>
+              <xsd:enumeration value="EC&amp;I Engineering"/>
+              <xsd:enumeration value="Efficiency Framework"/>
+              <xsd:enumeration value="Emergency P&amp;R"/>
+              <xsd:enumeration value="Emergency Preparedness &amp; Response (EP&amp;R)"/>
+              <xsd:enumeration value="Environment and Sustainability"/>
+              <xsd:enumeration value="Estates"/>
+              <xsd:enumeration value="Expenses"/>
+              <xsd:enumeration value="Export Control"/>
+              <xsd:enumeration value="Fault Analysis"/>
+              <xsd:enumeration value="Freedom of Information (FOI) &amp; Gen. Enquiries"/>
+              <xsd:enumeration value="GDA"/>
+              <xsd:enumeration value="Gifts and Hospitality"/>
+              <xsd:enumeration value="Governance"/>
+              <xsd:enumeration value="Health, Safety and Wellbeing (HSW)"/>
+              <xsd:enumeration value="Human &amp; Organisational Capability"/>
+              <xsd:enumeration value="Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Information Management"/>
+              <xsd:enumeration value="Information Security"/>
+              <xsd:enumeration value="International Cooperation"/>
+              <xsd:enumeration value="Invoice Management"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="Land Use Planning"/>
+              <xsd:enumeration value="Leadership and Management for Safety and Security"/>
+              <xsd:enumeration value="Learning &amp; Development"/>
+              <xsd:enumeration value="Legal Support"/>
+              <xsd:enumeration value="Management System"/>
+              <xsd:enumeration value="Mechanical Engineering"/>
+              <xsd:enumeration value="New build/construction"/>
+              <xsd:enumeration value="NHSS"/>
+              <xsd:enumeration value="Notification &amp; Authorisation"/>
+              <xsd:enumeration value="Nuclear Liabilities Regulation"/>
+              <xsd:enumeration value="Operating Reactors"/>
+              <xsd:enumeration value="Operational Inspection"/>
+              <xsd:enumeration value="Organisational Learning"/>
+              <xsd:enumeration value="People Services"/>
+              <xsd:enumeration value="Performance Management (HR)"/>
+              <xsd:enumeration value="Permissioning"/>
+              <xsd:enumeration value="PMO"/>
+              <xsd:enumeration value="Policy"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
+              <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
+              <xsd:enumeration value="Regulatory Assurance"/>
+              <xsd:enumeration value="Regulatory Oversight"/>
+              <xsd:enumeration value="Research &amp; Development"/>
+              <xsd:enumeration value="Risk Management"/>
+              <xsd:enumeration value="RITE"/>
+              <xsd:enumeration value="Safeguards"/>
+              <xsd:enumeration value="Safety Case Working Group"/>
+              <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
+              <xsd:enumeration value="Sellafield"/>
+              <xsd:enumeration value="Shared Services"/>
+              <xsd:enumeration value="Structural Integrity"/>
+              <xsd:enumeration value="Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="Whistleblowing"/>
+              <xsd:enumeration value="WIReD"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
+              <xsd:enumeration value="Corporate Security Manager"/>
+              <xsd:enumeration value="Data Protection Compliance Lead"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
+              <xsd:enumeration value="Executive Office Support"/>
+              <xsd:enumeration value="Export Control Manager"/>
+              <xsd:enumeration value="Governance and Compliance Lead"/>
+              <xsd:enumeration value="Governance Manager"/>
+              <xsd:enumeration value="Head of Academy"/>
+              <xsd:enumeration value="Head of Commercial Management and Procurement"/>
+              <xsd:enumeration value="Head of Communications"/>
+              <xsd:enumeration value="Head of Compliance"/>
+              <xsd:enumeration value="Head of Data and Analytics"/>
+              <xsd:enumeration value="Head of Governance and Compliance"/>
+              <xsd:enumeration value="Head of Private Office"/>
+              <xsd:enumeration value="Head of Estates and Shared Services"/>
+              <xsd:enumeration value="Head of Finance and Commercial"/>
+              <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
+              <xsd:enumeration value="Head of IT"/>
+              <xsd:enumeration value="Head of Legal Liaison"/>
+              <xsd:enumeration value="Head of Organisational Development (HR)"/>
+              <xsd:enumeration value="Head of Organisational Learning"/>
+              <xsd:enumeration value="Head of People Services"/>
+              <xsd:enumeration value="Head of PMO"/>
+              <xsd:enumeration value="Head of Policy"/>
+              <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
+              <xsd:enumeration value="Head of Risk and Assurance"/>
+              <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
+              <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
+              <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
+              <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
+              <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
+              <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
+              <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
+              <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
+              <xsd:enumeration value="HoP - DDS"/>
+              <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
+              <xsd:enumeration value="HoP - Fault Analysis"/>
+              <xsd:enumeration value="HoP - Human and Organisational Capability"/>
+              <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
+              <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
+              <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
+              <xsd:enumeration value="HoP - Operational Inspection"/>
+              <xsd:enumeration value="HoP - Protective Security"/>
+              <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
+              <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
+              <xsd:enumeration value="HoP - Safeguards"/>
+              <xsd:enumeration value="HSW Manager"/>
+              <xsd:enumeration value="Information Management Manager"/>
+              <xsd:enumeration value="WIReD Product Owner"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueDate" ma:index="11" nillable="true" ma:displayName="Issue Date" ma:format="DateOnly" ma:internalName="PolicyPortalIssueDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalReviewDate" ma:index="12" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="PolicyPortalReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueHistoryComments" ma:index="15" nillable="true" ma:displayName="Issue History/Comments" ma:internalName="PolicyPortalIssueHistoryComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalFirstPublicationDate" ma:index="16" nillable="true" ma:displayName="First Publication Date" ma:format="DateOnly" ma:internalName="PolicyPortalFirstPublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldDocRef" ma:index="17" nillable="true" ma:displayName="Old Doc. Ref." ma:internalName="PolicyPortalOldDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldRecordRef" ma:index="18" nillable="true" ma:displayName="Old Record Ref." ma:internalName="PolicyPortalOldRecordRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalPublishStatus" ma:index="25" nillable="true" ma:displayName="Publish Status" ma:format="Dropdown" ma:internalName="PolicyPortalPublishStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Live"/>
+          <xsd:enumeration value="Unpublished"/>
+          <xsd:enumeration value="Withdrawn"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="31" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85a4ca9d-4aea-456d-868e-8e20a97dbaed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05350e14-297a-489c-ad04-faf6563b232c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="dd2817321d504f1caee75a1112d299d4" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="dd2817321d504f1caee75a1112d299d4" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{dd281732-1d50-4f1c-aee7-5a1112d299d4}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="7b4e1cbc-bd02-4183-9474-8a15f7a1216f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PCR_x003f_" ma:index="34" nillable="true" ma:displayName="PCR?" ma:default="0" ma:description="Document forms part of the Policy Compliance Report for ARAC." ma:format="Dropdown" ma:internalName="PCR_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{318CABC8-D5E2-4C1F-9589-35D60450E622}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1E7696-64D0-4E76-BD09-5F47C27AB98C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490ED5B9-84BB-4E11-AB53-C0B8C211310C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302464A8-7BA5-4131-8D06-4B18A77BE91D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4479B55-71B7-4BA6-B72D-CB59013656CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9419ACF-FD9B-4EEB-B545-BB3F91B9B619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE57596-313C-48D2-ABEB-C92BBAB75AB8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>55296</Characters>
+  <Pages>20</Pages>
+  <Words>5537</Words>
+  <Characters>31565</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>129</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>263</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LC 23 – Operating Rules</vt:lpstr>
+      <vt:lpstr>LC 23 - Operating Rules</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64867</CharactersWithSpaces>
+  <CharactersWithSpaces>37028</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LC 23 – Operating Rules</dc:title>
+  <dc:title>LC23 – Operating rules</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>7</cp:contentStatus>
+  <cp:contentStatus>7.1</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227</vt:lpwstr>
+  </property>
 </Properties>
 </file>