--- v0 (2026-05-09)
+++ v1 (2026-10-24)
@@ -111,84 +111,98 @@
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
             <w:r w:rsidR="00D60BCB" w:rsidRPr="00B4258F">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="96"/>
                 <w:szCs w:val="96"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="5BC0DC0C" w:rsidR="00D0226A" w:rsidRPr="00C0342B" w:rsidRDefault="008D4977" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="6FDC7EE4" w:rsidR="00D0226A" w:rsidRPr="00C0342B" w:rsidRDefault="00447922" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:sz w:val="56"/>
                     <w:szCs w:val="56"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="001D3474" w:rsidRPr="00B51688">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t>LC1</w:t>
+                      <w:t>LC</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B46123">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001D3474" w:rsidRPr="00B51688">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidR="001D3474">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
                       <w:t>9</w:t>
                     </w:r>
                     <w:r w:rsidR="001D3474" w:rsidRPr="00B51688">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> – </w:t>
                     </w:r>
                     <w:r w:rsidR="001D3474">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Construction or </w:t>
                     </w:r>
                     <w:r w:rsidR="00B46123">
                       <w:rPr>
                         <w:sz w:val="72"/>
@@ -1335,56 +1349,58 @@
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[1]</w:t>
           </w:r>
           <w:r w:rsidR="006F4E1F">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006F4E1F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C71586">
         <w:t>which guides risk-based prioriti</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71586">
         <w:t xml:space="preserve">ation in regulatory interventions and supports decisions on engaging with </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D1250">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71586">
         <w:t>utyholders</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="564AD454" w14:textId="77777777" w:rsidR="00F4318E" w:rsidRDefault="00F4318E" w:rsidP="00F4318E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:sectPr w:rsidR="00F4318E" w:rsidSect="00194C0C">
           <w:headerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc214364427"/>
     </w:p>
     <w:p w14:paraId="3246C745" w14:textId="57035D6A" w:rsidR="00E0725E" w:rsidRPr="00B4258F" w:rsidRDefault="00F4318E" w:rsidP="00F4318E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc226723833"/>
       <w:r>
@@ -1565,223 +1581,241 @@
         <w:t xml:space="preserve">such part or parts of the aforesaid arrangements as ONR may </w:t>
       </w:r>
       <w:r w:rsidR="009E5BF9" w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="A3D8E7"/>
         </w:rPr>
         <w:t>specify</w:t>
       </w:r>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D2037F" w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44050A01" w14:textId="20CD626E" w:rsidR="00B51208" w:rsidRPr="00194C0C" w:rsidRDefault="00E574A7" w:rsidP="00194C0C">
+    <w:p w14:paraId="44050A01" w14:textId="78AFC83B" w:rsidR="00B51208" w:rsidRPr="00194C0C" w:rsidRDefault="00E574A7" w:rsidP="00194C0C">
       <w:pPr>
         <w:pStyle w:val="QuoteText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000D09D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidR="002664BA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F5307B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D09D5" w:rsidRPr="000D09D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">The licensee shall ensure that once </w:t>
+        <w:t>The licensee shall ensure that once</w:t>
+      </w:r>
+      <w:r w:rsidR="00345AF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved </w:t>
       </w:r>
       <w:r w:rsidR="000D09D5" w:rsidRPr="000D09D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no alteration or amendment is made to the approved arrangements unless ONR has </w:t>
+      </w:r>
+      <w:r w:rsidR="00345AF2" w:rsidRPr="000D09D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DAE49B"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
       <w:r w:rsidR="000D09D5" w:rsidRPr="000D09D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no alteration or amendment is made to the approved arrangements unless ONR has approved such alteration or amendment</w:t>
+        <w:t xml:space="preserve"> such alteration or amendment</w:t>
       </w:r>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6FA893" w14:textId="0245E52A" w:rsidR="000D09D5" w:rsidRDefault="00E574A7" w:rsidP="00194C0C">
+    <w:p w14:paraId="3E6FA893" w14:textId="112E65F7" w:rsidR="000D09D5" w:rsidRDefault="00E574A7" w:rsidP="003E4F6D">
       <w:pPr>
         <w:pStyle w:val="QuoteText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000D09D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002664BA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F5307B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00194C0C">
+      <w:r w:rsidR="003E4F6D" w:rsidRPr="003E4F6D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">The licensee shall, if so </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidR="00AD647B" w:rsidRPr="00194C0C">
+        <w:t xml:space="preserve">The aforesaid arrangements shall where appropriate divide the construction or installation into stages. Where ONR so </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4F6D" w:rsidRPr="00194C0C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="A3D8E7"/>
         </w:rPr>
-        <w:t>specified</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD647B" w:rsidRPr="00194C0C">
+        <w:t>specif</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4F6D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00194C0C">
+          <w:shd w:val="clear" w:color="auto" w:fill="A3D8E7"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4F6D" w:rsidRPr="003E4F6D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>in the direction.</w:t>
+        <w:t xml:space="preserve"> the licensee shall not commence nor thereafter proceed from one stage to the next of the construction or installation without the </w:t>
+      </w:r>
+      <w:r w:rsidR="00345AF2" w:rsidRPr="004C6DC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCC978"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00345AF2" w:rsidRPr="002664BA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4F6D" w:rsidRPr="003E4F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>of ONR. The arrangements shall include a requirement for the provision of adequate documentation to justify the safety of the proposed construction or installation and shall where appropriate provide for the submission of this documentation to ONR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E85973" w14:textId="2032EB18" w:rsidR="00723D00" w:rsidRPr="00194C0C" w:rsidRDefault="002664BA" w:rsidP="00194C0C">
       <w:pPr>
         <w:pStyle w:val="QuoteText"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">19(5)   </w:t>
       </w:r>
       <w:r w:rsidR="00F5307B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002664BA">
@@ -2392,51 +2426,67 @@
             </w:rPr>
             <w:t>[5]</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7FA8AF64" w14:textId="77777777" w:rsidR="00F4318E" w:rsidRPr="00F4318E" w:rsidRDefault="000850BE" w:rsidP="00F4318E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF672C">
         <w:t>Security</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E5F6E2" w14:textId="7E4A338D" w:rsidR="002C36F7" w:rsidRDefault="00CF672C" w:rsidP="00B46123">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="000850BE" w:rsidRPr="000850BE">
-        <w:t>spects of new plant construction or installation are excluded from LC19; inspectors should instead refer to the relevant SyAPs, particularly SyDP 6.6 – Nuclear Construction Sites</w:t>
+        <w:t xml:space="preserve">spects of new plant construction or installation are excluded from LC19; inspectors should instead refer to the relevant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000850BE" w:rsidRPr="000850BE">
+        <w:t>SyAPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000850BE" w:rsidRPr="000850BE">
+        <w:t xml:space="preserve">, particularly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000850BE" w:rsidRPr="000850BE">
+        <w:t>SyDP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000850BE" w:rsidRPr="000850BE">
+        <w:t xml:space="preserve"> 6.6 – Nuclear Construction Sites</w:t>
       </w:r>
       <w:r w:rsidR="000850BE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F4352D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBE4C28" w14:textId="77777777" w:rsidR="00F4318E" w:rsidRDefault="00F4318E" w:rsidP="00194C0C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F4318E" w:rsidSect="00194C0C">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc348368144"/>
       <w:bookmarkStart w:id="12" w:name="_Toc45517850"/>
       <w:bookmarkStart w:id="13" w:name="_Toc217046645"/>
@@ -2682,93 +2732,97 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="156ADA6B" w14:textId="4B6619B3" w:rsidR="0020100B" w:rsidRPr="00F4318E" w:rsidRDefault="0020100B" w:rsidP="00F4318E">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F4318E">
         <w:lastRenderedPageBreak/>
         <w:t>LC19 arrangements should, where appropriate, stage construction or installation with defined hold points and recognise ONR’s power to require consent before commencing or progressing between stages under LC19(4).</w:t>
       </w:r>
       <w:r w:rsidR="00FB566E" w:rsidRPr="00F4318E">
         <w:t xml:space="preserve"> ONR may opt to permission all or only selected stages of the construction or installation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506887CA" w14:textId="598AD768" w:rsidR="00B90CEF" w:rsidRPr="00B90CEF" w:rsidRDefault="00B90CEF" w:rsidP="00F4318E">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90CEF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Arrangements should allow ONR flexibility in permissioning by providing derived powers</w:t>
+        <w:t xml:space="preserve">Arrangements should allow ONR flexibility in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B90CEF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>permissioning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B90CEF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by providing derived powers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90CEF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>to agree or acknowledge commencement or progression between construction or installation stages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B83E54" w14:textId="099DD530" w:rsidR="00F4318E" w:rsidRDefault="00F4318E" w:rsidP="00F4318E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00D21030">
         <w:t xml:space="preserve">Interdependency with other LC’s / </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21030">
         <w:t>egislation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ONRTable1"/>
         <w:tblW w:w="4529" w:type="pct"/>
         <w:tblInd w:w="851" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1867"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2348"/>
         <w:gridCol w:w="2054"/>
@@ -4872,93 +4926,106 @@
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[8]</w:t>
           </w:r>
           <w:r w:rsidR="001272E5" w:rsidRPr="00D74F46">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E45957" w:rsidRPr="00D74F46">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AFD190" w14:textId="0AB5FBEB" w:rsidR="00100F55" w:rsidRPr="00D74F46" w:rsidRDefault="00100F55" w:rsidP="00F4318E">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74F46">
         <w:t xml:space="preserve">NS-PER-GD-001 - </w:t>
       </w:r>
       <w:r w:rsidR="00E45957" w:rsidRPr="00D74F46">
-        <w:t>The Purpose and Use of Permissioning</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Purpose and Use of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E45957" w:rsidRPr="00D74F46">
+        <w:t>Permissioning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008567A5" w:rsidRPr="00D74F46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-112518788"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008567A5" w:rsidRPr="00D74F46">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="008567A5" w:rsidRPr="00D74F46">
             <w:instrText xml:space="preserve"> CITATION NSP \l 2057 </w:instrText>
           </w:r>
           <w:r w:rsidR="008567A5" w:rsidRPr="00D74F46">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00D74F46" w:rsidRPr="00D74F46">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[9]</w:t>
           </w:r>
           <w:r w:rsidR="008567A5" w:rsidRPr="00D74F46">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C2126E" w:rsidRPr="00D74F46">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E45957" w:rsidRPr="00D74F46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E45957" w:rsidRPr="00D74F46">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D74F46">
-        <w:t>provides guidance on primary and derived power permissioning including on the use of enhanced implementation and control (EIM&amp;C).</w:t>
+        <w:t xml:space="preserve">provides guidance on primary and derived power </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D74F46">
+        <w:t>permissioning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D74F46">
+        <w:t xml:space="preserve"> including on the use of enhanced implementation and control (EIM&amp;C).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E118E7E" w14:textId="7D55BFB7" w:rsidR="00345082" w:rsidRPr="00D74F46" w:rsidRDefault="005B229F" w:rsidP="00F4318E">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74F46">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>NS-TAST-GD-017</w:t>
       </w:r>
       <w:r w:rsidR="008567A5" w:rsidRPr="00D74F46">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00D74F46">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -5788,51 +5855,51 @@
                     </w:pPr>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
             <w:p w14:paraId="2B5CF322" w14:textId="77777777" w:rsidR="00D74F46" w:rsidRDefault="00D74F46">
               <w:pPr>
                 <w:divId w:val="1803500767"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
             <w:p w14:paraId="3BFFB89B" w14:textId="77777777" w:rsidR="001625D4" w:rsidRDefault="00194C0C">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="51800644" w14:textId="021819C2" w:rsidR="001625D4" w:rsidRDefault="008D4977" w:rsidP="001625D4"/>
+        <w:p w14:paraId="51800644" w14:textId="021819C2" w:rsidR="001625D4" w:rsidRDefault="00447922" w:rsidP="001625D4"/>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4D7ACDAA" w14:textId="77777777" w:rsidR="009D01F0" w:rsidRDefault="009D01F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="22413A"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E08ED2" w14:textId="51A1F683" w:rsidR="00194C0C" w:rsidRPr="00B4258F" w:rsidRDefault="00194C0C" w:rsidP="00194C0C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc226723842"/>
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -5872,120 +5939,120 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="482F9AA9" w14:textId="77777777" w:rsidR="00194C0C" w:rsidRPr="00F80A30" w:rsidRDefault="00194C0C" w:rsidP="00194C0C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F80A30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Approved by: </w:t>
       </w:r>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Profession – Operational Inspection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654D3077" w14:textId="3D0A6982" w:rsidR="00194C0C" w:rsidRPr="00B4258F" w:rsidRDefault="00194C0C" w:rsidP="00194C0C">
+    <w:p w14:paraId="654D3077" w14:textId="67F7874B" w:rsidR="00194C0C" w:rsidRPr="00B4258F" w:rsidRDefault="00194C0C" w:rsidP="00194C0C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4258F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Issue:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4258F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Issue No."/>
           <w:tag w:val=""/>
           <w:id w:val="-894428327"/>
           <w:placeholder>
             <w:docPart w:val="B1F6EFE0AA3D406E9CA4035CFE535E82"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001E5981">
+          <w:r w:rsidR="003931A2">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>7.2</w:t>
+            <w:t>7.3</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5D4934B9" w14:textId="1A8F435D" w:rsidR="00194C0C" w:rsidRPr="00194C0C" w:rsidRDefault="00194C0C" w:rsidP="00194C0C">
+    <w:p w14:paraId="5D4934B9" w14:textId="5C8CFC99" w:rsidR="00194C0C" w:rsidRPr="00194C0C" w:rsidRDefault="00194C0C" w:rsidP="00194C0C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Published</w:t>
       </w:r>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00D74F46">
+      <w:r w:rsidR="003931A2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>March</w:t>
+        <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="001E5981">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7881D6" w14:textId="152C36BE" w:rsidR="00194C0C" w:rsidRPr="00194C0C" w:rsidRDefault="00194C0C" w:rsidP="00194C0C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Next scheduled review</w:t>
       </w:r>
       <w:r w:rsidRPr="00194C0C">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -6169,50 +6236,81 @@
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00194C0C">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7892" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F0F19AF" w14:textId="56F044C8" w:rsidR="00194C0C" w:rsidRDefault="00400B04">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>Minor update – document simplified and duplication removed, no major change to outcomes or intent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003931A2" w:rsidRPr="008B73BF" w14:paraId="221266CE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C412CCD" w14:textId="1B5D381C" w:rsidR="003931A2" w:rsidRDefault="003931A2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7892" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B608D1D" w14:textId="2BFE049D" w:rsidR="003931A2" w:rsidRDefault="003931A2" w:rsidP="003931A2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003931A2">
+              <w:t>LC 19(4)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> text updated to reflect LC Handbook.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="42369065" w14:textId="77777777" w:rsidR="00194C0C" w:rsidRDefault="00194C0C" w:rsidP="00571705">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00194C0C" w:rsidSect="00194C0C">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
@@ -6245,73 +6343,73 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DD1A25E" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0" w:rsidP="007D199A">
+    <w:p w14:paraId="70D88852" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B4258F">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4EAC77" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0"/>
+    <w:p w14:paraId="3DF2A3D5" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5934F499" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0" w:rsidP="007D199A">
+    <w:p w14:paraId="7F5665B5" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B4258F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9865BA" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0"/>
+    <w:p w14:paraId="3088C305" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="707C30FA" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0">
+    <w:p w14:paraId="042A6E73" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6368,89 +6466,89 @@
     <w:r>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AFE1CC8" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0" w:rsidP="005E0344">
+    <w:p w14:paraId="5708130F" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4258F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="721341F3" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0" w:rsidP="0090581D">
+    <w:p w14:paraId="26B61C66" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4258F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D5EE74" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0"/>
+    <w:p w14:paraId="336C4AB3" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7C4FF3D5" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0">
+    <w:p w14:paraId="629165CC" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="224A3F2C" w14:textId="77777777" w:rsidR="001773F0" w:rsidRPr="00B4258F" w:rsidRDefault="001773F0"/>
+    <w:p w14:paraId="7EFB22B7" w14:textId="77777777" w:rsidR="00447922" w:rsidRPr="00B4258F" w:rsidRDefault="00447922"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="003C66A7" w14:textId="5DBFF166" w:rsidR="00AD12DE" w:rsidRPr="00F4318E" w:rsidRDefault="00AD12DE" w:rsidP="00AD12DE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4318E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F4318E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any equipment, system</w:t>
@@ -6521,142 +6619,142 @@
     </w:p>
     <w:p w14:paraId="44B51744" w14:textId="283AD3AF" w:rsidR="00AD12DE" w:rsidRDefault="00AD12DE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRPr="00B4258F" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EF482B7" w14:textId="2E1CD21B" w:rsidR="00131529" w:rsidRPr="00B4258F" w:rsidRDefault="008D4977" w:rsidP="00131529">
+  <w:p w14:paraId="7EF482B7" w14:textId="24F595D7" w:rsidR="00131529" w:rsidRPr="00B4258F" w:rsidRDefault="00447922" w:rsidP="00131529">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1395496903"/>
         <w:placeholder>
           <w:docPart w:val="3927692E30BC45F8AFCF32D9F96404DC"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
-          <w:t>LC19 – Construction or installation of new plant</w:t>
+        <w:r w:rsidR="00B46123">
+          <w:t>LC 19 – Construction or installation of new plant</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00131529" w:rsidRPr="00B4258F">
       <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-138655273"/>
         <w:placeholder>
           <w:docPart w:val="95F559460F5045AAB1855580988E130C"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="001E5981">
-          <w:t>7.2</w:t>
+        <w:r w:rsidR="003931A2">
+          <w:t>7.3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4728FBD8" w14:textId="17CD14B3" w:rsidR="00131529" w:rsidRPr="00B4258F" w:rsidRDefault="008D4977">
+  <w:p w14:paraId="4728FBD8" w14:textId="25F28D3D" w:rsidR="00131529" w:rsidRPr="00B4258F" w:rsidRDefault="00447922">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-953092799"/>
         <w:placeholder>
           <w:docPart w:val="515237502F7343D09816F92BB15C1E0A"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
-          <w:t>LC19 – Construction or installation of new plant</w:t>
+        <w:r w:rsidR="00B46123">
+          <w:t>LC 19 – Construction or installation of new plant</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00131529" w:rsidRPr="00B4258F">
       <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="2079402384"/>
         <w:placeholder>
           <w:docPart w:val="BC4F160965914534A77F6CC3686494B5"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="001E5981">
-          <w:t>7.2</w:t>
+        <w:r w:rsidR="003931A2">
+          <w:t>7.3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="306D14A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="18BEA02E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -7312,50 +7410,51 @@
   <w:num w:numId="6" w16cid:durableId="1391923988">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1774518830">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="300811116">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="251813881">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1951813563">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1425110067">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -7631,73 +7730,73 @@
     <w:rsid w:val="001E69E6"/>
     <w:rsid w:val="001E762A"/>
     <w:rsid w:val="001F059F"/>
     <w:rsid w:val="001F0DE4"/>
     <w:rsid w:val="001F1DB2"/>
     <w:rsid w:val="001F570C"/>
     <w:rsid w:val="001F630A"/>
     <w:rsid w:val="001F76F0"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="0020081C"/>
     <w:rsid w:val="00200CA1"/>
     <w:rsid w:val="0020100B"/>
     <w:rsid w:val="002010A2"/>
     <w:rsid w:val="002031A8"/>
     <w:rsid w:val="00203B70"/>
     <w:rsid w:val="002040B2"/>
     <w:rsid w:val="00206845"/>
     <w:rsid w:val="00211877"/>
     <w:rsid w:val="002123A5"/>
     <w:rsid w:val="00212797"/>
     <w:rsid w:val="0021338D"/>
     <w:rsid w:val="00214783"/>
     <w:rsid w:val="00214D43"/>
     <w:rsid w:val="002156C3"/>
     <w:rsid w:val="00216EB1"/>
-    <w:rsid w:val="0022015F"/>
     <w:rsid w:val="0022186E"/>
     <w:rsid w:val="00222475"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="00223509"/>
     <w:rsid w:val="002238B4"/>
     <w:rsid w:val="0022400A"/>
     <w:rsid w:val="00227034"/>
     <w:rsid w:val="002300BA"/>
     <w:rsid w:val="002303AA"/>
     <w:rsid w:val="00230D5C"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00232E9B"/>
     <w:rsid w:val="00232FE7"/>
     <w:rsid w:val="00234342"/>
     <w:rsid w:val="002346A8"/>
     <w:rsid w:val="002346D9"/>
     <w:rsid w:val="00236D47"/>
     <w:rsid w:val="00237427"/>
     <w:rsid w:val="002377F5"/>
     <w:rsid w:val="002403BF"/>
     <w:rsid w:val="0024040D"/>
+    <w:rsid w:val="00241BD4"/>
     <w:rsid w:val="00242C33"/>
     <w:rsid w:val="00245BF7"/>
     <w:rsid w:val="00250420"/>
     <w:rsid w:val="00250B17"/>
     <w:rsid w:val="00251722"/>
     <w:rsid w:val="00251CD7"/>
     <w:rsid w:val="002548F4"/>
     <w:rsid w:val="00255FA3"/>
     <w:rsid w:val="002565D1"/>
     <w:rsid w:val="00257288"/>
     <w:rsid w:val="002572AA"/>
     <w:rsid w:val="002608CA"/>
     <w:rsid w:val="00260B83"/>
     <w:rsid w:val="00260E4B"/>
     <w:rsid w:val="00261532"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="00262476"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
     <w:rsid w:val="002654A2"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="002664BA"/>
     <w:rsid w:val="00266D44"/>
     <w:rsid w:val="00267093"/>
     <w:rsid w:val="002670ED"/>
@@ -7720,50 +7819,51 @@
     <w:rsid w:val="0028770A"/>
     <w:rsid w:val="002877E5"/>
     <w:rsid w:val="002910E9"/>
     <w:rsid w:val="002917FF"/>
     <w:rsid w:val="00291982"/>
     <w:rsid w:val="002919DC"/>
     <w:rsid w:val="00292ADF"/>
     <w:rsid w:val="00292BCB"/>
     <w:rsid w:val="00292BDD"/>
     <w:rsid w:val="0029343A"/>
     <w:rsid w:val="00295392"/>
     <w:rsid w:val="00295DFC"/>
     <w:rsid w:val="002965FD"/>
     <w:rsid w:val="00296DBB"/>
     <w:rsid w:val="00297442"/>
     <w:rsid w:val="00297D7C"/>
     <w:rsid w:val="002A0DEC"/>
     <w:rsid w:val="002A1F58"/>
     <w:rsid w:val="002A2E8D"/>
     <w:rsid w:val="002A3644"/>
     <w:rsid w:val="002A3A38"/>
     <w:rsid w:val="002A3ACE"/>
     <w:rsid w:val="002A54C8"/>
     <w:rsid w:val="002A7887"/>
     <w:rsid w:val="002A7B60"/>
+    <w:rsid w:val="002B1286"/>
     <w:rsid w:val="002B176B"/>
     <w:rsid w:val="002B1C53"/>
     <w:rsid w:val="002B41F8"/>
     <w:rsid w:val="002C045D"/>
     <w:rsid w:val="002C2010"/>
     <w:rsid w:val="002C2E1A"/>
     <w:rsid w:val="002C36F7"/>
     <w:rsid w:val="002C370E"/>
     <w:rsid w:val="002C4999"/>
     <w:rsid w:val="002D00CF"/>
     <w:rsid w:val="002D0D2B"/>
     <w:rsid w:val="002D12F0"/>
     <w:rsid w:val="002D22AC"/>
     <w:rsid w:val="002D2776"/>
     <w:rsid w:val="002D4416"/>
     <w:rsid w:val="002D5CF5"/>
     <w:rsid w:val="002D60FD"/>
     <w:rsid w:val="002D7432"/>
     <w:rsid w:val="002E0817"/>
     <w:rsid w:val="002E09EC"/>
     <w:rsid w:val="002E0BE4"/>
     <w:rsid w:val="002E1A0F"/>
     <w:rsid w:val="002E2040"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
@@ -7811,129 +7911,133 @@
     <w:rsid w:val="00322352"/>
     <w:rsid w:val="003227FE"/>
     <w:rsid w:val="003233AE"/>
     <w:rsid w:val="00323C30"/>
     <w:rsid w:val="00323E71"/>
     <w:rsid w:val="00324559"/>
     <w:rsid w:val="00324F57"/>
     <w:rsid w:val="00326F77"/>
     <w:rsid w:val="00331A7C"/>
     <w:rsid w:val="00333A57"/>
     <w:rsid w:val="00333F37"/>
     <w:rsid w:val="003346C1"/>
     <w:rsid w:val="003349F5"/>
     <w:rsid w:val="003360A0"/>
     <w:rsid w:val="003367CD"/>
     <w:rsid w:val="00337537"/>
     <w:rsid w:val="003376BC"/>
     <w:rsid w:val="003401B0"/>
     <w:rsid w:val="00340F7F"/>
     <w:rsid w:val="003419F3"/>
     <w:rsid w:val="00342061"/>
     <w:rsid w:val="0034433F"/>
     <w:rsid w:val="0034462B"/>
     <w:rsid w:val="00344D28"/>
     <w:rsid w:val="00345082"/>
+    <w:rsid w:val="00345AF2"/>
     <w:rsid w:val="00345C13"/>
     <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346C8E"/>
     <w:rsid w:val="0034782F"/>
     <w:rsid w:val="00351624"/>
     <w:rsid w:val="00351725"/>
     <w:rsid w:val="00351AAC"/>
     <w:rsid w:val="00351D31"/>
     <w:rsid w:val="0035294E"/>
     <w:rsid w:val="00360C24"/>
     <w:rsid w:val="00360CE0"/>
     <w:rsid w:val="00362517"/>
     <w:rsid w:val="003655BE"/>
     <w:rsid w:val="00366093"/>
     <w:rsid w:val="00366777"/>
     <w:rsid w:val="003673AD"/>
     <w:rsid w:val="00367BD5"/>
     <w:rsid w:val="003739E1"/>
     <w:rsid w:val="00374628"/>
     <w:rsid w:val="003746CE"/>
     <w:rsid w:val="00374DFB"/>
     <w:rsid w:val="00375819"/>
     <w:rsid w:val="00375C81"/>
     <w:rsid w:val="00376BAF"/>
     <w:rsid w:val="003773F5"/>
     <w:rsid w:val="00383345"/>
     <w:rsid w:val="00384409"/>
     <w:rsid w:val="00387E60"/>
     <w:rsid w:val="00390327"/>
     <w:rsid w:val="003905AA"/>
     <w:rsid w:val="00390FAF"/>
     <w:rsid w:val="00391421"/>
+    <w:rsid w:val="003931A2"/>
     <w:rsid w:val="00393B78"/>
     <w:rsid w:val="00393FD1"/>
     <w:rsid w:val="0039661E"/>
     <w:rsid w:val="0039701B"/>
+    <w:rsid w:val="00397766"/>
     <w:rsid w:val="003A00F8"/>
     <w:rsid w:val="003A01E9"/>
     <w:rsid w:val="003A09DA"/>
     <w:rsid w:val="003A1092"/>
     <w:rsid w:val="003A1D66"/>
     <w:rsid w:val="003A632C"/>
     <w:rsid w:val="003A657D"/>
     <w:rsid w:val="003A66B4"/>
     <w:rsid w:val="003A6BE2"/>
     <w:rsid w:val="003A7E31"/>
     <w:rsid w:val="003B08E9"/>
     <w:rsid w:val="003B16A1"/>
     <w:rsid w:val="003B1AE8"/>
     <w:rsid w:val="003B1E3E"/>
     <w:rsid w:val="003B237C"/>
     <w:rsid w:val="003B37A5"/>
     <w:rsid w:val="003B3B01"/>
     <w:rsid w:val="003B44EB"/>
     <w:rsid w:val="003B4BDF"/>
     <w:rsid w:val="003B6E3A"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C0CCA"/>
     <w:rsid w:val="003C114C"/>
     <w:rsid w:val="003C2A5C"/>
     <w:rsid w:val="003C414B"/>
     <w:rsid w:val="003C4532"/>
     <w:rsid w:val="003C465D"/>
     <w:rsid w:val="003C4E13"/>
     <w:rsid w:val="003C7780"/>
     <w:rsid w:val="003D001D"/>
     <w:rsid w:val="003D0718"/>
     <w:rsid w:val="003D1270"/>
     <w:rsid w:val="003D30D0"/>
     <w:rsid w:val="003D3585"/>
     <w:rsid w:val="003D495D"/>
     <w:rsid w:val="003D4F9D"/>
     <w:rsid w:val="003D5ABA"/>
     <w:rsid w:val="003E01A7"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E2CC1"/>
     <w:rsid w:val="003E2FAE"/>
     <w:rsid w:val="003E3006"/>
     <w:rsid w:val="003E34C8"/>
+    <w:rsid w:val="003E4F6D"/>
     <w:rsid w:val="003E500A"/>
     <w:rsid w:val="003E52FC"/>
     <w:rsid w:val="003E5422"/>
     <w:rsid w:val="003E5C11"/>
     <w:rsid w:val="003E6EF3"/>
     <w:rsid w:val="003F00A5"/>
     <w:rsid w:val="003F325E"/>
     <w:rsid w:val="003F4009"/>
     <w:rsid w:val="003F43E3"/>
     <w:rsid w:val="003F4461"/>
     <w:rsid w:val="003F454E"/>
     <w:rsid w:val="003F5BB1"/>
     <w:rsid w:val="003F67D7"/>
     <w:rsid w:val="00400B04"/>
     <w:rsid w:val="00400D74"/>
     <w:rsid w:val="00403596"/>
     <w:rsid w:val="0040415A"/>
     <w:rsid w:val="0040465E"/>
     <w:rsid w:val="004051BE"/>
     <w:rsid w:val="00406400"/>
     <w:rsid w:val="00406594"/>
     <w:rsid w:val="00406729"/>
     <w:rsid w:val="0040725B"/>
     <w:rsid w:val="00407C65"/>
     <w:rsid w:val="00407CF7"/>
@@ -7957,50 +8061,51 @@
     <w:rsid w:val="00420B88"/>
     <w:rsid w:val="0042169E"/>
     <w:rsid w:val="00422265"/>
     <w:rsid w:val="00422A9F"/>
     <w:rsid w:val="00422AF1"/>
     <w:rsid w:val="00422DD0"/>
     <w:rsid w:val="00423BC6"/>
     <w:rsid w:val="0042586A"/>
     <w:rsid w:val="004264A2"/>
     <w:rsid w:val="00426986"/>
     <w:rsid w:val="00431381"/>
     <w:rsid w:val="004315ED"/>
     <w:rsid w:val="00431634"/>
     <w:rsid w:val="00432E14"/>
     <w:rsid w:val="0043335D"/>
     <w:rsid w:val="00434B91"/>
     <w:rsid w:val="00436560"/>
     <w:rsid w:val="004369D9"/>
     <w:rsid w:val="00437378"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
     <w:rsid w:val="004415B9"/>
     <w:rsid w:val="00443ACD"/>
     <w:rsid w:val="004468C8"/>
+    <w:rsid w:val="00447922"/>
     <w:rsid w:val="00450A04"/>
     <w:rsid w:val="00451308"/>
     <w:rsid w:val="004514B4"/>
     <w:rsid w:val="0045175D"/>
     <w:rsid w:val="00451A7A"/>
     <w:rsid w:val="00451B3A"/>
     <w:rsid w:val="00454288"/>
     <w:rsid w:val="00454E3B"/>
     <w:rsid w:val="00457BE5"/>
     <w:rsid w:val="00460B38"/>
     <w:rsid w:val="004612A6"/>
     <w:rsid w:val="00461790"/>
     <w:rsid w:val="004618DA"/>
     <w:rsid w:val="004618EC"/>
     <w:rsid w:val="00462487"/>
     <w:rsid w:val="0046338B"/>
     <w:rsid w:val="0046408C"/>
     <w:rsid w:val="00464113"/>
     <w:rsid w:val="0046416F"/>
     <w:rsid w:val="004648A4"/>
     <w:rsid w:val="0046502A"/>
     <w:rsid w:val="00465B1A"/>
     <w:rsid w:val="00465C8A"/>
     <w:rsid w:val="00466DB0"/>
     <w:rsid w:val="00470B6C"/>
@@ -8024,50 +8129,51 @@
     <w:rsid w:val="00496536"/>
     <w:rsid w:val="00496BFD"/>
     <w:rsid w:val="00496E07"/>
     <w:rsid w:val="00496EE3"/>
     <w:rsid w:val="004A06BD"/>
     <w:rsid w:val="004A0C11"/>
     <w:rsid w:val="004A14BD"/>
     <w:rsid w:val="004A233D"/>
     <w:rsid w:val="004A2823"/>
     <w:rsid w:val="004A35DC"/>
     <w:rsid w:val="004A3DF2"/>
     <w:rsid w:val="004A441E"/>
     <w:rsid w:val="004A4860"/>
     <w:rsid w:val="004A4B87"/>
     <w:rsid w:val="004A4F0F"/>
     <w:rsid w:val="004A55FE"/>
     <w:rsid w:val="004B084B"/>
     <w:rsid w:val="004B0C6D"/>
     <w:rsid w:val="004B16A6"/>
     <w:rsid w:val="004B3A8B"/>
     <w:rsid w:val="004B3E73"/>
     <w:rsid w:val="004B468C"/>
     <w:rsid w:val="004B5334"/>
     <w:rsid w:val="004B63B1"/>
     <w:rsid w:val="004B663C"/>
+    <w:rsid w:val="004C03D8"/>
     <w:rsid w:val="004C0D01"/>
     <w:rsid w:val="004C1311"/>
     <w:rsid w:val="004C308B"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C3E61"/>
     <w:rsid w:val="004C4068"/>
     <w:rsid w:val="004C4891"/>
     <w:rsid w:val="004C48BE"/>
     <w:rsid w:val="004C6DC6"/>
     <w:rsid w:val="004C73FC"/>
     <w:rsid w:val="004C7B22"/>
     <w:rsid w:val="004D070F"/>
     <w:rsid w:val="004D0C87"/>
     <w:rsid w:val="004D1634"/>
     <w:rsid w:val="004D2C89"/>
     <w:rsid w:val="004D63BD"/>
     <w:rsid w:val="004D7385"/>
     <w:rsid w:val="004D73F3"/>
     <w:rsid w:val="004D788A"/>
     <w:rsid w:val="004D79AC"/>
     <w:rsid w:val="004E0BEA"/>
     <w:rsid w:val="004E3901"/>
     <w:rsid w:val="004E3932"/>
     <w:rsid w:val="004E54B6"/>
     <w:rsid w:val="004E5937"/>
@@ -8218,50 +8324,51 @@
     <w:rsid w:val="00627A0C"/>
     <w:rsid w:val="0063209C"/>
     <w:rsid w:val="006322A0"/>
     <w:rsid w:val="00632CC6"/>
     <w:rsid w:val="006339DE"/>
     <w:rsid w:val="0063539C"/>
     <w:rsid w:val="00635B62"/>
     <w:rsid w:val="00635C90"/>
     <w:rsid w:val="00636052"/>
     <w:rsid w:val="006361FD"/>
     <w:rsid w:val="0064226F"/>
     <w:rsid w:val="00642419"/>
     <w:rsid w:val="00642DDB"/>
     <w:rsid w:val="00643755"/>
     <w:rsid w:val="00644C23"/>
     <w:rsid w:val="006502A9"/>
     <w:rsid w:val="00652909"/>
     <w:rsid w:val="00653298"/>
     <w:rsid w:val="006539F7"/>
     <w:rsid w:val="00656C3E"/>
     <w:rsid w:val="0066070C"/>
     <w:rsid w:val="006609F6"/>
     <w:rsid w:val="00660E9F"/>
     <w:rsid w:val="00663A7C"/>
     <w:rsid w:val="00664468"/>
+    <w:rsid w:val="006652CE"/>
     <w:rsid w:val="00667D3E"/>
     <w:rsid w:val="00667DF2"/>
     <w:rsid w:val="00670DA1"/>
     <w:rsid w:val="00670DF1"/>
     <w:rsid w:val="00670E0F"/>
     <w:rsid w:val="00671345"/>
     <w:rsid w:val="00671C0D"/>
     <w:rsid w:val="0067206A"/>
     <w:rsid w:val="00672A9B"/>
     <w:rsid w:val="00675884"/>
     <w:rsid w:val="006759A4"/>
     <w:rsid w:val="00680A3A"/>
     <w:rsid w:val="00681356"/>
     <w:rsid w:val="00681A7B"/>
     <w:rsid w:val="00682042"/>
     <w:rsid w:val="00682901"/>
     <w:rsid w:val="00682EC9"/>
     <w:rsid w:val="006855FD"/>
     <w:rsid w:val="00685B3F"/>
     <w:rsid w:val="0068652C"/>
     <w:rsid w:val="006907EB"/>
     <w:rsid w:val="00690DB5"/>
     <w:rsid w:val="00692C83"/>
     <w:rsid w:val="00693A2D"/>
     <w:rsid w:val="00694FD5"/>
@@ -8539,51 +8646,50 @@
     <w:rsid w:val="008A578E"/>
     <w:rsid w:val="008A5D36"/>
     <w:rsid w:val="008A5FEB"/>
     <w:rsid w:val="008A729B"/>
     <w:rsid w:val="008A780B"/>
     <w:rsid w:val="008A7FB5"/>
     <w:rsid w:val="008B06A3"/>
     <w:rsid w:val="008B1519"/>
     <w:rsid w:val="008B23F1"/>
     <w:rsid w:val="008B2D5A"/>
     <w:rsid w:val="008B4760"/>
     <w:rsid w:val="008B5F2F"/>
     <w:rsid w:val="008B644A"/>
     <w:rsid w:val="008B73BF"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C0FC7"/>
     <w:rsid w:val="008C39BD"/>
     <w:rsid w:val="008C50C3"/>
     <w:rsid w:val="008C7042"/>
     <w:rsid w:val="008C7094"/>
     <w:rsid w:val="008C75FC"/>
     <w:rsid w:val="008C7872"/>
     <w:rsid w:val="008D11A4"/>
     <w:rsid w:val="008D140E"/>
     <w:rsid w:val="008D2B97"/>
-    <w:rsid w:val="008D4977"/>
     <w:rsid w:val="008D49A5"/>
     <w:rsid w:val="008D4D97"/>
     <w:rsid w:val="008D608E"/>
     <w:rsid w:val="008D64C5"/>
     <w:rsid w:val="008D6C81"/>
     <w:rsid w:val="008D7FCD"/>
     <w:rsid w:val="008E0E9A"/>
     <w:rsid w:val="008E2CD9"/>
     <w:rsid w:val="008E3010"/>
     <w:rsid w:val="008E5AC6"/>
     <w:rsid w:val="008E6CB2"/>
     <w:rsid w:val="008E6CF0"/>
     <w:rsid w:val="008F103C"/>
     <w:rsid w:val="008F1439"/>
     <w:rsid w:val="008F39AF"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F5CF6"/>
     <w:rsid w:val="008F6A34"/>
     <w:rsid w:val="008F7051"/>
     <w:rsid w:val="009006F7"/>
     <w:rsid w:val="009012D7"/>
     <w:rsid w:val="00901DCA"/>
     <w:rsid w:val="009033A9"/>
     <w:rsid w:val="0090581D"/>
     <w:rsid w:val="00906846"/>
@@ -8672,91 +8778,91 @@
     <w:rsid w:val="009A4D02"/>
     <w:rsid w:val="009A54A4"/>
     <w:rsid w:val="009A7348"/>
     <w:rsid w:val="009B01F3"/>
     <w:rsid w:val="009B03D4"/>
     <w:rsid w:val="009B3151"/>
     <w:rsid w:val="009B462C"/>
     <w:rsid w:val="009B59DE"/>
     <w:rsid w:val="009B6EFC"/>
     <w:rsid w:val="009B744D"/>
     <w:rsid w:val="009C0420"/>
     <w:rsid w:val="009C0496"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
     <w:rsid w:val="009C62DD"/>
     <w:rsid w:val="009C73DE"/>
     <w:rsid w:val="009C7B51"/>
     <w:rsid w:val="009D01F0"/>
     <w:rsid w:val="009D0338"/>
     <w:rsid w:val="009D1C01"/>
     <w:rsid w:val="009D33B4"/>
     <w:rsid w:val="009D40F1"/>
     <w:rsid w:val="009D48C5"/>
     <w:rsid w:val="009D521D"/>
     <w:rsid w:val="009D5999"/>
-    <w:rsid w:val="009D5EB9"/>
     <w:rsid w:val="009D7A80"/>
     <w:rsid w:val="009E02CC"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
     <w:rsid w:val="009E18F2"/>
     <w:rsid w:val="009E1C9E"/>
     <w:rsid w:val="009E266E"/>
     <w:rsid w:val="009E2998"/>
     <w:rsid w:val="009E5BF9"/>
     <w:rsid w:val="009E60B5"/>
     <w:rsid w:val="009E622D"/>
     <w:rsid w:val="009E650B"/>
     <w:rsid w:val="009F03C4"/>
     <w:rsid w:val="009F1035"/>
     <w:rsid w:val="009F28A7"/>
     <w:rsid w:val="009F2B1D"/>
     <w:rsid w:val="009F3FFC"/>
     <w:rsid w:val="009F53F7"/>
     <w:rsid w:val="009F5C61"/>
     <w:rsid w:val="009F72F9"/>
     <w:rsid w:val="00A00025"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A004CC"/>
     <w:rsid w:val="00A00AF0"/>
     <w:rsid w:val="00A00BC9"/>
     <w:rsid w:val="00A00FC6"/>
     <w:rsid w:val="00A02ACD"/>
     <w:rsid w:val="00A03029"/>
     <w:rsid w:val="00A039DD"/>
     <w:rsid w:val="00A03B46"/>
     <w:rsid w:val="00A03E4A"/>
     <w:rsid w:val="00A04556"/>
     <w:rsid w:val="00A059FC"/>
     <w:rsid w:val="00A12EE0"/>
     <w:rsid w:val="00A143E6"/>
     <w:rsid w:val="00A14B5A"/>
     <w:rsid w:val="00A14FB4"/>
     <w:rsid w:val="00A15FAD"/>
     <w:rsid w:val="00A16473"/>
     <w:rsid w:val="00A2017F"/>
+    <w:rsid w:val="00A25357"/>
     <w:rsid w:val="00A26FEE"/>
     <w:rsid w:val="00A27784"/>
     <w:rsid w:val="00A30F4F"/>
     <w:rsid w:val="00A310DA"/>
     <w:rsid w:val="00A312C3"/>
     <w:rsid w:val="00A33AC8"/>
     <w:rsid w:val="00A34AFC"/>
     <w:rsid w:val="00A3567F"/>
     <w:rsid w:val="00A361D8"/>
     <w:rsid w:val="00A3753D"/>
     <w:rsid w:val="00A37698"/>
     <w:rsid w:val="00A41197"/>
     <w:rsid w:val="00A41406"/>
     <w:rsid w:val="00A418F3"/>
     <w:rsid w:val="00A41ED3"/>
     <w:rsid w:val="00A44BA3"/>
     <w:rsid w:val="00A459AF"/>
     <w:rsid w:val="00A4671C"/>
     <w:rsid w:val="00A50675"/>
     <w:rsid w:val="00A51F1B"/>
     <w:rsid w:val="00A52A12"/>
     <w:rsid w:val="00A53355"/>
     <w:rsid w:val="00A545AC"/>
     <w:rsid w:val="00A55914"/>
     <w:rsid w:val="00A55A9A"/>
@@ -9177,50 +9283,51 @@
     <w:rsid w:val="00DC2C34"/>
     <w:rsid w:val="00DC2E98"/>
     <w:rsid w:val="00DC3C5E"/>
     <w:rsid w:val="00DC4318"/>
     <w:rsid w:val="00DC5359"/>
     <w:rsid w:val="00DC7379"/>
     <w:rsid w:val="00DC7926"/>
     <w:rsid w:val="00DD13F7"/>
     <w:rsid w:val="00DD25AB"/>
     <w:rsid w:val="00DD2A76"/>
     <w:rsid w:val="00DD37DD"/>
     <w:rsid w:val="00DD6240"/>
     <w:rsid w:val="00DD7824"/>
     <w:rsid w:val="00DE0954"/>
     <w:rsid w:val="00DE200C"/>
     <w:rsid w:val="00DE2C87"/>
     <w:rsid w:val="00DE2F05"/>
     <w:rsid w:val="00DE3F07"/>
     <w:rsid w:val="00DE459A"/>
     <w:rsid w:val="00DE51A1"/>
     <w:rsid w:val="00DE681C"/>
     <w:rsid w:val="00DE7293"/>
     <w:rsid w:val="00DE7D9C"/>
     <w:rsid w:val="00DF08D7"/>
     <w:rsid w:val="00DF13E1"/>
+    <w:rsid w:val="00DF2778"/>
     <w:rsid w:val="00DF27DA"/>
     <w:rsid w:val="00DF3D9C"/>
     <w:rsid w:val="00DF4DBE"/>
     <w:rsid w:val="00DF5DAC"/>
     <w:rsid w:val="00DF636F"/>
     <w:rsid w:val="00E01169"/>
     <w:rsid w:val="00E01BFE"/>
     <w:rsid w:val="00E03992"/>
     <w:rsid w:val="00E050E2"/>
     <w:rsid w:val="00E05B75"/>
     <w:rsid w:val="00E060E6"/>
     <w:rsid w:val="00E0725E"/>
     <w:rsid w:val="00E1312F"/>
     <w:rsid w:val="00E13131"/>
     <w:rsid w:val="00E15CDC"/>
     <w:rsid w:val="00E16215"/>
     <w:rsid w:val="00E165AF"/>
     <w:rsid w:val="00E2127E"/>
     <w:rsid w:val="00E227D5"/>
     <w:rsid w:val="00E22BB3"/>
     <w:rsid w:val="00E27166"/>
     <w:rsid w:val="00E275D4"/>
     <w:rsid w:val="00E3014E"/>
     <w:rsid w:val="00E31C8D"/>
     <w:rsid w:val="00E32DFC"/>
@@ -9387,51 +9494,50 @@
     <w:rsid w:val="00F84B98"/>
     <w:rsid w:val="00F85A2A"/>
     <w:rsid w:val="00F85A96"/>
     <w:rsid w:val="00F86550"/>
     <w:rsid w:val="00F873B3"/>
     <w:rsid w:val="00F9048E"/>
     <w:rsid w:val="00F92C46"/>
     <w:rsid w:val="00F93B51"/>
     <w:rsid w:val="00F93FD9"/>
     <w:rsid w:val="00F96372"/>
     <w:rsid w:val="00FA00BE"/>
     <w:rsid w:val="00FA095C"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FA6210"/>
     <w:rsid w:val="00FA6641"/>
     <w:rsid w:val="00FA755A"/>
     <w:rsid w:val="00FB034F"/>
     <w:rsid w:val="00FB0560"/>
     <w:rsid w:val="00FB28BA"/>
     <w:rsid w:val="00FB2B0F"/>
     <w:rsid w:val="00FB3CF8"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB566E"/>
     <w:rsid w:val="00FB5FE1"/>
-    <w:rsid w:val="00FB6717"/>
     <w:rsid w:val="00FC0420"/>
     <w:rsid w:val="00FC0E8D"/>
     <w:rsid w:val="00FC2E5A"/>
     <w:rsid w:val="00FC31D7"/>
     <w:rsid w:val="00FC46EF"/>
     <w:rsid w:val="00FC644A"/>
     <w:rsid w:val="00FC724C"/>
     <w:rsid w:val="00FD1F22"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
     <w:rsid w:val="00FD420B"/>
     <w:rsid w:val="00FD4983"/>
     <w:rsid w:val="00FD5BEA"/>
     <w:rsid w:val="00FD6595"/>
     <w:rsid w:val="00FD6A72"/>
     <w:rsid w:val="00FE0ACD"/>
     <w:rsid w:val="00FE2E61"/>
     <w:rsid w:val="00FE50FA"/>
     <w:rsid w:val="00FE5144"/>
     <w:rsid w:val="00FE55B9"/>
     <w:rsid w:val="00FE5B60"/>
     <w:rsid w:val="00FE6202"/>
     <w:rsid w:val="00FF2912"/>
     <w:rsid w:val="00FF3CCB"/>
     <w:rsid w:val="00FF4006"/>
@@ -14280,136 +14386,140 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
     <w:rsid w:val="000272F4"/>
     <w:rsid w:val="00060CF8"/>
     <w:rsid w:val="001340CA"/>
     <w:rsid w:val="00142A0D"/>
     <w:rsid w:val="00154EE8"/>
     <w:rsid w:val="00183F29"/>
     <w:rsid w:val="001A06D4"/>
     <w:rsid w:val="001B63E7"/>
     <w:rsid w:val="001B7233"/>
     <w:rsid w:val="001C32F2"/>
     <w:rsid w:val="001C574E"/>
     <w:rsid w:val="001D4DB4"/>
     <w:rsid w:val="002040B2"/>
-    <w:rsid w:val="0022015F"/>
     <w:rsid w:val="00222ABE"/>
+    <w:rsid w:val="00241BD4"/>
     <w:rsid w:val="00250B17"/>
     <w:rsid w:val="002550FD"/>
     <w:rsid w:val="002A15BA"/>
     <w:rsid w:val="002C43E7"/>
     <w:rsid w:val="002F167C"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
     <w:rsid w:val="00374DFB"/>
+    <w:rsid w:val="00397766"/>
     <w:rsid w:val="00414298"/>
     <w:rsid w:val="0043335D"/>
     <w:rsid w:val="00445E5B"/>
     <w:rsid w:val="00451A7A"/>
     <w:rsid w:val="00455F33"/>
     <w:rsid w:val="0046502A"/>
     <w:rsid w:val="00485F0B"/>
     <w:rsid w:val="004C003B"/>
     <w:rsid w:val="005013C6"/>
     <w:rsid w:val="005079AD"/>
     <w:rsid w:val="005502C8"/>
     <w:rsid w:val="005917D1"/>
     <w:rsid w:val="005F1C2C"/>
     <w:rsid w:val="005F3469"/>
     <w:rsid w:val="006B4D2E"/>
     <w:rsid w:val="006E2864"/>
     <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00717D06"/>
     <w:rsid w:val="007646EA"/>
     <w:rsid w:val="00764F6F"/>
     <w:rsid w:val="00765F96"/>
     <w:rsid w:val="00781BB3"/>
     <w:rsid w:val="007D11E2"/>
     <w:rsid w:val="007D34FC"/>
+    <w:rsid w:val="008337B0"/>
     <w:rsid w:val="00835E07"/>
     <w:rsid w:val="00841DE5"/>
     <w:rsid w:val="008B5F2F"/>
     <w:rsid w:val="008F5CF6"/>
     <w:rsid w:val="00931CD0"/>
     <w:rsid w:val="00955113"/>
     <w:rsid w:val="009A54A4"/>
     <w:rsid w:val="009B6710"/>
     <w:rsid w:val="009C64B6"/>
     <w:rsid w:val="009D40F1"/>
-    <w:rsid w:val="009D5EB9"/>
     <w:rsid w:val="009E51F4"/>
     <w:rsid w:val="00A009A6"/>
+    <w:rsid w:val="00A25357"/>
     <w:rsid w:val="00A56375"/>
     <w:rsid w:val="00A57AFC"/>
     <w:rsid w:val="00A657B0"/>
     <w:rsid w:val="00AE689F"/>
     <w:rsid w:val="00B0561F"/>
     <w:rsid w:val="00B53D42"/>
     <w:rsid w:val="00B711AF"/>
     <w:rsid w:val="00B932B2"/>
     <w:rsid w:val="00BF0D32"/>
     <w:rsid w:val="00C06D2E"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C41BCC"/>
     <w:rsid w:val="00CD5DF8"/>
     <w:rsid w:val="00CF558D"/>
     <w:rsid w:val="00D05A88"/>
     <w:rsid w:val="00D260C3"/>
     <w:rsid w:val="00D573AE"/>
     <w:rsid w:val="00D60867"/>
     <w:rsid w:val="00D9741A"/>
     <w:rsid w:val="00D97C49"/>
     <w:rsid w:val="00DC0CB8"/>
     <w:rsid w:val="00DC2788"/>
     <w:rsid w:val="00DD3D1A"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00DF636F"/>
     <w:rsid w:val="00E1416F"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E34DA6"/>
     <w:rsid w:val="00E435C1"/>
     <w:rsid w:val="00E469B9"/>
     <w:rsid w:val="00E646E1"/>
     <w:rsid w:val="00E82CE3"/>
     <w:rsid w:val="00ED482C"/>
     <w:rsid w:val="00EE4481"/>
     <w:rsid w:val="00F17DD9"/>
     <w:rsid w:val="00F26524"/>
     <w:rsid w:val="00F71706"/>
+    <w:rsid w:val="00F8693B"/>
     <w:rsid w:val="00F92C46"/>
+    <w:rsid w:val="00FE534C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -15103,51 +15213,309 @@
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="5b57e419ffb840abb95ac6618f3e3a8b">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
+  <b:Source>
+    <b:Tag>ONR46</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{62767264-37A1-4F62-86B2-4DF5F24E83F1}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Licence Condition Handbook</b:Title>
+    <b:City>https://www.onr.org.uk/media/gixbe2br/licence-condition-handbook.pdf</b:City>
+    <b:URL>To ONR staff via HOW2 Hub (Internal ONR system)</b:URL>
+    <b:RefOrder>2</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR2</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{FE6E47C9-41DD-4D86-855A-D3C19AFA070E}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR-RD-POL-002 - Risk Informed and Targeted Engagements</b:Title>
+    <b:URL>To ONR staff via HOW2 Hub (Internal ONR system)</b:URL>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR48</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{411242EC-5704-4DA4-AD28-85A8E84C6C9C}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-TAST-GD-050 - Periodic Safety Review (PSR)</b:Title>
+    <b:URL>To ONR staff via HOW2 Hub (Internal ONR system)</b:URL>
+    <b:RefOrder>12</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>NSI</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{E9E66780-8B63-4CE4-9132-A5236C8187AB}</b:Guid>
+    <b:Title>NS-INSP-GD-074 Construction (Design and Management)</b:Title>
+    <b:RefOrder>3</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>NSI1</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{CD644963-45AB-4BFD-995B-1F456604460A}</b:Guid>
+    <b:Title>NS-INSP-GD-074 Construction (Design and Management)</b:Title>
+    <b:RefOrder>13</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>NST</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{A104096E-06BD-42CF-A82E-90AC1FCB5D83}</b:Guid>
+    <b:Title>NS-TAST-GD-051 - The Purpose, Scope and Content of Safety Cases.</b:Title>
+    <b:RefOrder>9</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR13</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{387EF7C7-C39D-49AA-84AB-1D078815A329}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-PER-GD-001 - The Purpose and Use of Permissioning</b:Title>
+    <b:RefOrder>14</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>NST1</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{9EDA7951-6DC5-46CF-B6EC-82C8FB02D5A3}</b:Guid>
+    <b:Title>NS-TAST-GD-017 -  Civil Engineering - Construction Assurance</b:Title>
+    <b:RefOrder>11</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>NSP</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{B84027FE-A8DF-4640-A362-C6DE37B7DB19}</b:Guid>
+    <b:Title>NS-PER-GD-001 - The Purpose and Use of Permissioning</b:Title>
+    <b:RefOrder>10</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>NSI3</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{7309150F-1B26-41AB-8ED4-FD5F0B3DBF9B}</b:Guid>
+    <b:Title>NS-INSP-GD-073 -The Regulation of Life Fire Safety on Nuclear Licensed Sites</b:Title>
+    <b:RefOrder>5</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Gov2</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{CC95E640-D726-458D-A331-F53EBBC5C0FF}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>HM Government</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>The Nuclear Industries Security Regulations 2003</b:Title>
+    <b:RefOrder>7</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Gov1</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{F2D5D9E9-A3FE-4B67-A2E2-41EA18C38C47}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>HM Government</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Nuclear Safeguards (EU Exit) Regulations 2019</b:Title>
+    <b:RefOrder>8</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>NSI2</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{B919DE53-18B0-4108-B800-07FB706A00F7}</b:Guid>
+    <b:Title>NS-TAST-GD-49 Licensee Core Safety and Intelligent Customer Capabilities</b:Title>
+    <b:RefOrder>4</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR71</b:Tag>
+    <b:SourceType>ElectronicSource</b:SourceType>
+    <b:Guid>{049B1765-E5DB-4E47-B35C-54E72E9D2F86}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:NameList>
+          <b:Person>
+            <b:Last>ONR</b:Last>
+          </b:Person>
+        </b:NameList>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-TAST-GD-051 The purpose, scope and content of safety cases</b:Title>
+    <b:RefOrder>6</b:RefOrder>
+  </b:Source>
+</b:Sources>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="221" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2a0239fb57c581bced025e54e7cca7e9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
     <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
     <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
@@ -15619,402 +15987,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...256 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74FD8E27-0A2D-464E-859C-9AC8AECFE9B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39B0B622-6964-4C98-94D0-69470DD82012}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A02DB13-29E0-40B0-B304-DFCB16B48DA9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3492CFD0-1D46-42A0-9AA8-2745650DFEDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38279C18-8A24-471C-A6B6-475B712769C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{301E91C3-007B-4B0C-8305-99C49EDF21A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C39AC420-2745-4E74-A0E2-D15609EFE094}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
     <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
     <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>2547</Words>
-  <Characters>14518</Characters>
+  <Words>2359</Words>
+  <Characters>15008</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>34</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>625</Lines>
+  <Paragraphs>197</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17031</CharactersWithSpaces>
+  <CharactersWithSpaces>17170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>1179702</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>75</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://prodonrgov.sharepoint.com/sites/HOW2Hub/_layouts/15/DocIdRedir.aspx?ID=ONRHH-822789359-20438</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7012463</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -16127,60 +16231,59 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc225861356</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LC19 – Construction or installation of new plant</dc:title>
+  <dc:title>LC 19 – Construction or installation of new plant</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>7.2</cp:contentStatus>
+  <cp:contentStatus>7.3</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>