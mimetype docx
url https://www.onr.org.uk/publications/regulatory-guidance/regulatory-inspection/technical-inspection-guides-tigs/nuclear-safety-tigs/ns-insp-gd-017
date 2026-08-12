--- v0 (2025-10-27)
+++ v1 (2026-08-12)
@@ -1,4510 +1,9155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="198" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="198" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9156"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C20562" w:rsidRPr="00C20562" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
+      <w:tr w:rsidR="00C20562" w:rsidRPr="00A7199D" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00C20562" w:rsidRDefault="00C20562" w:rsidP="00323E71">
+          <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00A7199D" w:rsidRDefault="00C20562" w:rsidP="00323E71">
             <w:bookmarkStart w:id="0" w:name="_Toc466022543"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0226A" w:rsidRPr="001E03E1" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
+      <w:tr w:rsidR="00D0226A" w:rsidRPr="00A7199D" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
+          <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00A7199D" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00595C8C">
+            <w:r w:rsidRPr="00A7199D">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
-            <w:r w:rsidR="00D60BCB">
+            <w:r w:rsidR="00D60BCB" w:rsidRPr="00A7199D">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="72"/>
-                <w:szCs w:val="72"/>
+                <w:sz w:val="96"/>
+                <w:szCs w:val="96"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="26FE5D0D" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="005C194C" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="4608DB5C" w:rsidR="00D0226A" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="002D3FAE">
+                    <w:r w:rsidR="00C62C31" w:rsidRPr="00E7113B">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">LC 17 </w:t>
+                      <w:t xml:space="preserve">LC17 – Management </w:t>
                     </w:r>
-                    <w:r w:rsidR="001F154D">
+                    <w:r w:rsidR="00E7113B" w:rsidRPr="00E7113B">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t>–</w:t>
+                      <w:t>s</w:t>
                     </w:r>
-                    <w:r w:rsidR="002D3FAE">
+                    <w:r w:rsidR="00C62C31" w:rsidRPr="00E7113B">
                       <w:rPr>
                         <w:sz w:val="72"/>
                         <w:szCs w:val="72"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> Management Systems</w:t>
+                      <w:t>ystem</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E7113B" w:rsidRPr="00E7113B">
+                      <w:rPr>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
+                      </w:rPr>
+                      <w:t>s</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
+    <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRPr="00A7199D" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
+    <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRPr="00A7199D" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A7199D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="237341DD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="237341DD">
             <wp:simplePos x="685800" y="914400"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7568280" cy="10692360"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRDefault="00267815">
+    <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00A7199D" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A7199D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108F43C7" w14:textId="62D4EADC" w:rsidR="00004C16" w:rsidRPr="00EC4DFE" w:rsidRDefault="00004C16" w:rsidP="00004C16">
-[...448 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00595C8C" w:rsidRPr="00A7199D" w:rsidRDefault="00595C8C" w:rsidP="00323E71">
+      <w:pPr>
+        <w:sectPr w:rsidR="00595C8C" w:rsidRPr="00A7199D" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
+    <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00A7199D" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
       <w:pPr>
         <w:pStyle w:val="ContentsHeading"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EE0C77">
+      <w:r w:rsidRPr="00A7199D">
         <w:lastRenderedPageBreak/>
-        <w:t>Co</w:t>
-[...8 lines deleted...]
-        <w:t>ts</w:t>
+        <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2741F5" w14:textId="37E5A335" w:rsidR="00EC4DFE" w:rsidRDefault="00AD167C">
+    <w:p w14:paraId="17EEBD68" w14:textId="28E0E2F9" w:rsidR="004A435C" w:rsidRDefault="006339CC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
-[...12 lines deleted...]
-        <w:instrText xml:space="preserve">" </w:instrText>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc129694521" w:history="1">
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+      <w:hyperlink w:anchor="_Toc236766848" w:history="1">
+        <w:r w:rsidR="004A435C" w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="004A435C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+        <w:r w:rsidR="004A435C" w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="004A435C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="004A435C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="004A435C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc129694521 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236766848 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="004A435C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="004A435C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="0046164A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="004A435C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="491A1E55" w14:textId="0EAF6390" w:rsidR="00EC4DFE" w:rsidRDefault="005C194C">
+    <w:p w14:paraId="3CE50CA2" w14:textId="2A1BBEC0" w:rsidR="004A435C" w:rsidRDefault="004A435C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236766849" w:history="1">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Purpose and Scope</w:t>
+          <w:t>LC17 – Management systems</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc129694522 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236766849 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="0046164A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A0A83EA" w14:textId="6D426512" w:rsidR="00EC4DFE" w:rsidRDefault="005C194C">
+    <w:p w14:paraId="3A227220" w14:textId="72E1EF6C" w:rsidR="004A435C" w:rsidRDefault="004A435C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236766850" w:history="1">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>LC 17 – Management Systems</w:t>
+          <w:t>Purpose and outcomes of LC17</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc129694523 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236766850 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="0046164A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5073641A" w14:textId="6AF5D90C" w:rsidR="00EC4DFE" w:rsidRDefault="005C194C">
+    <w:p w14:paraId="56811635" w14:textId="1ACB9CF9" w:rsidR="004A435C" w:rsidRDefault="004A435C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236766851" w:history="1">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Purpose of the LC</w:t>
+          <w:t>Guidance on the adequacy of arrangements for LC17</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc129694524 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236766851 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="0046164A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75D406D8" w14:textId="022FA3DC" w:rsidR="00EC4DFE" w:rsidRDefault="005C194C">
+    <w:p w14:paraId="313DCE44" w14:textId="2A55844C" w:rsidR="004A435C" w:rsidRDefault="004A435C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236766852" w:history="1">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Guidance on Arrangements for LC 17</w:t>
+          <w:t>Guidance on the adequate implementation of LC17 arrangements</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc129694525 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236766852 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="0046164A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62177EA8" w14:textId="3F2153C4" w:rsidR="00EC4DFE" w:rsidRDefault="005C194C">
+    <w:p w14:paraId="2B1EC678" w14:textId="65DB0E3C" w:rsidR="004A435C" w:rsidRDefault="004A435C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236766853" w:history="1">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6.</w:t>
+          <w:t>References</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
-[...13 lines deleted...]
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc129694526 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236766853 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="0046164A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A62EC57" w14:textId="586E7F18" w:rsidR="00EC4DFE" w:rsidRDefault="005C194C">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="56B0B32C" w14:textId="56C21BD2" w:rsidR="004A435C" w:rsidRDefault="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EC4DFE" w:rsidRPr="004C0989">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236766854" w:history="1">
+        <w:r w:rsidRPr="00B06869">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6.1.</w:t>
+          <w:t>Document control information</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
-[...13 lines deleted...]
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc129694527 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236766854 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r w:rsidR="0046164A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00EC4DFE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0011A25F" w14:textId="27DF3A58" w:rsidR="00EC4DFE" w:rsidRDefault="005C194C">
-[...286 lines deleted...]
-    <w:p w14:paraId="0CC4B54A" w14:textId="21AA50A0" w:rsidR="00267815" w:rsidRDefault="00AD167C" w:rsidP="00267815">
+    <w:p w14:paraId="0CC4B54A" w14:textId="53D6870F" w:rsidR="00267815" w:rsidRPr="00A7199D" w:rsidRDefault="006339CC" w:rsidP="00267815">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
-[...6 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId20"/>
+    <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRPr="00A7199D" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
+    <w:p w14:paraId="4812BFF8" w14:textId="1D099CA0" w:rsidR="003E098E" w:rsidRPr="00A7199D" w:rsidRDefault="003E098E" w:rsidP="00267815">
+      <w:pPr>
+        <w:sectPr w:rsidR="003E098E" w:rsidRPr="00A7199D" w:rsidSect="00A621B1">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A875A4" w14:textId="40DA6475" w:rsidR="008D49A5" w:rsidRPr="00223090" w:rsidRDefault="008D49A5" w:rsidP="00EC4DFE">
+    <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="00A7199D" w:rsidRDefault="008D49A5" w:rsidP="00DA7F69">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc129694521"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc236766848"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00223090">
+      <w:r w:rsidRPr="00A7199D">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="7306D6E6" w14:textId="641B1029" w:rsidR="00E83202" w:rsidRDefault="000C5F5A" w:rsidP="002F0C54">
+    <w:p w14:paraId="71CD0736" w14:textId="567D7A77" w:rsidR="00924BD4" w:rsidRPr="00614D84" w:rsidRDefault="00921FF0" w:rsidP="00E179F7">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk64448648"/>
-      <w:r w:rsidRPr="00E83202">
-[...26 lines deleted...]
-      <w:r w:rsidR="002178DA">
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Technical Inspection Guides (TIG</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3D41" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00586C20" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC62EA" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidance </w:t>
+      </w:r>
+      <w:r w:rsidR="005E49BC" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7826" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E83202" w:rsidRPr="00E83202">
-        <w:t>To support inspectors undertaking compliance inspection, ONR produces a suite of guides to assist inspectors to make regulatory judgements and decisions in relation to the adequacy of compliance, and the safety of activities on the site. This Technical Inspection Guide (TIG) has been prepared as a guide to inspections performed by ONR inspectors during which they judge the adequacy of licence condition compliance arrangements and their implementation.</w:t>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inspectors </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3002" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidR="003061D6" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00225542" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mak</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2019" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00225542" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regulatory judgements </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2E51" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the adequacy of </w:t>
+      </w:r>
+      <w:r w:rsidR="006253D6" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E561EB" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7C65" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>licensee’s arrangement</w:t>
+      </w:r>
+      <w:r w:rsidR="007523FA" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4217F" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007523FA" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>compl</w:t>
+      </w:r>
+      <w:r w:rsidR="00800EF5" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>y with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001629E4" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">icence </w:t>
+      </w:r>
+      <w:r w:rsidR="001629E4" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ondition (LCs)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10F90" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001629E4" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001629E4" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance </w:t>
+      </w:r>
+      <w:r w:rsidR="00892418" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">focuses on </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4B49" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compliance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>LC1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00505CF5" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="004401C4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008772FB" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008772FB" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ystems.</w:t>
+      </w:r>
+      <w:r w:rsidR="0083486A" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D47D04E" w14:textId="77777777" w:rsidR="000B5EDC" w:rsidRPr="00E83202" w:rsidRDefault="000B5EDC" w:rsidP="000B5EDC">
+    <w:p w14:paraId="54FF696C" w14:textId="783DDE3C" w:rsidR="00543AFB" w:rsidRPr="00614D84" w:rsidRDefault="00306637" w:rsidP="00E179F7">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA54FE" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance offers a framework for inspectors to </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0B07" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>judge the</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4604" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adequacy</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0B07" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4604" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1D5A" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>licensee’s</w:t>
+      </w:r>
+      <w:r w:rsidR="003413B3" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00881609" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="0024717E" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, established and implemented,</w:t>
+      </w:r>
+      <w:r w:rsidR="00881609" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3114C" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="0052471B" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comply with</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3114C" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003413B3" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>LC17</w:t>
+      </w:r>
+      <w:r w:rsidR="0052471B" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D293DEC" w14:textId="77777777" w:rsidR="00120AB6" w:rsidRPr="00A7199D" w:rsidRDefault="00120AB6" w:rsidP="00120AB6">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="616F197D" w14:textId="5191D2E4" w:rsidR="008D49A5" w:rsidRPr="00FA33FE" w:rsidRDefault="008D49A5" w:rsidP="000B5EDC">
+    <w:p w14:paraId="05AAE39A" w14:textId="15109DDA" w:rsidR="008D49A5" w:rsidRPr="00A7199D" w:rsidRDefault="00D60BCB" w:rsidP="00DA7F69">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> and Scope</w:t>
+        <w:ind w:left="851" w:hanging="927"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc236766849"/>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00642163" w:rsidRPr="00A7199D">
+        <w:t>C17</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE08C8" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> – Management </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE08C8" w:rsidRPr="00A7199D">
+        <w:t>ystems</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="2D9FFC98" w14:textId="77777777" w:rsidR="002178DA" w:rsidRPr="00FA2B39" w:rsidRDefault="002178DA" w:rsidP="002178DA">
+    <w:p w14:paraId="645013BF" w14:textId="5295913C" w:rsidR="00D60BCB" w:rsidRPr="00A7199D" w:rsidRDefault="00FE08C8" w:rsidP="00C963E6">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2B39">
-        <w:t xml:space="preserve">The purpose of this guidance is to facilitate a consistent and effective approach to Licence Condition (LC) 17 compliance inspection. It describes ONR’s expectations for ‘adequate’ quality management arrangements and should be used by Inspectors when carrying out their duties in this area. </w:t>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>The L</w:t>
+      </w:r>
+      <w:r w:rsidR="00C646A4" w:rsidRPr="00A7199D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> states:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAA2783" w14:textId="3F251821" w:rsidR="002178DA" w:rsidRPr="00FA2B39" w:rsidRDefault="002178DA" w:rsidP="002178DA">
+    <w:p w14:paraId="1F95D922" w14:textId="376AFCE5" w:rsidR="00FE08C8" w:rsidRPr="00A7199D" w:rsidRDefault="0070784C" w:rsidP="00FE08C8">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> seeks to provide practical guidance on approaches that an Inspector may take to organising inspections of the topics addressed within the LC 17 arrangements. </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>17(1) Without prejudice to any other requirements of the conditions attached to this licence, the licensee shall establish and implement management systems which give due priority to safety.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BAB3B1" w14:textId="48C0C13A" w:rsidR="002178DA" w:rsidRPr="00FA2B39" w:rsidRDefault="002178DA" w:rsidP="002178DA">
+    <w:p w14:paraId="7F4AF7D1" w14:textId="2DB4D255" w:rsidR="0070784C" w:rsidRPr="00A7199D" w:rsidRDefault="00DC6F52" w:rsidP="00FE08C8">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>17(2) The licensee shall, within its management systems, make and implement adequate quality management arrangements in respect of all matters which may affect safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EEA0C3" w14:textId="0FDE0AE6" w:rsidR="00DC6F52" w:rsidRPr="00A7199D" w:rsidRDefault="00C646A4" w:rsidP="00FE08C8">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">17(3) The licensee shall submit to the ONR for approval such part or parts of the aforesaid management systems or part or parts of the aforesaid quality management arrangements as the ONR may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="66CCFF"/>
+        </w:rPr>
+        <w:t>specify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244BDDF0" w14:textId="4C7F933B" w:rsidR="00C646A4" w:rsidRPr="00A7199D" w:rsidRDefault="00980FDA" w:rsidP="00FE08C8">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">17(4) The licensee shall ensure that once approved no alteration or amendment is made to the approved management systems or approved quality management arrangements unless the ONR has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> the alteration or amendment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7127B726" w14:textId="29C3F54F" w:rsidR="004D5A2B" w:rsidRPr="00A7199D" w:rsidRDefault="00DB5DA7" w:rsidP="00102464">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:tab/>
+        <w:t xml:space="preserve">17(5) The licensee shall furnish to the ONR such copies of records or documents made in connection with the aforesaid quality management arrangements as the ONR may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="66CCFF"/>
+        </w:rPr>
+        <w:t>specify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC1F700" w14:textId="77777777" w:rsidR="004D0653" w:rsidRPr="00A7199D" w:rsidRDefault="004D0653" w:rsidP="00102464">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EDB613" w14:textId="77777777" w:rsidR="009537DB" w:rsidRPr="00A7199D" w:rsidRDefault="009537DB" w:rsidP="00102464">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB58CEE" w14:textId="77777777" w:rsidR="009537DB" w:rsidRPr="00A7199D" w:rsidRDefault="009537DB" w:rsidP="00102464">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC8524A" w14:textId="77777777" w:rsidR="009537DB" w:rsidRPr="00A7199D" w:rsidRDefault="009537DB" w:rsidP="00102464">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CBAE12" w14:textId="14A7F5E6" w:rsidR="00140E1C" w:rsidRPr="00B12489" w:rsidRDefault="00D60BCB" w:rsidP="00A50CB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc236766850"/>
+      <w:r w:rsidRPr="00B12489">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Purpose </w:t>
+      </w:r>
+      <w:r w:rsidR="00154A74" w:rsidRPr="00B12489">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00154A74" w:rsidRPr="00B12489">
+        <w:t xml:space="preserve">utcomes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B12489">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2019" w:rsidRPr="00B12489">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...28 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>LC17</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="43F09434" w14:textId="77777777" w:rsidR="009E0E52" w:rsidRDefault="009E0E52" w:rsidP="005754AE">
-[...4 lines deleted...]
-          <w:footerReference w:type="even" r:id="rId23"/>
+    <w:p w14:paraId="04E6AFBD" w14:textId="78838D4B" w:rsidR="003965E3" w:rsidRPr="00F506A3" w:rsidRDefault="006C371D" w:rsidP="003965E3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The purpose of this licence cond</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5F49" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ition</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21CA3" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5F49" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure that a licensee’s management system has been </w:t>
+      </w:r>
+      <w:r w:rsidR="00612A89" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>established</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5F49" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and implemented in such a way that it achieves the safety of persons on or off the site, while delivering its business objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86478" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F828D2" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13261BCA" w14:textId="5884CD92" w:rsidR="00CD5F49" w:rsidRPr="00A7199D" w:rsidRDefault="00E86478" w:rsidP="003965E3">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">This applies </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2732C" w:rsidRPr="00A7199D">
+        <w:t>throughout</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7735F" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">the licensee’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7735F" w:rsidRPr="00A7199D">
+        <w:t>nuclear lifecycle</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2732C" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2732C" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="003965E3" w:rsidRPr="00A7199D">
+        <w:t>procurement, design,</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5BE7" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> licensing, </w:t>
+      </w:r>
+      <w:r w:rsidR="003965E3" w:rsidRPr="00A7199D">
+        <w:t>construction, manufacture, commissioning, operation</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3812" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003965E3" w:rsidRPr="00A7199D">
+        <w:t>decommissioning and the preparation and review of safety documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614134B4" w14:textId="62BE2FD1" w:rsidR="008111F3" w:rsidRPr="00614D84" w:rsidRDefault="00055F21" w:rsidP="00C963E6">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The regulat</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3121" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ory </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC63AB" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>aim</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3121" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C519E6" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is to confirm </w:t>
+      </w:r>
+      <w:r w:rsidR="001E769F" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="001775ED" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the licensee</w:t>
+      </w:r>
+      <w:r w:rsidR="00974311" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has</w:t>
+      </w:r>
+      <w:r w:rsidR="00270B1C" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adequately</w:t>
+      </w:r>
+      <w:r w:rsidR="00E509D3" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5465" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>implemented</w:t>
+      </w:r>
+      <w:r w:rsidR="00270B1C" w:rsidRPr="00614D84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E55B3C" w14:textId="65282842" w:rsidR="007A3121" w:rsidRPr="00614D84" w:rsidRDefault="00793A84" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3A26" w:rsidRPr="00614D84">
+        <w:t>management system</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1C97" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve"> that gives due priority</w:t>
+      </w:r>
+      <w:r w:rsidR="006B084C" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve"> to safety.</w:t>
+      </w:r>
+      <w:r w:rsidR="00946F65" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD3AA94" w14:textId="021404F3" w:rsidR="00E7113B" w:rsidRDefault="00183AB5" w:rsidP="0046164A">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:sectPr w:rsidR="00E7113B" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="even" r:id="rId24"/>
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="even" r:id="rId26"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00614D84">
+        <w:t>Effective</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67098" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve"> quality management arrangements </w:t>
+      </w:r>
+      <w:r w:rsidR="001D08C8" w:rsidRPr="00614D84">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00444513" w:rsidRPr="00614D84">
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005041FD" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67098" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">quality </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3079" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">assurance </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve">(QA) </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3079" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5465" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">quality </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67098" w:rsidRPr="00614D84">
+        <w:t>control</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> (QC)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D08C8" w:rsidRPr="00614D84">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67098" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00694A9E" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00334C1C" w:rsidRPr="00614D84">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="008C00E6" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve"> safe </w:t>
+      </w:r>
+      <w:r w:rsidR="00822CEB" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">delivery </w:t>
+      </w:r>
+      <w:r w:rsidR="008C00E6" w:rsidRPr="00614D84">
+        <w:t>of the licensee</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36797" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00834EC7" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">business activities </w:t>
+      </w:r>
+      <w:r w:rsidR="00597608" w:rsidRPr="00614D84">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00667129" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve"> take</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2E99" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67098" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3A3A" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">corrective </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67098" w:rsidRPr="00614D84">
+        <w:t xml:space="preserve">action when necessary. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05AAE39A" w14:textId="149EA95E" w:rsidR="008D49A5" w:rsidRDefault="00574ED2" w:rsidP="00223090">
+    <w:p w14:paraId="540E3FBF" w14:textId="3FFA7C50" w:rsidR="00D60BCB" w:rsidRPr="00A7199D" w:rsidRDefault="00D60BCB" w:rsidP="00A50CB5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc236766851"/>
+      <w:r w:rsidRPr="00A7199D">
         <w:lastRenderedPageBreak/>
-        <w:t>LC</w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66FDE" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">the adequacy </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1E68" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2" w:rsidRPr="00A7199D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">rrangements for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9310D" w:rsidRPr="00A7199D">
+        <w:t>LC17</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0CB98134" w14:textId="77777777" w:rsidR="00E3085E" w:rsidRPr="00061315" w:rsidRDefault="00E3085E" w:rsidP="00E3085E">
+    <w:p w14:paraId="2A8A9081" w14:textId="69D06CDB" w:rsidR="00193CBE" w:rsidRPr="00F506A3" w:rsidRDefault="00193CBE" w:rsidP="00193CBE">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">17(1) Without prejudice to any other requirements of the conditions attached to this licence, the licensee shall establish and implement management systems which give due priority to safety. </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ONR promotes the use of a single, integrated management system (IMS) by licensees, using coherent arrangements in a coordinated, systematic manner to achieve the safety of persons on or off the site, as they conduct business activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439E7045" w14:textId="77777777" w:rsidR="00E3085E" w:rsidRPr="00061315" w:rsidRDefault="00E3085E" w:rsidP="00E3085E">
+    <w:p w14:paraId="58BC2F90" w14:textId="7F309FE0" w:rsidR="00193CBE" w:rsidRPr="00F506A3" w:rsidRDefault="00CC6003" w:rsidP="00CC6003">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">17(2) The licensee shall, within its management systems, make and implement adequate quality management arrangements in respect of all matters which may affect safety. </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For this document, the </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>IMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or ‘management systems’ is now referred to as ‘the management system’. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3045F2BD" w14:textId="77777777" w:rsidR="00E3085E" w:rsidRPr="00061315" w:rsidRDefault="00E3085E" w:rsidP="00E3085E">
+    <w:p w14:paraId="706B8844" w14:textId="10B02683" w:rsidR="00CC6003" w:rsidRPr="00F506A3" w:rsidRDefault="00CC6003" w:rsidP="004376BD">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> may specify. </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>LC17 pertains to nuclear safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72D04" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. However,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its cross-cutting characteristic may also influence arrangements that address ONR’s other purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067E172D" w14:textId="77777777" w:rsidR="00E3085E" w:rsidRPr="00061315" w:rsidRDefault="00E3085E" w:rsidP="00E3085E">
+    <w:p w14:paraId="27DC5F9F" w14:textId="2466E79C" w:rsidR="004B2A7D" w:rsidRPr="00F506A3" w:rsidRDefault="002473CE" w:rsidP="00CF6F59">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...91 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The inspector should </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22696" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22696" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2A7D" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>he management system</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22696" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00393414" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compliance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1C48" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>GRS Part 2</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1872726881"/>
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="1822615422"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000B5EDC">
+          <w:r w:rsidR="00CE5DE7" w:rsidRPr="00F506A3">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="000B5EDC">
-            <w:instrText xml:space="preserve"> CITATION HMG141 \l 2057 </w:instrText>
+          <w:r w:rsidR="00CE5DE7" w:rsidRPr="00F506A3">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> CITATION IAE16 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="000B5EDC">
+          <w:r w:rsidR="00CE5DE7" w:rsidRPr="00F506A3">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="000B5EDC" w:rsidRPr="000B5EDC">
+          <w:r w:rsidR="005F269E" w:rsidRPr="00F506A3">
+            <w:rPr>
+              <w:noProof/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> [1]</w:t>
+          </w:r>
+          <w:r w:rsidR="00CE5DE7" w:rsidRPr="00F506A3">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DB1C48" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its supporting guides</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6EE3" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It should </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2A7D" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidR="00323476" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sufficient </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2A7D" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>support for the implementation and effective delivery of its safety objectives.</w:t>
+      </w:r>
+      <w:r w:rsidR="00383897" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BA72B6" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safety takes precedence over all other considerations. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31A60" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The ISO 9000 series </w:t>
+      </w:r>
+      <w:r w:rsidR="00822BF8" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uses </w:t>
+      </w:r>
+      <w:r w:rsidR="00927B05" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>principles similar to</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF459E" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06EC2" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">management system </w:t>
+      </w:r>
+      <w:r w:rsidR="00927B05" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00226FFC" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (defined in </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-232788211"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006339CC">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> CITATION IAE16 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="006339CC" w:rsidRPr="006339CC">
+            <w:rPr>
+              <w:noProof/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>[1]</w:t>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00226FFC" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00082">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07AE6" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D62" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">both </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07AE6" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6116C" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07AE6" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00875ECC" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>considered as</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07AE6" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant good practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28439C5F" w14:textId="49747DCA" w:rsidR="00A51FF3" w:rsidRPr="00F506A3" w:rsidRDefault="00872371" w:rsidP="001625F9">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00107435" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>delivery of</w:t>
+      </w:r>
+      <w:r w:rsidR="00213548" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safety should be demonstrated </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2C45" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01432" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>application of key management system requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01432" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. These include</w:t>
+      </w:r>
+      <w:r w:rsidR="0093774E" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAB908F" w14:textId="07A509EA" w:rsidR="00AA61CB" w:rsidRPr="00F506A3" w:rsidRDefault="00EF14A2" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Defined key safety objectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> required for safe operation of the plant. They </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0A82" w:rsidRPr="00F506A3">
+        <w:t>help</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> to ensure that safety is not compromised by other business priorities and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93109" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">implements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>the safety policy/policies. These objectives m</w:t>
+      </w:r>
+      <w:r w:rsidR="009217E9" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">ay cover </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>all factors that affects safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C68C36" w14:textId="73A9FCFB" w:rsidR="00EF740C" w:rsidRPr="00F506A3" w:rsidRDefault="003F2B5B" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Defined management system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> that documents the totality of policies and processes needed to deliver its business objectives and deliverables. The licensee should be able to demonstrate how it adequately incorporates and implements the delivery of its safety requirements and supporting activities within the management </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0A82" w:rsidRPr="00F506A3">
+        <w:t>system.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038CB32F" w14:textId="4F8C4898" w:rsidR="00D07323" w:rsidRPr="00F506A3" w:rsidRDefault="001F24C1" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Policies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63E48" w:rsidRPr="00F506A3">
+        <w:t>clearly outline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> how the licensee will deliver its business objectives in a safe manner. The</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63E48" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>should include a safety policy address</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63E48" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">ing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>all safety risks that can occur</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5BC4" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">There should be adequate arrangements to produce the policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7BC6A0" w14:textId="53C9D904" w:rsidR="008061B0" w:rsidRPr="00F506A3" w:rsidRDefault="000F3CD0" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Processes and procedures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> that incorporate safet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41A5E" w:rsidRPr="00F506A3">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> requirements and supporting activities. They prioritise the delivery of objectives/activities in a safe manner</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7966" w:rsidRPr="00F506A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E15ABE" w14:textId="77777777" w:rsidR="005F0A54" w:rsidRPr="00F506A3" w:rsidRDefault="008713D1" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Graded approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> used to determine </w:t>
+      </w:r>
+      <w:r w:rsidR="00C207AA" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">proportionate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>levels of control over processes associated with the safety requirements, based on the size of the hazard and risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32276A21" w14:textId="77777777" w:rsidR="00551EC3" w:rsidRPr="00F506A3" w:rsidRDefault="007F7AAA" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Documented management system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> that describes and provides instruction of its control measures (captured in processes, procedures and supporting requirements) for the safe conduct of activities and for reducing the potential for operational errors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2798DE49" w14:textId="01975A94" w:rsidR="00D95A49" w:rsidRPr="00F506A3" w:rsidRDefault="00452A21" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Performance measurements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> to ensure that </w:t>
+      </w:r>
+      <w:r w:rsidR="00304AAB" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">processes and their outputs, effectively </w:t>
+      </w:r>
+      <w:r w:rsidR="0031194A" w:rsidRPr="00F506A3">
+        <w:t>achieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> its objectives/activities in a safe manner</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25466" w:rsidRPr="00F506A3">
+        <w:t>, id</w:t>
+      </w:r>
+      <w:r w:rsidR="003138EF" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">entifying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>areas for improvement to enhance safety performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170250CC" w14:textId="480D9C15" w:rsidR="002266CF" w:rsidRPr="00F506A3" w:rsidRDefault="00CA2DE0" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Management review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> where the licensee’s senior management r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1099A" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">egularly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">and systematically </w:t>
+      </w:r>
+      <w:r w:rsidR="005F59C9" w:rsidRPr="00F506A3">
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:r w:rsidR="00774007" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>the effectiveness and efficiency of the management system, to improve safety and operational performance where necessary.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B28D0" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA66C2" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">Findings of the management review </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7B2C" w:rsidRPr="00F506A3">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA66C2" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> be shared with ONR at the annual review of safety</w:t>
+      </w:r>
+      <w:r w:rsidR="0040549D" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0040549D" w:rsidRPr="00F506A3">
+        <w:t>ARoS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0040549D" w:rsidRPr="00F506A3">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCA47A" w14:textId="4D29BA0A" w:rsidR="00E02E73" w:rsidRPr="00F506A3" w:rsidRDefault="00CA2DE0" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Continual improvement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> approach to enhance the organisation’s performance</w:t>
+      </w:r>
+      <w:r w:rsidR="006A67C0" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">safety and efficiency outcomes. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090753A" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">Management system </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA40D4" w:rsidRPr="00F506A3">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">onconformances can be used to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5791" w:rsidRPr="00F506A3">
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> areas </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA40D4" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>system improvement such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE34DF4" w14:textId="0FB068B8" w:rsidR="00F97930" w:rsidRPr="00F506A3" w:rsidRDefault="00CA2DE0" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006339CC">
+        <w:t>Processes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> Where</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>the processes used to prioritise safety are incorrect, obsolete or not adhered to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C84355" w14:textId="1D84D485" w:rsidR="009E6F62" w:rsidRPr="00F506A3" w:rsidRDefault="00CA2DE0" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006339CC">
+        <w:t>Product</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> – Where the output of the licensee’s processes can negatively affect safety and/or its business activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7C5450" w14:textId="15E40CD6" w:rsidR="00E6667D" w:rsidRPr="00F506A3" w:rsidRDefault="00CA2DE0" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Adequate quality management arrangements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> which are the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72AB3" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">quality assurance and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>quality control measures</w:t>
+      </w:r>
+      <w:r w:rsidR="00406379" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> in respect of all matters which may </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB48D4" w:rsidRPr="00F506A3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00406379" w:rsidRPr="00F506A3">
+        <w:t>ffect safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">, ensuring that </w:t>
+      </w:r>
+      <w:r w:rsidR="00021A62" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">quality and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00021A62" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00990FD4" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>monitored with remedial action taken when necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2CF90B" w14:textId="4EC163A1" w:rsidR="00F506A3" w:rsidRPr="00F506A3" w:rsidRDefault="00F506A3" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>International management standards (</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> IAEA, ISO) include expectations for organisational capability</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">summarised in paragraph </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:instrText xml:space="preserve"> REF _Ref236765959 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:cs/>
+        </w:rPr>
+        <w:t>‎</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">. ONR provides further guidance on these topics in </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve">the associated Technical Inspection Guide (TIG), ‘LC36 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>Organisational</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>apability</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1549145025"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006339CC">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:instrText xml:space="preserve"> CITATION ONR211 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="006339CC" w:rsidRPr="006339CC">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[2]</w:t>
           </w:r>
-          <w:r w:rsidR="000B5EDC">
+          <w:r w:rsidR="006339CC">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="006F1687">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> The following Directive Article is addressed in this document:</w:t>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> and within Leadership and Management for Safety (LMfS) section of the </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>Safety Assessment Principles for Nuclear Facilities (SAPs)</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="127513400"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006339CC">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004A435C">
+            <w:instrText xml:space="preserve">CITATION Saf20 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[3]</w:t>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006339CC">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C926D9" w14:textId="2421B43A" w:rsidR="005173A4" w:rsidRPr="006F1687" w:rsidRDefault="005173A4" w:rsidP="005173A4">
+    <w:p w14:paraId="5D4C4CF1" w14:textId="3B12B101" w:rsidR="000A5E12" w:rsidRPr="00F506A3" w:rsidRDefault="00F923CB" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Ref236765959"/>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">Demonstration of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F506A3" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">organisational capabilities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>required to implement and effectively manage the management system, to give due priority to safety should include</w:t>
+      </w:r>
+      <w:r w:rsidR="00555C51" w:rsidRPr="00F506A3">
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="64397570" w14:textId="1AB858AE" w:rsidR="00F95E08" w:rsidRPr="00F506A3" w:rsidRDefault="00C2387A" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7113B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effective leadership </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>where the licensee’s senior management is responsible for establishing, applying, sustaining and continually improving the management system to ensure safety. Arrangements should also encourage effective safety leadership behaviours and discourage poor behaviours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7351DFA7" w14:textId="62F29B60" w:rsidR="00235970" w:rsidRPr="00F506A3" w:rsidRDefault="00235970" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Adequate core capability and capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> where senior management determine the competenc</w:t>
+      </w:r>
+      <w:r w:rsidR="00832DFC" w:rsidRPr="00F506A3">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>es and resources necessary to carry out the activities of the organization safely and shall provide them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C34E0A" w14:textId="77777777" w:rsidR="00F750FC" w:rsidRPr="00F506A3" w:rsidRDefault="00F750FC" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="NumList2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Organisational culture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> which is defined as the collective beliefs, values, attitudes and behaviour of an organisation that influence its conduct. Specific definitions for safety, quality and nuclear security culture are subsets of the overarching organisational culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CE7ACB" w14:textId="28D8B71E" w:rsidR="00B32113" w:rsidRPr="00F506A3" w:rsidRDefault="00B32113" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>Details of ONR’s regulatory expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF392E" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> and relevant good practice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">that address these points can be found in </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>the TAG on ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>Management systems and quality management arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE332A" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="842364177"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DE332A" w:rsidRPr="00F506A3">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:instrText xml:space="preserve">CITATION ONR5 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DE332A" w:rsidRPr="00F506A3">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="006339CC" w:rsidRPr="006339CC">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[4]</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE332A" w:rsidRPr="00F506A3">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672DF427" w14:textId="77777777" w:rsidR="00E7113B" w:rsidRDefault="00E7113B" w:rsidP="00797431">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:sectPr w:rsidR="00E7113B" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C92B1EA" w14:textId="0823C7B8" w:rsidR="0068768A" w:rsidRPr="00A7199D" w:rsidRDefault="00D60BCB" w:rsidP="00797431">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc236766852"/>
+      <w:r w:rsidRPr="00A7199D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="00324B34" w:rsidRPr="00A7199D">
+        <w:t>the adequa</w:t>
+      </w:r>
+      <w:r w:rsidR="000905D7">
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00324B34" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> implementation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00392316" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">LC17 </w:t>
+      </w:r>
+      <w:r w:rsidR="002042C2" w:rsidRPr="00A7199D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>rrangements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="00A5F6E0" w14:textId="36BB1706" w:rsidR="005E5334" w:rsidRPr="00F506A3" w:rsidRDefault="00A80989" w:rsidP="005E5334">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspection </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lanning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3DAF1E" w14:textId="2284F8AD" w:rsidR="00F102BE" w:rsidRPr="00F506A3" w:rsidRDefault="00991067" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inspection aim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13C6D" w:rsidRPr="00F506A3">
+        <w:t>When assessing</w:t>
+      </w:r>
+      <w:r w:rsidR="00615D0C" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565AF7" w:rsidRPr="00F506A3">
+        <w:t>the adequa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6208" w:rsidRPr="00F506A3">
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00565AF7" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00114BBF" w:rsidRPr="00F506A3">
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:r w:rsidR="00565AF7" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00114BBF" w:rsidRPr="00F506A3">
+        <w:t>of LC17 arrangements,</w:t>
+      </w:r>
+      <w:r w:rsidR="00615D0C" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> the inspector should </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83372" w:rsidRPr="00F506A3">
+        <w:t>assess</w:t>
+      </w:r>
+      <w:r w:rsidR="00460B29" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> how well the </w:t>
+      </w:r>
+      <w:r w:rsidR="00782408" w:rsidRPr="00F506A3">
+        <w:t>safe</w:t>
+      </w:r>
+      <w:r w:rsidR="009419EA" w:rsidRPr="00F506A3">
+        <w:t>ty</w:t>
+      </w:r>
+      <w:r w:rsidR="00782408" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> requirements and its supporting activities </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA45AC" w:rsidRPr="00F506A3">
+        <w:t>have been effectively an</w:t>
+      </w:r>
+      <w:r w:rsidR="005315F4" w:rsidRPr="00F506A3">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA45AC" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> efficiently </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5570F" w:rsidRPr="00F506A3">
+        <w:t>implemented within</w:t>
+      </w:r>
+      <w:r w:rsidR="005315F4" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> the management system</w:t>
+      </w:r>
+      <w:r w:rsidR="003A572A" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C64F46" w:rsidRPr="00F506A3">
+        <w:t>so that</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A572A" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">business/operational objectives </w:t>
+      </w:r>
+      <w:r w:rsidR="00C64F46" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="003A572A" w:rsidRPr="00F506A3">
+        <w:t>delivered safely</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA18D9" w:rsidRPr="00F506A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7279CA43" w14:textId="578C8D59" w:rsidR="007B4559" w:rsidRPr="00F506A3" w:rsidRDefault="00823939" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Totality </w:t>
+      </w:r>
+      <w:r w:rsidR="00943B0B" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="000C34E4" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">licensee’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00943B0B" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="000C34E4" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> Th</w:t>
+      </w:r>
+      <w:r w:rsidR="000838ED" w:rsidRPr="00F506A3">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000838ED" w:rsidRPr="00F506A3">
+        <w:t>management system</w:t>
+      </w:r>
+      <w:r w:rsidR="000C34E4" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00943B0B" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">should cover all </w:t>
+      </w:r>
+      <w:r w:rsidR="00136D1D" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">activities and </w:t>
+      </w:r>
+      <w:r w:rsidR="00943B0B" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">facilities on the licensed site. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3D60" w:rsidRPr="00F506A3">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00943B0B" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">ach facility on the site may be in a different phase in its lifecycle </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="00943B0B" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> research and development, siting, design, construction, commissioning, operation, or decommissioning)</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B55" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0099003A" w:rsidRPr="00F506A3">
+        <w:t>Therefore, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00943B0B" w:rsidRPr="00F506A3">
+        <w:t>he licensee’s arrangements cover all the applicable lifecycle phases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B4659A" w14:textId="7A05B62B" w:rsidR="00D6519D" w:rsidRPr="00F506A3" w:rsidRDefault="008021E7" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documented processes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C315F" w:rsidRPr="00F506A3">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D978B5" w:rsidRPr="00F506A3">
+        <w:t>nspectors</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D978B5" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">should ensure that the processes identified by the licensee </w:t>
+      </w:r>
+      <w:r w:rsidR="001C21AF" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">are documented in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D978B5" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">management system </w:t>
+      </w:r>
+      <w:r w:rsidR="001C21AF" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D978B5" w:rsidRPr="00F506A3">
+        <w:t>are consistent with the current lifecycle phase</w:t>
+      </w:r>
+      <w:r w:rsidR="006D74FF" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7222" w:rsidRPr="00F506A3">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D978B5" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">afety related activities </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1030" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">embedded </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7222" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">in these processes </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1030" w:rsidRPr="00F506A3">
+        <w:t>should be</w:t>
+      </w:r>
+      <w:r w:rsidR="00D978B5" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> controlled by the management system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C344D0E" w14:textId="2C7298C3" w:rsidR="00003A8D" w:rsidRPr="004A435C" w:rsidRDefault="00567EBD" w:rsidP="002D6EEF">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Inspection str</w:t>
+      </w:r>
+      <w:r w:rsidR="000721D8" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ategy/scope</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04536" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04536" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00673BD8" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The licensee’s management system can be ext</w:t>
+      </w:r>
+      <w:r w:rsidR="0038022F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ensive</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE47F4" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0038022F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so inspectors </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE47F4" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC30E5" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consider those </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B89" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>topics</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC30E5" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that warrant attention</w:t>
+      </w:r>
+      <w:r w:rsidR="00364B41" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on risk</w:t>
+      </w:r>
+      <w:r w:rsidR="0061623D" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to safety.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876D28" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91C7F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00876D28" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s can include </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91C7F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the testing of arrangement</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4D96" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91C7F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4D96" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6224A" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4D96" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00411619" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>phase</w:t>
+      </w:r>
+      <w:r w:rsidR="00F441B4" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F441B4" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6224A" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">licencing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441B4" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6224A" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erations) </w:t>
+      </w:r>
+      <w:r w:rsidR="00411619" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or when the organisation i</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4D96" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00411619" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00264EFC" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">changing its </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5309F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phase </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5309F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from operations to </w:t>
+      </w:r>
+      <w:r w:rsidR="00003A8D" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>decommissioning</w:t>
+      </w:r>
+      <w:r w:rsidR="0033330E" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06237C5B" w14:textId="6661B251" w:rsidR="009E763F" w:rsidRPr="00F506A3" w:rsidRDefault="00B04536" w:rsidP="00876D28">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is </w:t>
+      </w:r>
+      <w:r w:rsidR="00371F5C" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>important that th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73007" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00371F5C" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>inspection</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73007" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scope </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2686" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clearly defines the selected </w:t>
+      </w:r>
+      <w:r w:rsidR="00C726E3" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">management system </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B89" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+      <w:r w:rsidR="00C726E3" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11D67" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2686" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tested</w:t>
+      </w:r>
+      <w:r w:rsidR="00C910B0" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2686" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so that its</w:t>
+      </w:r>
+      <w:r w:rsidR="00C910B0" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2AFE" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adequacy </w:t>
+      </w:r>
+      <w:r w:rsidR="00122BE7" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00C910B0" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00122BE7" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>correctl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C910B0" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>y rated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF229F7" w14:textId="4B3A1058" w:rsidR="0012197B" w:rsidRPr="004A435C" w:rsidRDefault="004401C4" w:rsidP="007F3705">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The approach to testing </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46A97" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0034237C" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>entire</w:t>
+      </w:r>
+      <w:r w:rsidR="0028651F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0034237C" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>management system</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46A97" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>is dependent on its scale and the sample to be selected. For large management systems, testing could</w:t>
+      </w:r>
+      <w:r w:rsidR="0028651F" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be phased</w:t>
+      </w:r>
+      <w:r w:rsidR="00851A69" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over a number of inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7460" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE25CC" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otentially </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7460" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taking </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB45E7" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confidence from other </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7FA9" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>licence conditions inspections</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45535" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6621" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An overall management system </w:t>
+      </w:r>
+      <w:r w:rsidR="00D471D1" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>rating can then be ascertained</w:t>
+      </w:r>
+      <w:r w:rsidR="0042386B" w:rsidRPr="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EFBAE0" w14:textId="1DF10193" w:rsidR="003969CC" w:rsidRPr="00A7199D" w:rsidRDefault="009A086D" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sampling </w:t>
+      </w:r>
+      <w:r w:rsidR="00002200" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>work activities</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32E82" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">Where appropriate, the inspector should observe work activities and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E709BC" w:rsidRPr="00A7199D">
+        <w:t>speak with</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32E82" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> the personnel carrying </w:t>
+      </w:r>
+      <w:r w:rsidR="00880B55" w:rsidRPr="00A7199D">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4DFB">
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B55" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> out,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32E82" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> to provide evidence of compliance. For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED473A" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">they may observe </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32E82" w:rsidRPr="00A7199D">
+        <w:t>management review meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00880B55" w:rsidRPr="00A7199D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32E82" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> or shadow one of the licensee’s internal audits</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2332A" w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB56CE" w14:textId="2EF706F6" w:rsidR="00AF247C" w:rsidRPr="00F506A3" w:rsidRDefault="006C305C" w:rsidP="002F1A67">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The work should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8610E" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conducted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>under controlled conditions, using approved current procedures, instructions, drawings or other appropriate means</w:t>
+      </w:r>
+      <w:r w:rsidR="00433409" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C29F7F" w14:textId="61924291" w:rsidR="00702002" w:rsidRPr="00F506A3" w:rsidRDefault="00702002" w:rsidP="00702002">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before conducting an </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85468" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LC17 </w:t>
+      </w:r>
+      <w:r w:rsidR="003276B3" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>inspection, inspector</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6C8C" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003276B3" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00037728" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>should consult</w:t>
+      </w:r>
+      <w:r w:rsidR="00A436F6" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00037728" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ONR Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="00A605E0" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00037728" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nspectors from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A605E0" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Human and Organisational Capability (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00037728" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HoC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A605E0" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00037728" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>specialism to ensure interventions are intelligence-led, risk-informed, and targeted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506B2D16" w14:textId="46D885F5" w:rsidR="000E7E74" w:rsidRPr="00F506A3" w:rsidRDefault="00716F90" w:rsidP="00045CDD">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B604A2" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from</w:t>
+      </w:r>
+      <w:r w:rsidR="00B604A2" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="000047A3" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ther inspection</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4512" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007048A4" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00413D52" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="000047A3" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>infer a shortfall in LC</w:t>
+      </w:r>
+      <w:r w:rsidR="00702948" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>17 arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="00413D52" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If so, </w:t>
+      </w:r>
+      <w:r w:rsidR="00702948" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93964" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidR="00702948" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should </w:t>
+      </w:r>
+      <w:r w:rsidR="00413D52" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consult with </w:t>
+      </w:r>
+      <w:r w:rsidR="00040191" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="00341C41" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>inspector</w:t>
+      </w:r>
+      <w:r w:rsidR="00040191" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, before </w:t>
+      </w:r>
+      <w:r w:rsidR="002538F5" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>assigning</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31816" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040191" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a rating</w:t>
+      </w:r>
+      <w:r w:rsidR="00843D77" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002538F5" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95481" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="002538F5" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95481" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">management system </w:t>
+      </w:r>
+      <w:r w:rsidR="002538F5" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9F8455" w14:textId="38D3EE6B" w:rsidR="000460FC" w:rsidRPr="00F506A3" w:rsidRDefault="00DB6C8C" w:rsidP="000460FC">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspection ratings </w:t>
+      </w:r>
+      <w:r w:rsidR="001E42F1" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E42F1" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When determining a rating </w:t>
+      </w:r>
+      <w:r w:rsidR="000460FC" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for LC17 compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00B076F4" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000460FC" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the inspector should consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ECA615" w14:textId="2329A6FB" w:rsidR="000460FC" w:rsidRPr="00F506A3" w:rsidRDefault="009C17C0" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>If risks significant to safety have been identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00E555F9" w:rsidRPr="00F506A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD2D9ED" w14:textId="67B03F66" w:rsidR="00E555F9" w:rsidRPr="00F506A3" w:rsidRDefault="002A3952" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>If an adequate management system procedure</w:t>
+      </w:r>
+      <w:r w:rsidR="0061212F" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002431AF" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">was available, </w:t>
+      </w:r>
+      <w:r w:rsidR="0061212F" w:rsidRPr="00F506A3">
+        <w:t>describ</w:t>
+      </w:r>
+      <w:r w:rsidR="002431AF" w:rsidRPr="00F506A3">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="0061212F" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3688" w:rsidRPr="00F506A3">
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="0046192B" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061212F" w:rsidRPr="00F506A3">
+        <w:t>process</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3688" w:rsidRPr="00F506A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210986B2" w14:textId="7307C88F" w:rsidR="006F268D" w:rsidRPr="00F506A3" w:rsidRDefault="00DC4751" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">If the process has been </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06AE" w:rsidRPr="00F506A3">
+        <w:t>implemented/f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>ollowed (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F506A3" w:rsidRPr="00F506A3">
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00765D2C" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>QC</w:t>
+      </w:r>
+      <w:r w:rsidR="00F506A3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00441842" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">reviewing </w:t>
+      </w:r>
+      <w:r w:rsidR="005373A2" w:rsidRPr="00F506A3">
+        <w:t>ITPs</w:t>
+      </w:r>
+      <w:r w:rsidR="00886301" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41188" w:rsidRPr="00F506A3">
+        <w:t>agreed work order cards in place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3E9D" w:rsidRPr="00F506A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D859E7" w14:textId="728C2300" w:rsidR="00DC4751" w:rsidRPr="00F506A3" w:rsidRDefault="00441842" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4751" w:rsidRPr="00F506A3">
+        <w:t>f adequate performance monitoring has been deployed</w:t>
+      </w:r>
+      <w:r w:rsidR="00F506A3">
+        <w:t xml:space="preserve"> such as </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6352B" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">process </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3E9D" w:rsidRPr="00F506A3">
+        <w:t>oversight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BFB979" w14:textId="77777777" w:rsidR="005E58CD" w:rsidRPr="00F506A3" w:rsidRDefault="007E3E9D" w:rsidP="00E555F9">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000B5EDC">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The inspector should then decide </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6538" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00970E66" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a shortfall has occurred in</w:t>
+      </w:r>
+      <w:r w:rsidR="005E58CD" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFF749E" w14:textId="2CB95873" w:rsidR="002F1A67" w:rsidRPr="00F506A3" w:rsidRDefault="00AA2BD5" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00425C43" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">art </w:t>
+      </w:r>
+      <w:r w:rsidR="00D008BD" w:rsidRPr="00F506A3">
+        <w:t>of or</w:t>
+      </w:r>
+      <w:r w:rsidR="00664633" w:rsidRPr="00F506A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F1687">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> set out in Article 8a, Member States shall ensure that the national framework requires that the competent regulatory authority and the licence holder take measures to promote and enhance an effective nuclear safety culture. Those measures include in particular: </w:t>
+      <w:r w:rsidR="00425C43" w:rsidRPr="00F506A3">
+        <w:t>all of the management system</w:t>
+      </w:r>
+      <w:r w:rsidR="005E58CD" w:rsidRPr="00F506A3">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EEFE25" w14:textId="437E4806" w:rsidR="00D60BCB" w:rsidRPr="00502DB9" w:rsidRDefault="005173A4" w:rsidP="009A6FC0">
+    <w:p w14:paraId="18CF134F" w14:textId="56F6059C" w:rsidR="005E58CD" w:rsidRPr="00F506A3" w:rsidRDefault="008B18FF" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t>Support</w:t>
+      </w:r>
+      <w:r w:rsidR="000669ED" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> mechanis</w:t>
+      </w:r>
+      <w:r w:rsidR="00014578" w:rsidRPr="00F506A3">
+        <w:t>ms</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2F31" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00716131" w:rsidRPr="00F506A3">
+        <w:t>required to implement and effectively manage the management system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626E30E5" w14:textId="514FBF48" w:rsidR="00B076F4" w:rsidRPr="00F506A3" w:rsidRDefault="00EF562D" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="0003133B" w:rsidRPr="00F506A3">
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve">, for example, </w:t>
+      </w:r>
+      <w:r w:rsidR="0018257D" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">lack of </w:t>
+      </w:r>
+      <w:r w:rsidR="0003133B" w:rsidRPr="00F506A3">
+        <w:t>procedural use and adherence</w:t>
+      </w:r>
+      <w:r w:rsidR="0018257D" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve"> due to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C548E2" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">time </w:t>
+      </w:r>
+      <w:r w:rsidR="003454BF" w:rsidRPr="00F506A3">
+        <w:t xml:space="preserve">pressures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31157816" w14:textId="6392C47B" w:rsidR="00E7113B" w:rsidRPr="004A435C" w:rsidRDefault="00F029D9" w:rsidP="004A435C">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-        <w:numPr>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> 1,2,3,4, LC7 and NS-INSP-GD-007 </w:t>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ONR </w:t>
+      </w:r>
+      <w:r w:rsidR="003B396D" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003B396D" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35E7A" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Inspection Guide’ </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-946082127"/>
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="1586413915"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009A6FC0">
+          <w:r w:rsidR="005F269E" w:rsidRPr="00F506A3">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="009A6FC0">
-            <w:instrText xml:space="preserve"> CITATION ONR206 \l 2057 </w:instrText>
+          <w:r w:rsidR="006339CC">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve">CITATION ONR11 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="009A6FC0">
+          <w:r w:rsidR="005F269E" w:rsidRPr="00F506A3">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="000B5EDC" w:rsidRPr="000B5EDC">
+          <w:r w:rsidR="006339CC" w:rsidRPr="006339CC">
             <w:rPr>
               <w:noProof/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
-            <w:t>[3]</w:t>
+            <w:t>[5]</w:t>
           </w:r>
-          <w:r w:rsidR="009A6FC0">
+          <w:r w:rsidR="005F269E" w:rsidRPr="00F506A3">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="009A6FC0">
-        <w:t>.</w:t>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35E7A" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>give</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62E5" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35E7A" w:rsidRPr="00F506A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>further advice on assigning a rating.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040D741A" w14:textId="711880B3" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
-[...4 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="11A2244F" w14:textId="333C3ECE" w:rsidR="001E49D4" w:rsidRPr="00A7199D" w:rsidRDefault="00317698" w:rsidP="00D306B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>Licensee</w:t>
+      </w:r>
+      <w:r w:rsidR="00C457F8">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB784C" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> management system – </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4887">
+        <w:t>Implementation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540E3FBF" w14:textId="2EEFC183" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00D60BCB">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="356A2379" w14:textId="1F6BD325" w:rsidR="00C738B7" w:rsidRPr="006339CC" w:rsidRDefault="007F5E18" w:rsidP="006B34BF">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LC17 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00082" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>will contain the arrangements to support other licence conditions.</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B00082" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It also </w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contains processes important to safety that may not map directly to </w:t>
+      </w:r>
+      <w:r w:rsidR="000616AE" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>LCs</w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, for instance; design control</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> governance</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supply chain management</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>work control</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project management</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk management</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conduct of operations</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internal regulation</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+      <w:r w:rsidR="009A045F" w:rsidRPr="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> configuration management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6308BAF1" w14:textId="62D1FA6D" w:rsidR="00D306B4" w:rsidRPr="00E279FA" w:rsidRDefault="00291AD1" w:rsidP="00C2734E">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="0083436D" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inspector should consider </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2734E" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7420" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1C58" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>licen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2734E" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3179" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2734E" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D249D" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63D6D" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adequately</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3179" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443A89D7" w14:textId="62E0E336" w:rsidR="00EB31C9" w:rsidRPr="00E279FA" w:rsidRDefault="00AD5E2C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E279FA">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5AF9" w:rsidRPr="00E279FA">
+        <w:t>mplemented</w:t>
+      </w:r>
+      <w:r w:rsidR="001D249D" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve"> key </w:t>
+      </w:r>
+      <w:r w:rsidR="0023746E" w:rsidRPr="00E279FA">
+        <w:t>manag</w:t>
+      </w:r>
+      <w:r w:rsidR="00475DA3" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve">ement system </w:t>
+      </w:r>
+      <w:r w:rsidR="0059000D" w:rsidRPr="00E279FA">
+        <w:t>criteria,</w:t>
+      </w:r>
+      <w:r w:rsidR="0087701E" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D249D" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F437E3" w:rsidRPr="00E279FA">
+        <w:t>deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="0041652A" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F437E3" w:rsidRPr="00E279FA">
+        <w:t>safety</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2E7E" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve"> (including processes that direc</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5D03" w:rsidRPr="00E279FA">
+        <w:t>tly</w:t>
+      </w:r>
+      <w:r w:rsidR="00F127B8" w:rsidRPr="00E279FA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5D03" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve">indirectly support </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>LCs</w:t>
+      </w:r>
+      <w:r w:rsidR="00261005" w:rsidRPr="00E279FA">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FA003B" w14:textId="0A0955F5" w:rsidR="00B00082" w:rsidRPr="00E279FA" w:rsidRDefault="008E70FB" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E279FA">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Guidance on Arrangements for </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="000C5F5A">
+        <w:t xml:space="preserve">Provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00E279FA" w:rsidRPr="00E279FA">
+        <w:t>and implement</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61D78">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00E279FA" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve"> the necessary leadership for its management system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044C9205" w14:textId="2333445D" w:rsidR="00EB31C9" w:rsidRPr="00E279FA" w:rsidRDefault="00B00082" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E279FA">
+        <w:t>Provided adequate levels of o</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3A10" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve">versight </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve">and assurance over the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47353" w:rsidRPr="00E279FA">
+        <w:t>management system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E279FA">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47353" w:rsidRPr="00E279FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00574ED2">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="000D3A10" w:rsidRPr="00E279FA">
+        <w:t>effectiveness</w:t>
+      </w:r>
+      <w:r w:rsidR="00641F90" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve"> and its continual improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7070327C" w14:textId="5E117F6B" w:rsidR="001B0959" w:rsidRPr="00E279FA" w:rsidRDefault="00FC7A32" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E279FA">
+        <w:t>Ensured that</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2B9D" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63D6D" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve">management system </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E279FA">
+        <w:t>is understood</w:t>
+      </w:r>
+      <w:r w:rsidR="00220DD8" w:rsidRPr="00E279FA">
+        <w:t xml:space="preserve"> and used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B979F82" w14:textId="755EBA65" w:rsidR="00C738B7" w:rsidRPr="00E279FA" w:rsidRDefault="00B00082" w:rsidP="00B00082">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sections </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref236766259 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>‎</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5.2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref236766266 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>‎</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5.2.4</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00E279FA" w:rsidRPr="00E279FA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> further guidance on these points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0B2BA3" w14:textId="107411D1" w:rsidR="0013200F" w:rsidRPr="00882B54" w:rsidRDefault="001E49D4" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Ref236766259"/>
+      <w:r w:rsidRPr="00882B54">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882B54">
+        <w:t xml:space="preserve">anagement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882B54">
+        <w:t>ystem a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC630E" w:rsidRPr="00882B54">
+        <w:t>ddress</w:t>
+      </w:r>
+      <w:r w:rsidR="008329FE" w:rsidRPr="00882B54">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC630E" w:rsidRPr="00882B54">
+        <w:t xml:space="preserve"> safety requirements and risk</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="44B58DBF" w14:textId="0D679469" w:rsidR="00574ED2" w:rsidRPr="00F52BF8" w:rsidRDefault="00574ED2" w:rsidP="00574ED2">
+    <w:p w14:paraId="3F07E68A" w14:textId="0084B2DC" w:rsidR="00CC19DC" w:rsidRPr="0004708B" w:rsidRDefault="00CC19DC" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0004708B">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004708B">
+        <w:t xml:space="preserve">anagement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004708B">
+        <w:t>ystem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAF6A1A" w14:textId="33BA79F7" w:rsidR="00844133" w:rsidRPr="00C738B7" w:rsidRDefault="00885263" w:rsidP="00E34657">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wh</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26CF7" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>en ass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>essing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E152ED" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00975956" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effectiveness of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003430AA" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>implementation and</w:t>
+      </w:r>
+      <w:r w:rsidR="00D569D0" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F46E3">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F837E1" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>continual improvement</w:t>
+      </w:r>
+      <w:r w:rsidR="002A07E7" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E152ED" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D569D0" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the management system</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0334" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80716" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the inspector should </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0334" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4408E" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsider </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34974" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA687A8" w14:textId="77777777" w:rsidR="0094119E" w:rsidRPr="00C738B7" w:rsidRDefault="00E34657" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>The extent and detail of the incorporation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2499F" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>of safety requirements within the management system</w:t>
+      </w:r>
+      <w:r w:rsidR="00811020" w:rsidRPr="00C738B7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2499" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>depend</w:t>
+      </w:r>
+      <w:r w:rsidR="00C271BF" w:rsidRPr="00C738B7">
+        <w:t>ent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> upon </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2499" w:rsidRPr="00C738B7">
+        <w:t>the r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>isk and</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2499" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>complexity of activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00082CC4" w:rsidRPr="00C738B7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F09F9" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4A5F12" w14:textId="6C443975" w:rsidR="0094119E" w:rsidRPr="00C738B7" w:rsidRDefault="0094119E" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">Inspectors should be aware that not all safety related processes map directly to </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>LCs</w:t>
+      </w:r>
+      <w:r w:rsidR="00253DA0" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">Inspection plans should cover these processes as appropriate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509C969D" w14:textId="15BA7D44" w:rsidR="00605F02" w:rsidRPr="00C738B7" w:rsidRDefault="00DE7DA3" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001508B6" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">licensee’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">arrangements should include all the processes which ensure compliance with the site </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>LCs</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4525" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">Inspectors should ensure that the licensee has a site </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>LC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> compliance document that signposts the processes, procedures and instructions that deliver licence compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6149FDB3" w14:textId="34BACC7C" w:rsidR="00F85C49" w:rsidRPr="00A7199D" w:rsidRDefault="00A30858" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">The safety risks associated with licensee’s business activities should be identified and </w:t>
+      </w:r>
+      <w:r w:rsidR="008965A3" w:rsidRPr="00C738B7">
+        <w:t>managed</w:t>
+      </w:r>
+      <w:r w:rsidR="007A00D1" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009654AD" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">adequate management system </w:t>
+      </w:r>
+      <w:r w:rsidR="008965A3" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">controls </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92AA9" w:rsidRPr="00A7199D">
+        <w:t>to mitigate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> these risks</w:t>
+      </w:r>
+      <w:r w:rsidR="009654AD" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BF4FB3" w14:textId="5B58BD9E" w:rsidR="007177E7" w:rsidRPr="00C738B7" w:rsidRDefault="001C5368" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">The management system should </w:t>
+      </w:r>
+      <w:r w:rsidR="00967D70" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">apply a </w:t>
+      </w:r>
+      <w:r w:rsidR="007F40E1" w:rsidRPr="00A7199D">
+        <w:t>system</w:t>
+      </w:r>
+      <w:r w:rsidR="003C66D0" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> of ‘grading’, applied to safety related activities </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C66D0" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> plant modifications, spares procurement, work control) to ensure that </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5285" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="003C66D0" w:rsidRPr="00A7199D">
+        <w:t>level</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30D8A" w:rsidRPr="00A7199D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003C66D0" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> of control </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30D8A" w:rsidRPr="00A7199D">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="003C66D0" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001304B9" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">implemented </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>(for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C66D0" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> enhanced supervision, inspection, internal governance, audits, consultation with Regulators</w:t>
+      </w:r>
+      <w:r w:rsidR="005B59BD" w:rsidRPr="00A7199D">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836BF3" w:rsidRPr="00C738B7">
+        <w:t>To support this,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C541F9" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> the licensee should </w:t>
+      </w:r>
+      <w:r w:rsidR="0052120C" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">provide training on risks and the efficacy of the various measures that can be applied to mitigate them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FFB36C" w14:textId="4CDCBE3B" w:rsidR="00253DA0" w:rsidRPr="00C738B7" w:rsidRDefault="007177E7" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>Revisions to documents shall be controlled, reviewed, recorded and subject to the same level of approval as the initial documents.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6DEF" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009D6DEF" w:rsidRPr="00C738B7">
+        <w:t>Obsolete documents should be removed</w:t>
+      </w:r>
+      <w:r w:rsidR="008D45E0" w:rsidRPr="00C738B7">
+        <w:t>. C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5976" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">urrent documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00F265FC" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5976" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">checked for its updated version </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C35" w:rsidRPr="00C738B7">
+        <w:t>in the management system and at the point of use</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D73" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C35" w:rsidRPr="00C738B7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve">refer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t xml:space="preserve">following LC-related TIGs for further information: </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C35" w:rsidRPr="00C738B7">
+        <w:t>LC6</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="876666388"/>
+          <w:id w:val="-1149588037"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00956FE0" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-            <w:instrText xml:space="preserve"> CITATION IAE16 \l 2057 </w:instrText>
+          <w:r w:rsidR="004A435C">
+            <w:instrText xml:space="preserve">CITATION ONR7 \l 2057 </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00956FE0" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00574ED2">
+          <w:r w:rsidR="004A435C">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>[1]</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[6]</w:t>
+          </w:r>
+          <w:r w:rsidR="00956FE0" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005F46E3">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00886C35" w:rsidRPr="00C738B7">
+        <w:t>LC25</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3DED" w:rsidRPr="00C738B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1581173020"/>
+          <w:id w:val="2110859664"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001A3DED" w:rsidRPr="00C738B7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004A435C">
+            <w:instrText xml:space="preserve">CITATION ONR8 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="001A3DED" w:rsidRPr="00C738B7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[7]</w:t>
+          </w:r>
+          <w:r w:rsidR="001A3DED" w:rsidRPr="00C738B7">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004A435C">
+        <w:t xml:space="preserve">; as well as the TAG on ‘Management of records’ </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1844123600"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000231E8" w:rsidRPr="00C738B7">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="004A435C">
+            <w:instrText xml:space="preserve">CITATION INR \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="000231E8" w:rsidRPr="00C738B7">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[8]</w:t>
+          </w:r>
+          <w:r w:rsidR="000231E8" w:rsidRPr="00C738B7">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00886C35" w:rsidRPr="00C738B7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00253DA0" w:rsidRPr="00C738B7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F1CD7A" w14:textId="086D0905" w:rsidR="00A70385" w:rsidRPr="00C738B7" w:rsidRDefault="00D86A5E" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Senior management </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34015" w:rsidRPr="00C738B7">
+        <w:t>should demonstrably striv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34015" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">for safety performance </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80D43" w:rsidRPr="00C738B7">
+        <w:t>improvement</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27D85" w:rsidRPr="00C738B7">
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34015" w:rsidRPr="00C738B7">
+        <w:t>heir commitment to all improvement activities should be clear</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4444" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> and e</w:t>
+      </w:r>
+      <w:r w:rsidR="00717D56" w:rsidRPr="00C738B7">
+        <w:t>videnced in its continual improvement activities</w:t>
+      </w:r>
+      <w:r w:rsidR="007B53D7" w:rsidRPr="00C738B7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137E0F09" w14:textId="0F2EA7D0" w:rsidR="004C54B7" w:rsidRPr="00175DB5" w:rsidRDefault="00F47F38" w:rsidP="00CC19DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00175DB5">
+        <w:t xml:space="preserve">Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175DB5">
+        <w:t xml:space="preserve">anagement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175DB5">
+        <w:t xml:space="preserve">rrangements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16547300" w14:textId="570D652D" w:rsidR="00EC790E" w:rsidRPr="006C3588" w:rsidRDefault="0061763A" w:rsidP="00EC790E">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Quality management arrangements are</w:t>
+      </w:r>
+      <w:r w:rsidR="00B733C3" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>QA</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>QC</w:t>
+      </w:r>
+      <w:r w:rsidR="00291C8C" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00720DC7" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00291C8C" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00646BC6" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which provide confidence that </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF54B7" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06061" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00D14F1A" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">being </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06061" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ade</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0B29" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>quately</w:t>
+      </w:r>
+      <w:r w:rsidR="00967592" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fulfilled</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0690B" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dur</w:t>
+      </w:r>
+      <w:r w:rsidR="00720DC7" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44168" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">related </w:t>
+      </w:r>
+      <w:r w:rsidR="00720DC7" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>activit</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80F2D" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DD5D66" w14:textId="7623E98E" w:rsidR="0060521C" w:rsidRPr="006C3588" w:rsidRDefault="002067D9" w:rsidP="005C2A41">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>QA</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB58F1" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2396" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>requires</w:t>
+      </w:r>
+      <w:r w:rsidR="00750369" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="008C24D5" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processes</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DB5" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activities </w:t>
+      </w:r>
+      <w:r w:rsidR="008C24D5" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6F97" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>adequately</w:t>
+      </w:r>
+      <w:r w:rsidR="008C24D5" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designed</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3588" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002C69A1" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pl</w:t>
+      </w:r>
+      <w:r w:rsidR="00015DB5" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anned, implemented </w:t>
+      </w:r>
+      <w:r w:rsidR="00563F8A" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and imp</w:t>
+      </w:r>
+      <w:r w:rsidR="006232F8" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>roved</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB58F1" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2546" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to safely delive</w:t>
+      </w:r>
+      <w:r w:rsidR="00591AE0" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="008C24D5" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> business activities</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3588" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. These activities include</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C24D5" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>operations, maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00720DC7" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C24D5" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and fuel handling</w:t>
+      </w:r>
+      <w:r w:rsidR="00421D8F" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc</w:t>
+      </w:r>
+      <w:r w:rsidR="008505C6" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00227399" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B693F86" w14:textId="2B90155D" w:rsidR="009A577D" w:rsidRPr="006C3588" w:rsidRDefault="00BB1436" w:rsidP="00612E01">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QC </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47824" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00652320" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0D1C" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>specify</w:t>
+      </w:r>
+      <w:r w:rsidR="0020371B" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47824" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D500A" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>verif</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0D1C" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="008D500A" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0020371B" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and record </w:t>
+      </w:r>
+      <w:r w:rsidR="005E60D1" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the safety requirements in </w:t>
+      </w:r>
+      <w:r w:rsidR="003001F9" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005E60D1" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process</w:t>
+      </w:r>
+      <w:r w:rsidR="00902108" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE107E" w:rsidRPr="008A6EEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activity </w:t>
+      </w:r>
+      <w:r w:rsidR="003001F9" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are being achieved. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>QC</w:t>
+      </w:r>
+      <w:r w:rsidR="0035563A" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009900C3" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activities </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC373D" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are detailed in process control </w:t>
+      </w:r>
+      <w:r w:rsidR="009900C3" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC373D" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such as </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>quality plans/inspection test plans</w:t>
+      </w:r>
+      <w:r w:rsidR="009900C3" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, procedures and instructions, logs, check sheets</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30A14" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F0F33D" w14:textId="1C488677" w:rsidR="00064E9E" w:rsidRPr="006C3588" w:rsidRDefault="009A577D" w:rsidP="00DF1225">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QA and QC activities </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2836" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determined </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2836" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a graded approach</w:t>
+      </w:r>
+      <w:r w:rsidR="000611A7" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4576" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The licensee may determine a</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dditional controls </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4576" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="006179F9" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enhance </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>safety</w:t>
+      </w:r>
+      <w:r w:rsidR="006179F9" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depending on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00291AB4" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="006179F9" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for highest reliability components</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1225" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A2B4EB" w14:textId="540EE925" w:rsidR="00612E01" w:rsidRPr="006C3588" w:rsidRDefault="002D0D76" w:rsidP="00612E01">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The following</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TAGs </w:t>
+      </w:r>
+      <w:r w:rsidR="00584141" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and IAEA documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provid</w:t>
+      </w:r>
+      <w:r w:rsidR="008305C0" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e examples of</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>QA</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946D70" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>QC</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12036D7F" w14:textId="4252BDFF" w:rsidR="00612E01" w:rsidRPr="006C3588" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NS-TAST-GD-</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:t>016 – Integrity of metal structures, systems and components</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2124832664"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DA11A8" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="005A4119" w:rsidRPr="006C3588">
+            <w:instrText xml:space="preserve">CITATION ONR6 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00DA11A8" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="005F269E" w:rsidRPr="006C3588">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> [9]</w:t>
+          </w:r>
+          <w:r w:rsidR="00DA11A8" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="288C579D" w14:textId="02578305" w:rsidR="00612E01" w:rsidRPr="006C3588" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NS-TAST-GD-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t>01</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve">– Annex 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> Construction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:t>ssurance</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0374" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2134783240"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BA0374" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
-            <w:instrText xml:space="preserve"> CITATION ONR2013 \l 2057 </w:instrText>
+            <w:instrText xml:space="preserve">CITATION ONR3 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00BA0374" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[10]</w:t>
+          </w:r>
+          <w:r w:rsidR="00BA0374" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B09D789" w14:textId="6EE30910" w:rsidR="00612E01" w:rsidRPr="006C3588" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NS-TAST-GD-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>057</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:t>– Design Safety Assurance</w:t>
+      </w:r>
+      <w:r w:rsidR="00380237" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1031329035"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00380237" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
+            <w:instrText xml:space="preserve">CITATION ONR4 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00380237" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00574ED2">
+          <w:r w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[11]</w:t>
+          </w:r>
+          <w:r w:rsidR="00380237" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="339E70C5" w14:textId="4AD0CA4F" w:rsidR="00612E01" w:rsidRPr="006C3588" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NS-TAST-GD-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">77 </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:t>– Supply chain management arrangements for the procurement of nuclear safety related items or services</w:t>
+      </w:r>
+      <w:r w:rsidR="00380237" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1369530613"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00380237" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve">CITATION ONR2 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00380237" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[12]</w:t>
+          </w:r>
+          <w:r w:rsidR="00380237" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="605912C7" w14:textId="2F8DDF78" w:rsidR="00612E01" w:rsidRPr="006C3588" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NS-TAST-GD-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>111</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
+        <w:t>– Management systems and quality management arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="00225CBA" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1557202526"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00225CBA" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="006339CC">
+            <w:instrText xml:space="preserve">CITATION ONR5 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00225CBA" w:rsidRPr="006C3588">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="006339CC" w:rsidRPr="006339CC">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[4]</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00225CBA" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F52BF8">
+      <w:r w:rsidR="00612E01" w:rsidRPr="006C3588">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00041671">
+    </w:p>
+    <w:p w14:paraId="61593C49" w14:textId="3BDA44AF" w:rsidR="009602FC" w:rsidRPr="006C3588" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NS-TAST-GD-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>113</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F52BF8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00041671">
+      <w:r w:rsidR="00A7199D" w:rsidRPr="006C3588">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7442" w:rsidRPr="006C3588">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidR="00041671">
+      <w:r w:rsidR="00A7199D" w:rsidRPr="006C3588">
+        <w:t>Equipment Qualification</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2876" w:rsidRPr="006C3588">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">NS-INSP-GD-070 - Safety Culture Guide for Inspectors </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="459077120"/>
+          <w:id w:val="-27269016"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="004D2876" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-            <w:instrText xml:space="preserve"> CITATION ONR129 \l 2057 </w:instrText>
+          <w:r w:rsidR="004D2876" w:rsidRPr="006C3588">
+            <w:instrText xml:space="preserve"> CITATION ONR9 \l 2057 </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="004D2876" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00574ED2">
-            <w:t>[5]</w:t>
+          <w:r w:rsidR="005F269E" w:rsidRPr="006C3588">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[13]</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="004D2876" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4881A0A6" w14:textId="076D751A" w:rsidR="00574ED2" w:rsidRPr="00F52BF8" w:rsidRDefault="00574ED2" w:rsidP="00574ED2">
+    <w:p w14:paraId="043BDA96" w14:textId="536FD428" w:rsidR="001E2E2F" w:rsidRPr="006C3588" w:rsidRDefault="009C5008" w:rsidP="004A435C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F52BF8">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2E2F" w:rsidRPr="006C3588">
+        <w:t>TECDOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00796EC3" w:rsidRPr="006C3588">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D73" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve">1910 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D73" w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009602FC" w:rsidRPr="006C3588">
+        <w:t>Quality</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009602FC" w:rsidRPr="006C3588">
+        <w:t>Assurance and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009602FC" w:rsidRPr="006C3588">
+        <w:t>Quality Control in Nuclear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009602FC" w:rsidRPr="006C3588">
+        <w:t>Facilities and Activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009602FC" w:rsidRPr="006C3588">
+        <w:t>Good Practices and Lessons Learned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3588">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6999" w:rsidRPr="006C3588">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-116071769"/>
+          <w:id w:val="-1393503112"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00FE6999" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-            <w:instrText xml:space="preserve"> CITATION ONR154 \l 2057 </w:instrText>
+          <w:r w:rsidR="004A435C">
+            <w:instrText xml:space="preserve">CITATION IAE20 \l 2057 </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00FE6999" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00574ED2">
-            <w:t>[6]</w:t>
+          <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[14]</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00FE6999" w:rsidRPr="006C3588">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2FFCE8FB" w14:textId="2909AFEE" w:rsidR="00574ED2" w:rsidRPr="00F52BF8" w:rsidRDefault="00574ED2" w:rsidP="00574ED2">
+    <w:p w14:paraId="58D5C114" w14:textId="255B35A9" w:rsidR="00771FD8" w:rsidRPr="00A666D4" w:rsidRDefault="0002082F" w:rsidP="00771FD8">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A666D4">
+        <w:t>Current and future risks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4E697F" w14:textId="42535F5B" w:rsidR="00962F12" w:rsidRPr="00A7199D" w:rsidRDefault="007B114F" w:rsidP="009B5502">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A facility’s risk profile </w:t>
+      </w:r>
+      <w:r w:rsidR="00031C6F" w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>will change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over its life cycle. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C37D4" w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drivers </w:t>
+      </w:r>
+      <w:r w:rsidR="00031C6F" w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>changing risks include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A31718" w14:textId="1D68DDE2" w:rsidR="00287208" w:rsidRPr="00A7199D" w:rsidRDefault="00E1684A" w:rsidP="004A435C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F52BF8">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>Organi</w:t>
+      </w:r>
+      <w:r w:rsidR="00231A71" w:rsidRPr="00A7199D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">ational changes such as </w:t>
+      </w:r>
+      <w:r w:rsidR="00A910E2" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">transfer of </w:t>
+      </w:r>
+      <w:r w:rsidR="00134119" w:rsidRPr="00A7199D">
+        <w:t>site</w:t>
+      </w:r>
+      <w:r w:rsidR="00994D6D" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">/management system </w:t>
+      </w:r>
+      <w:r w:rsidR="00A910E2" w:rsidRPr="00A7199D">
+        <w:t>ownership to a different licensee</w:t>
+      </w:r>
+      <w:r w:rsidR="00287208" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F59D91" w14:textId="38B5524C" w:rsidR="002B79B5" w:rsidRPr="00A7199D" w:rsidRDefault="008A1AA2" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:lastRenderedPageBreak/>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1D6D" w:rsidRPr="00A7199D">
+        <w:t>anagement system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> upgrades</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95853" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">/expansion </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1D6D" w:rsidRPr="00A7199D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0578" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> address business need</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0E48" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEE03B8" w14:textId="2055549A" w:rsidR="004F0A25" w:rsidRPr="00A7199D" w:rsidRDefault="004F0A25" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00267AF2" w:rsidRPr="00A7199D">
+        <w:t>hanging</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53C8F" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> operational technology and techniques</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0E48" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A653DFB" w14:textId="049B6BA5" w:rsidR="004F0A25" w:rsidRPr="00A7199D" w:rsidRDefault="004F0A25" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00267AF2" w:rsidRPr="00A7199D">
+        <w:t>hanges to plant operation and configuration</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0E48" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A44A6E" w14:textId="597D484B" w:rsidR="00AB4636" w:rsidRPr="00A7199D" w:rsidRDefault="00AB4636" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00267AF2" w:rsidRPr="00A7199D">
+        <w:t>ging plant and obsolescence</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0E48" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5247D6F4" w14:textId="364B5DA8" w:rsidR="00AB4636" w:rsidRPr="00A7199D" w:rsidRDefault="00267AF2" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>OPEX</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0E48" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1DEB37" w14:textId="0454CBE7" w:rsidR="00AB4636" w:rsidRPr="00A7199D" w:rsidRDefault="00AB4636" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00267AF2" w:rsidRPr="00A7199D">
+        <w:t>mprovement programmes</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0E48" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527BD462" w14:textId="7F00EFE4" w:rsidR="002C4992" w:rsidRPr="00A7199D" w:rsidRDefault="00AB4636" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00267AF2" w:rsidRPr="00A7199D">
+        <w:t>hanges to legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7372ED2D" w14:textId="2CDDC283" w:rsidR="00B34974" w:rsidRPr="00A7199D" w:rsidRDefault="00C546DA" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00267AF2" w:rsidRPr="00A7199D">
+        <w:t>inancial constrains.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306FEEDD" w14:textId="236086D5" w:rsidR="00F743CD" w:rsidRPr="00C738B7" w:rsidRDefault="00D01F46" w:rsidP="00276438">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="001672A1" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isks </w:t>
+      </w:r>
+      <w:r w:rsidR="008C18F1" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can also be introduced </w:t>
+      </w:r>
+      <w:r w:rsidR="001672A1" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via </w:t>
+      </w:r>
+      <w:r w:rsidR="00C965F9" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="003548CF" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>changing</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86C5D" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of IT platforms</w:t>
+      </w:r>
+      <w:r w:rsidR="0062754E" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (management system</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86C5D" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32CC9" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">architecture) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86C5D" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="0005043B" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">application of enabling </w:t>
+      </w:r>
+      <w:r w:rsidR="008D30AF" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>technologies</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="008D30AF" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artificial intelligence (AI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2A2D5E" w14:textId="422FD753" w:rsidR="00A26568" w:rsidRPr="00C738B7" w:rsidRDefault="00107755" w:rsidP="00CB61A0">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The impact of such changes should be assessed and an</w:t>
+      </w:r>
+      <w:r w:rsidR="00801CFE" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00863C44" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>update to the arrangements made accordingly.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B227E6" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97EB2" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This should include a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B227E6" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97EB2" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001169AC" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assessment </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97EB2" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via the licensee’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D08" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>organisational</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97EB2" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> change arran</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5D08" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>gements and mitigation measures to manage that risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F01D75D" w14:textId="2A3E09FB" w:rsidR="009C317D" w:rsidRPr="00C738B7" w:rsidRDefault="00360C50" w:rsidP="00ED2C3F">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The inspector should consider the potential impact of these changes across all of ONR’s purposes and engage with the relevant specialisms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3999BBFE" w14:textId="052AF26A" w:rsidR="004354D8" w:rsidRPr="00177058" w:rsidRDefault="00BC3574" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00177058">
+        <w:t>Leadership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E5C25A" w14:textId="6C522339" w:rsidR="0017011A" w:rsidRPr="00A7199D" w:rsidRDefault="0017011A" w:rsidP="0017011A">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54570">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>anagement retain the overall accountability and responsibility for its management system. They demonstrably own, value and use their management system to give due priority to safety</w:t>
+      </w:r>
+      <w:r w:rsidR="0033262F" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> advocating adherence to the management system, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>while achieving its business objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D65ABC" w14:textId="77777777" w:rsidR="00DD4F63" w:rsidRPr="00A7199D" w:rsidRDefault="004A1B33" w:rsidP="00DD4F63">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">Senior management should </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3883" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">have a </w:t>
+      </w:r>
+      <w:r w:rsidR="0059345B" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">shared leadership belief that an effective safety culture must be underpinned by an effective and efficient management system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFED6E2" w14:textId="2911B907" w:rsidR="0057273C" w:rsidRPr="00C738B7" w:rsidRDefault="0057273C" w:rsidP="0057273C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The arrangements should require managers at all levels to display leadership, demonstrate commitment to and comply with the requirements of the management system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DDC079" w14:textId="173D7CD5" w:rsidR="00250422" w:rsidRPr="00A7199D" w:rsidRDefault="00DD4F63" w:rsidP="00DD4F63">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="0055545B" w:rsidRPr="00A7199D">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> should also d</w:t>
+      </w:r>
+      <w:r w:rsidR="00250422" w:rsidRPr="00A7199D">
+        <w:t>evelop and deploy effective governance, internal challenge and independent assessment arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CFDAF2" w14:textId="77777777" w:rsidR="0046164A" w:rsidRDefault="0046164A" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="0046164A" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204EE5D1" w14:textId="6CEB31FB" w:rsidR="009A7C7C" w:rsidRPr="00A7199D" w:rsidRDefault="009A7C7C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54570">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">anagement should demonstrate their ownership of the management system by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199FCDB7" w14:textId="0D78E346" w:rsidR="00E9645C" w:rsidRPr="004A435C" w:rsidRDefault="00E9645C" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">Being aware of </w:t>
+      </w:r>
+      <w:r w:rsidR="006059BF" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">relevant good practice in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:t>GSR Part 2</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1624881204"/>
+          <w:id w:val="-577448720"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A00EBE">
+          <w:r w:rsidR="006B0D2A" w:rsidRPr="004A435C">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00A00EBE">
-            <w:instrText xml:space="preserve"> CITATION ONR311 \l 2057 </w:instrText>
+          <w:r w:rsidR="006B0D2A" w:rsidRPr="004A435C">
+            <w:instrText xml:space="preserve"> CITATION IAE16 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="00A00EBE">
+          <w:r w:rsidR="006B0D2A" w:rsidRPr="004A435C">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00A00EBE" w:rsidRPr="00A00EBE">
-            <w:t>[7]</w:t>
+          <w:r w:rsidR="005F269E" w:rsidRPr="004A435C">
+            <w:t xml:space="preserve"> [1]</w:t>
           </w:r>
-          <w:r w:rsidR="00A00EBE">
+          <w:r w:rsidR="006B0D2A" w:rsidRPr="004A435C">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="004A435C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D656EA" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:t>and how their management system supports a positive safety culture.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1482B582" w14:textId="73AEF461" w:rsidR="00574ED2" w:rsidRDefault="00574ED2" w:rsidP="00574ED2">
+    <w:p w14:paraId="69957EA8" w14:textId="51B359B9" w:rsidR="005572B4" w:rsidRPr="004A435C" w:rsidRDefault="00E9645C" w:rsidP="004A435C">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F52BF8">
-[...8 lines deleted...]
-      <w:r w:rsidR="005675A7">
+      <w:r w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">Understanding the structure of their management </w:t>
+      </w:r>
+      <w:r w:rsidR="00A108D8" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">system, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50D67" w:rsidRPr="004A435C">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12F04" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">escribing how their processes and </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED71BA" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">internal/external </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12F04" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">interfaces support safe </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50D67" w:rsidRPr="004A435C">
+        <w:t>delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12F04" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve"> of business objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EAC265" w14:textId="4724D6DE" w:rsidR="00F272AD" w:rsidRPr="004A435C" w:rsidRDefault="00487F59" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A435C">
+        <w:t>Ensuring that their expectations, vision, values and behaviours including procedural compliance are shared and enacted by front line supervisors. Arrangements for this should be clearly documented</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC" w:rsidRPr="004A435C">
+        <w:t>, for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:t xml:space="preserve"> through a conduct of operations</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC" w:rsidRPr="004A435C">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:t>work manual/handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="00761CF8" w:rsidRPr="004A435C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D31E06A" w14:textId="436C1B7A" w:rsidR="00006EAF" w:rsidRPr="004A435C" w:rsidRDefault="007B5084" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">Setting and monitoring performance targets related to the business </w:t>
+      </w:r>
+      <w:r w:rsidR="00584B19" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">and safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:t>objectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A09630" w14:textId="5B37F2EC" w:rsidR="00006EAF" w:rsidRPr="004A435C" w:rsidRDefault="00006EAF" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">Appoint suitable </w:t>
+      </w:r>
+      <w:r w:rsidR="0080345C" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">quality capability/function </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4ABC" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1EA8" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">process owners </w:t>
+      </w:r>
+      <w:r w:rsidR="0080345C" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">to oversee </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4CD7" w:rsidRPr="004A435C">
+        <w:t>and improve</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1EA8" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve"> the management system and relevant processes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7447ACFF" w14:textId="72425AC1" w:rsidR="0055478E" w:rsidRPr="004A435C" w:rsidRDefault="00D220B0" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A435C">
+        <w:t>Presenting</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75973" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve"> its </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">management </w:t>
+      </w:r>
+      <w:r w:rsidR="00590086" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve">system </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A435C">
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidR="00243FC8" w:rsidRPr="004A435C">
+        <w:t xml:space="preserve"> findings and recommendations </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4C17" w:rsidRPr="004A435C">
+        <w:t>at their annual review of safety (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA4C17" w:rsidRPr="004A435C">
+        <w:t>ARoS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA4C17" w:rsidRPr="004A435C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00590086" w:rsidRPr="004A435C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579BED71" w14:textId="23235996" w:rsidR="00C828E9" w:rsidRPr="0046164A" w:rsidRDefault="000E207D" w:rsidP="0046164A">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0F9B" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nspectors may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0F9B" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>judge if managers are meeting these requirements and if the management commitment and expectation is understood by all levels in the organisation.</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F52BF8">
-[...2 lines deleted...]
-      <w:r w:rsidR="005675A7">
+    </w:p>
+    <w:p w14:paraId="623A68CC" w14:textId="47E8EF6B" w:rsidR="00FB3A58" w:rsidRPr="00177058" w:rsidRDefault="001D493E" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00177058">
+        <w:t xml:space="preserve">Oversight </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77843" w:rsidRPr="00177058">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77843" w:rsidRPr="00177058">
+        <w:t xml:space="preserve">ssurance for </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63EBC" w:rsidRPr="00177058">
+        <w:t xml:space="preserve">ffective </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63EBC" w:rsidRPr="00177058">
+        <w:t>rocesses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEFF7B7" w14:textId="74867505" w:rsidR="00F90943" w:rsidRPr="00A7199D" w:rsidRDefault="009604EB" w:rsidP="00F90943">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54570">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">anagement should appoint </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE00C8" w:rsidRPr="00A7199D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3179F" w:rsidRPr="00A7199D">
+        <w:t>uitable Process Owners (PO</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3179F" w:rsidRPr="00A7199D">
+        <w:t>) to oversee individual process performance, with clear arrangements to appoint them. Senior management must ensure that POs have adequate management support and resources to carry out their roles</w:t>
+      </w:r>
+      <w:r w:rsidR="0001308B" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E220D2C" w14:textId="6544388D" w:rsidR="00DD4DD8" w:rsidRPr="00A7199D" w:rsidRDefault="006626F0" w:rsidP="00DD4DD8">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="0001308B" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>POs</w:t>
+      </w:r>
+      <w:r w:rsidR="0001308B" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> should</w:t>
+      </w:r>
+      <w:r w:rsidR="00361973" w:rsidRPr="00A7199D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644BE909" w14:textId="4338D014" w:rsidR="00BF47C1" w:rsidRPr="00A7199D" w:rsidRDefault="00B4539F" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>Plan and monitor the effective implementation of process arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4A863F" w14:textId="3005A8E9" w:rsidR="00BF47C1" w:rsidRPr="00A7199D" w:rsidRDefault="00B4539F" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">Ensure their process </w:t>
+      </w:r>
+      <w:r w:rsidR="005D75D6" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">meet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>changing business needs and safety risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1070F6E3" w14:textId="77777777" w:rsidR="00B4539F" w:rsidRPr="00A7199D" w:rsidRDefault="00B4539F" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>Review their process accordingly to bring about process improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B9A5D9" w14:textId="02DBFB0C" w:rsidR="00F90943" w:rsidRPr="00F90943" w:rsidRDefault="00F90943" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54570" w:rsidRPr="00C738B7">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">anagement should appoint a </w:t>
+      </w:r>
+      <w:r w:rsidR="007341A7" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">quality </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>capability/function to oversee the specification, audit and review of its LC17 arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="00E233D5" w:rsidRPr="00C738B7">
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">hese are often referred </w:t>
+      </w:r>
+      <w:r w:rsidR="005540DA" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>as ‘the Quality Department/Function’</w:t>
+      </w:r>
+      <w:r w:rsidR="00E233D5" w:rsidRPr="00C738B7">
+        <w:t>, in UK licensees.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F90943">
+        <w:t xml:space="preserve">They should directly report to </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A2A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90943">
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A2A">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90943">
+        <w:t>anagement and be given suitable support/resources to oversee and improve the management system</w:t>
+      </w:r>
+      <w:r w:rsidR="00E233D5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A5955E" w14:textId="478DBDDD" w:rsidR="004F2852" w:rsidRPr="00C738B7" w:rsidRDefault="008C3878" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For organisations with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA08DB" w:rsidRPr="00C738B7">
+        <w:t>multiple sites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7D8E" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">the quality function and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">process ownership can be held </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15C40" w:rsidRPr="00C738B7">
+        <w:t>corporately</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> or at each site. Inspectors should </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15C40" w:rsidRPr="00C738B7">
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> that each site's </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1E7D" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">quality function and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>process lead is identified and coordinates with the corporate owner on process development and improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2895FA33" w14:textId="77777777" w:rsidR="003B6A68" w:rsidRPr="00C738B7" w:rsidRDefault="00FD7B7D" w:rsidP="00FD7B7D">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The inspector should consider</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6A68" w:rsidRPr="00C738B7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD778A6" w14:textId="4757EE16" w:rsidR="003B6A68" w:rsidRPr="00C738B7" w:rsidRDefault="00322499" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B7D" w:rsidRPr="00C738B7">
+        <w:t>ow well the process owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00064EF5" w:rsidRPr="00C738B7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B7D" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> and quality functions are deployed to give adequate oversight an</w:t>
+      </w:r>
+      <w:r w:rsidR="00786A15" w:rsidRPr="00C738B7">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B7D" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> assurance of the management system</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6A68" w:rsidRPr="00C738B7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E6FA51" w14:textId="460E3E46" w:rsidR="00FD7B7D" w:rsidRPr="00C738B7" w:rsidRDefault="00322499" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>How has</w:t>
+      </w:r>
+      <w:r w:rsidR="00C036C4" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> th</w:t>
+      </w:r>
+      <w:r w:rsidR="00786A15" w:rsidRPr="00C738B7">
+        <w:t>eir</w:t>
+      </w:r>
+      <w:r w:rsidR="00C036C4" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> feedback been</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B7D" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> addressed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54570" w:rsidRPr="00C738B7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B7D" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54570" w:rsidRPr="00C738B7">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7B7D" w:rsidRPr="00C738B7">
+        <w:t>anagement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>, with regards to safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C10160" w14:textId="4E5B9759" w:rsidR="00C45B26" w:rsidRPr="00C738B7" w:rsidRDefault="00EC174A" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">Senior </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54570" w:rsidRPr="00C738B7">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>anagement should prioriti</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>e the periodic review of the management system that supports safety and address any findings (</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t xml:space="preserve">the TIG on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t>LC15</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC708C" w:rsidRPr="00C738B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1830401544"/>
+          <w:id w:val="-1801295182"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="00F005AC" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="005675A7">
-            <w:instrText xml:space="preserve"> CITATION ONR124 \l 2057 </w:instrText>
+          <w:r w:rsidR="004A435C">
+            <w:instrText xml:space="preserve">CITATION ONR10 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="00F005AC" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005675A7" w:rsidRPr="005675A7">
-            <w:t>[8]</w:t>
+          <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[15]</w:t>
           </w:r>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="00F005AC" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidR="005675A7">
+      <w:r w:rsidR="00F005AC" w:rsidRPr="00C738B7">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00223F35" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0017372C" w:rsidRPr="00C738B7">
+        <w:t>IAEA</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t xml:space="preserve"> safety</w:t>
+      </w:r>
+      <w:r w:rsidR="0017372C" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t xml:space="preserve">guide </w:t>
+      </w:r>
+      <w:r w:rsidR="0017372C" w:rsidRPr="00C738B7">
+        <w:t>SSG 25</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1235202855"/>
+          <w:id w:val="2018579349"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="0017372C" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="005675A7">
-            <w:instrText xml:space="preserve"> CITATION ONR239 \l 2057 </w:instrText>
+          <w:r w:rsidR="004A435C">
+            <w:instrText xml:space="preserve">CITATION IAE2 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="0017372C" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005675A7" w:rsidRPr="005675A7">
-            <w:t>[9]</w:t>
+          <w:r w:rsidR="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[16]</w:t>
+          </w:r>
+          <w:r w:rsidR="0017372C" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidR="005675A7">
+      <w:r w:rsidR="004A435C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2819" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">and ISO 9001:2015 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1852092670"/>
+          <w:id w:val="-1778627211"/>
           <w:citation/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="00115354" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="005675A7">
-            <w:instrText xml:space="preserve"> CITATION ONR312 \l 2057 </w:instrText>
+          <w:r w:rsidR="004A435C">
+            <w:instrText xml:space="preserve">CITATION ISO \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="00115354" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005675A7" w:rsidRPr="005675A7">
-            <w:t>[10]</w:t>
+          <w:r w:rsidR="004A435C" w:rsidRPr="004A435C">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[17]</w:t>
           </w:r>
-          <w:r w:rsidR="005675A7">
+          <w:r w:rsidR="00115354" w:rsidRPr="00C738B7">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="0017372C" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="23E8947A" w14:textId="2FB8CB7C" w:rsidR="00574ED2" w:rsidRPr="00F52BF8" w:rsidRDefault="00574ED2" w:rsidP="00574ED2">
+    <w:p w14:paraId="316C3EC1" w14:textId="0086E9BA" w:rsidR="00353A52" w:rsidRPr="00177058" w:rsidRDefault="00353A52" w:rsidP="00E7113B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Ref236766266"/>
+      <w:r w:rsidRPr="00177058">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177058">
+        <w:t xml:space="preserve">anagement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177058">
+        <w:t xml:space="preserve">ystem is </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA104F" w:rsidRPr="00177058">
+        <w:t>understood</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177058">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC209F" w:rsidRPr="00177058">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177058">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1DBE" w:rsidRPr="00177058">
+        <w:t xml:space="preserve"> (point of use)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="0EA0568F" w14:textId="5D662649" w:rsidR="000A713C" w:rsidRPr="00A7199D" w:rsidRDefault="000A713C" w:rsidP="00D30908">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="005675A7">
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>Everyone on site should understand</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4527" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> management system</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2506" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00536E0E" w:rsidRPr="00A7199D">
+        <w:t>purpose,</w:t>
+      </w:r>
+      <w:r w:rsidR="00010A41" w:rsidRPr="00A7199D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F52BF8">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>their r</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57635" w:rsidRPr="00A7199D">
+        <w:t>esponsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0B04" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C74C1" w:rsidRPr="00A7199D">
+        <w:t>with it</w:t>
+      </w:r>
+      <w:r w:rsidR="000746C8" w:rsidRPr="00A7199D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and how to access the information they need to work safely and correctly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0B104D" w14:textId="6032C3F8" w:rsidR="00DF4A36" w:rsidRPr="006339CC" w:rsidRDefault="00E4425D" w:rsidP="006339CC">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1912" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">inspector should consider </w:t>
+      </w:r>
+      <w:r w:rsidR="0064376D" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve">if the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D75CF" w:rsidRPr="00C738B7">
+        <w:t>management system ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="0064376D" w:rsidRPr="00C738B7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008D75CF" w:rsidRPr="00C738B7">
+        <w:t xml:space="preserve"> that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321D9C62" w14:textId="368540E7" w:rsidR="008D75CF" w:rsidRPr="00A7199D" w:rsidRDefault="00A80A54" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">he right information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>is available to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="002617F6" w:rsidRPr="00A7199D">
+        <w:t>right</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0C32" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> in the right</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> place, format, and time</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>, for example:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> through digital process controls</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3749" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> such as work control</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3749" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> permit systems</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3749" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> plant modification databases</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> document systems</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> work packs</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> or controlled paper</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC18EC" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> instruction</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC18EC" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">restricted </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t>areas</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4A36" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9A1E54" w14:textId="1EF2A59D" w:rsidR="0043003F" w:rsidRPr="00A7199D" w:rsidRDefault="00991160" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">Users </w:t>
+      </w:r>
+      <w:r w:rsidR="00856406" w:rsidRPr="00A7199D">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> involved in develop</w:t>
+      </w:r>
+      <w:r w:rsidR="007264C8" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">ing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>processes and supporting arrangements (i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F52BF8">
-[...2 lines deleted...]
-      <w:r w:rsidR="005675A7">
+      <w:r w:rsidR="008A494A" w:rsidRPr="00A7199D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F52BF8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00041671">
+      <w:r w:rsidRPr="00A7199D">
+        <w:t>procedures, instructions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65066A07" w14:textId="3117A314" w:rsidR="00AF4DBA" w:rsidRPr="00A7199D" w:rsidRDefault="000B7F78" w:rsidP="004A435C">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">Policies </w:t>
+      </w:r>
+      <w:r w:rsidR="00681212" w:rsidRPr="00A7199D">
+        <w:t>are developed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> and deployed for the use of instructional material</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t>, for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A435C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F52BF8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> When forming judgements on the adequacy of part of a management system, inspectors should make this clear in any intervention records so as not to imply that the whole of the management system has been inspected.</w:t>
+      <w:r w:rsidR="009265C8" w:rsidRPr="00A7199D">
+        <w:t>bringing them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD101A" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">point of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE50B2" w:rsidRPr="00A7199D">
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00080C89" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">‘signing off’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD101A" w:rsidRPr="00A7199D">
+        <w:t>completed steps</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2317C" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD101A" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve">as the job </w:t>
+      </w:r>
+      <w:r w:rsidR="00536E0E" w:rsidRPr="00A7199D">
+        <w:t>progresses,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A074D3" w:rsidRPr="00A7199D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2317C" w:rsidRPr="00A7199D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A074D3" w:rsidRPr="00A7199D">
+        <w:t>nstructions</w:t>
+      </w:r>
+      <w:r w:rsidR="006339CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A074D3" w:rsidRPr="00A7199D">
+        <w:t>available to the users for reference and training</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2317C" w:rsidRPr="00A7199D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C94D860" w14:textId="7BBBC56F" w:rsidR="00574ED2" w:rsidRPr="00F52BF8" w:rsidRDefault="00574ED2" w:rsidP="00574ED2">
-[...1143 lines deleted...]
-    <w:p w14:paraId="25B0DAC6" w14:textId="77777777" w:rsidR="00821337" w:rsidRDefault="00821337" w:rsidP="00FA33FE">
+    <w:p w14:paraId="02DA1C3F" w14:textId="77777777" w:rsidR="003E56EC" w:rsidRPr="00A7199D" w:rsidRDefault="003E56EC" w:rsidP="003A3FB8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="851" w:hanging="851"/>
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00821337" w:rsidSect="000B02F5">
+        <w:sectPr w:rsidR="003E56EC" w:rsidRPr="00A7199D" w:rsidSect="00B23A5E">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="15" w:name="_Toc129694531" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="10" w:name="_Toc236766853" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:id w:val="-652758001"/>
+        <w:id w:val="-1933344276"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7C314F13" w14:textId="2186D406" w:rsidR="00140E1C" w:rsidRDefault="00140E1C" w:rsidP="00FA33FE">
+        <w:p w14:paraId="0883283C" w14:textId="56DBB958" w:rsidR="00A300DF" w:rsidRDefault="00A300DF" w:rsidP="004A435C">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
-            <w:ind w:left="851" w:hanging="851"/>
+            <w:ind w:left="360" w:hanging="360"/>
           </w:pPr>
           <w:r>
             <w:t>References</w:t>
           </w:r>
-          <w:r w:rsidR="00D059CD">
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="10"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="6F6BB0A8" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00140E1C" w:rsidP="003F16B4">
+            <w:p w14:paraId="1292F7F2" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="00A300DF" w:rsidP="00A7419C">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
-                <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
+                <w:instrText>BIBLIOGRAPHY</w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:p>
             <w:tbl>
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
                 <w:gridCol w:w="476"/>
                 <w:gridCol w:w="8550"/>
               </w:tblGrid>
-              <w:tr w:rsidR="00D059CD" w14:paraId="6B8AAD67" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="16641B07" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4CAA1FA3" w14:textId="66DAB557" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="63B1F739" w14:textId="1937F3DC" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="358C89AE" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="3D663DF8" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>IAEA, “GSR Part 2 - Leadership and Management for Safety,” International Atomic Energy Agency (IAEA), Vienna, 2016.</w:t>
+                      <w:t xml:space="preserve">IAEA, “IAEA Safety Standard Series No. GSR Part 2 - Leadership and Management for Safety", 2016. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="5B387148" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="31FAF3CF" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="422B366A" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="196D9D68" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[2] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="0ED34CDD" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="1D3C6BA9" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ENSRG, “Directive 2009/71/EURATOM establishing a Community framework for the nuclear safety of nuclear installations and its amendment, Directive 2014/87/Euratom,” 2009.</w:t>
+                      <w:t xml:space="preserve">ONR, "NS-INSP-GD-036 - LC36: Organisational Capability", 2021. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="6AC371F0" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="23E936AC" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1F5EBD70" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="036815A2" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[3] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="109622D8" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="4B129BA0" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-INSP-GD-007 - LC7 Incidents on the Site”.</w:t>
+                      <w:t xml:space="preserve">ONR, Safety Assessment Principles (SAPs) for Nuclear Facilities - 2014 Edition, 2020. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="70A2778C" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="760747C0" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="66F6EA3D" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="44E32D64" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[4] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="29850F23" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="5A51250D" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “Safety Assessment Principles (SAPs) for Nuclear Facilities - 2014 Edition (Revision 1),” 2020.</w:t>
+                      <w:t xml:space="preserve">ONR, NS-TAST-GD-111 - Management systems and quality management arrangements. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="43D61F1B" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="0AAA4ABC" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="23D11ACA" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="10587D66" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[5] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="27FD84A3" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="2DCF7438" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-INSP-GD-070 - Safety Culture Guide for Inspectors”.</w:t>
+                      <w:t xml:space="preserve">ONR, ONR-INSP-GD-064 - General inspection guide. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="0DD8773F" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="40A4CF0D" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="08742A00" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="4201BF3A" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[6] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6B7BF7A5" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="5811DEFF" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-TAST-GD-050 - Periodic Safety Reviews (PSRs)”.</w:t>
+                      <w:t xml:space="preserve">ONR, NS-INSP-GD-006 - Documents, records, authorities and certificates. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="4B0A9CE4" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="2048DE7E" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="44635A91" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="0DA80D94" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[7] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="32964CBC" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="031D90CE" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-TAST-GD-072 - Function and Content of a Safety Management Prospectus”.</w:t>
+                      <w:t xml:space="preserve">ONR, NS-INSP-GD-025 - Operational Records. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="7C08D029" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="0B96A51F" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7131B370" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="268C4F56" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[8] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1ABDBD03" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="6FCC4C43" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-TAST-GD-080 - Nuclear Safety Advice and Challenge”.</w:t>
+                      <w:t xml:space="preserve">ONR, NS-TAST-GD-033 - Management of records. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="1F6DD2DF" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="4C222076" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7926BE4F" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="2D4956A0" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[9] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5E5FE1FF" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="718D1316" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-TAST-GD-107 - Safety Leadership”.</w:t>
+                      <w:t xml:space="preserve">ONR, "NS-TAST-GD-016 - Integrity of metals structures, systems and components". </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="3CDE1D95" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="4ACD62C7" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="533F89AE" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="5444373E" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[10] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4791BBCA" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="58082056" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “TD-HOC-GD-002 - Leadership and Management for Safety Reviews”.</w:t>
+                      <w:t xml:space="preserve">ONR, NS-TAST-GD-017 - Annex 4, Construction Assurance. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="0AB74449" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="6BDF446B" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="3021B7DE" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="44533679" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[11] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="18979837" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="475D930D" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “ONR-INSP-GD-059 - Guidance for Inspection Strategy Planning and Recording”.</w:t>
+                      <w:t xml:space="preserve">ONR, NS-TAST-GD-057- Design Safety Assurance. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="684B9B79" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="77971AFA" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="33C350E1" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="6F50AFE2" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[12] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="67028F98" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="05786A6A" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “NS-TAST-GD-077 - Supply Chain Management Arrangements for the Procurement of Nuclear Safety Related Items or Services”.</w:t>
+                      <w:t xml:space="preserve">ONR, NS-TAST-GD-077 - Supply Chain Management Arrangements for the Procurement of Nuclear Safety Related Items or Services. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="6E32DBF7" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="4F83DB73" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="37986852" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="7AF2EB0B" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[13] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="6CE6D2D3" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="542FF982" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ISO, “ISO 9001:2015 - Quality management systems - requirements,” International Organisation for Standardisation (ISO), Geneva, 2015.</w:t>
+                      <w:t xml:space="preserve">ONR, "NS-TAST-GD-113 - Equipment Qualification". </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00D059CD" w14:paraId="2A9B46C4" w14:textId="77777777">
+              <w:tr w:rsidR="004A435C" w14:paraId="2EC924FA" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="1432356379"/>
+                  <w:divId w:val="434398948"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="302D818D" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="1086A1D9" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[14] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="5CCFCA93" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+                  <w:p w14:paraId="17FBB7DC" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>CQI, “CQI Nuclear Special Interest Group (NucSIG),” [Online]. Available: https://www.quality.org/article/cqi-nuclear-special-interest-group-nucsig.</w:t>
+                      <w:t xml:space="preserve">IAEA, TECDOC-1910 - Quality Assurance and Quality Control in Nuclear Facilities and Activities, 2020. </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="004A435C" w14:paraId="1582B7E4" w14:textId="77777777">
+                <w:trPr>
+                  <w:divId w:val="434398948"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="759C4B2E" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[15] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="07FD250A" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">ONR, NS-INSP-GD-015 - Periodic Review. </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="004A435C" w14:paraId="4BB705AD" w14:textId="77777777">
+                <w:trPr>
+                  <w:divId w:val="434398948"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="52D575B3" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[16] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="621145FE" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">IAEA, SSG-25 - Periodic Safety Review for Nuclear Power Plants, 2013. </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+              <w:tr w:rsidR="004A435C" w14:paraId="6ADDF7C1" w14:textId="77777777">
+                <w:trPr>
+                  <w:divId w:val="434398948"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4761A6F9" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[17] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="084F723B" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C" w:rsidP="004A435C">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">ISO, ISO 9001:2015 - Quallity management systems requirements. </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:tbl>
-            <w:p w14:paraId="21F68D1E" w14:textId="77777777" w:rsidR="00D059CD" w:rsidRDefault="00D059CD">
+            <w:p w14:paraId="60769B66" w14:textId="77777777" w:rsidR="004A435C" w:rsidRDefault="004A435C">
               <w:pPr>
-                <w:divId w:val="1432356379"/>
+                <w:divId w:val="434398948"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
-            <w:p w14:paraId="2ECBCE15" w14:textId="77777777" w:rsidR="00140E1C" w:rsidRDefault="00140E1C" w:rsidP="003F16B4">
+            <w:p w14:paraId="6DB6E9BC" w14:textId="05DC2826" w:rsidR="00084ABE" w:rsidRPr="00A7199D" w:rsidRDefault="00A300DF" w:rsidP="00A7419C">
               <w:pPr>
-                <w:rPr>
-[...3 lines deleted...]
-                </w:rPr>
+                <w:sectPr w:rsidR="00084ABE" w:rsidRPr="00A7199D" w:rsidSect="00B23A5E">
+                  <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+                  <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+                  <w:cols w:space="312"/>
+                  <w:docGrid w:linePitch="360"/>
+                </w:sectPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
-                  <w:noProof/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1B038B42" w14:textId="0AA2325B" w:rsidR="00B82646" w:rsidRDefault="00B82646" w:rsidP="003F16B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="F9-Paragraph"/>
+    <w:p w14:paraId="17669631" w14:textId="15F464D1" w:rsidR="00930E37" w:rsidRDefault="0063092E" w:rsidP="00027DFE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc236766854"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document control information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:sectPr w:rsidR="00B82646" w:rsidSect="000B02F5">
+    <w:p w14:paraId="496C17A4" w14:textId="6CF1FC95" w:rsidR="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E">
+      <w:r w:rsidRPr="00E7113B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Authored</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7113B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t xml:space="preserve"> Nuclear Safety Inspector – Supply Chain and Quality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B55BD2" w14:textId="70031D74" w:rsidR="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E">
+      <w:r w:rsidRPr="0063092E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Approved by</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t xml:space="preserve">Supply Chain and Quality Lead on behalf of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Head of Organisational Capability </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7113B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>pecialism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085B5C35" w14:textId="1AA28CA2" w:rsidR="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E">
+      <w:r w:rsidRPr="0063092E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Status"/>
+          <w:tag w:val=""/>
+          <w:id w:val="205222443"/>
+          <w:placeholder>
+            <w:docPart w:val="7C71E14194A94AE993F471F2DFC335A1"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B044B9">
+            <w:t>8.2</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="470B2139" w14:textId="686B7CDA" w:rsidR="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E">
+      <w:r w:rsidRPr="0063092E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: August 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC223B3" w14:textId="07C4B56D" w:rsidR="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E">
+      <w:r w:rsidRPr="0063092E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Next scheduled review date</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: August 2031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237D9BA2" w14:textId="2F27FEEF" w:rsidR="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E">
+      <w:r w:rsidRPr="0063092E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Document reference</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: NS-INSP-GD-017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440ADAC8" w14:textId="77777777" w:rsidR="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E"/>
+    <w:p w14:paraId="79673BC1" w14:textId="3D068C46" w:rsidR="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revision commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ONRTable1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="8175"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B044B9" w:rsidRPr="00B044B9" w14:paraId="4D0981D7" w14:textId="77777777" w:rsidTr="00B044B9">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9AC821" w14:textId="3C381031" w:rsidR="00B044B9" w:rsidRPr="00B044B9" w:rsidRDefault="00B044B9" w:rsidP="00A02589">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B044B9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFC4C57" w14:textId="0AB2D7FB" w:rsidR="00B044B9" w:rsidRPr="00B044B9" w:rsidRDefault="00B044B9" w:rsidP="00A02589">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B044B9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B044B9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pdate(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B044B9" w14:paraId="48CE5A4B" w14:textId="77777777" w:rsidTr="00B044B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3226D3" w14:textId="38A7E3D5" w:rsidR="00B044B9" w:rsidRDefault="00B044B9" w:rsidP="00A02589">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58081304" w14:textId="211B8177" w:rsidR="00B044B9" w:rsidRDefault="00B044B9" w:rsidP="00A02589">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Minor update to previous issue.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A4F8E85" w14:textId="77777777" w:rsidR="0063092E" w:rsidRPr="0063092E" w:rsidRDefault="0063092E" w:rsidP="0063092E"/>
+    <w:sectPr w:rsidR="0063092E" w:rsidRPr="0063092E" w:rsidSect="00B23A5E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0076">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0077">
       <wne:acd wne:acdName="acd4"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0078">
@@ -4526,707 +9171,2412 @@
       <wne:acdEntry wne:acdName="acd1"/>
       <wne:acdEntry wne:acdName="acd2"/>
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="428570C9" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRDefault="00296DBB" w:rsidP="007D199A">
+    <w:p w14:paraId="0DAD0B70" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A7199D">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1444AD5B" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRDefault="00296DBB"/>
+    <w:p w14:paraId="429C7CBA" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="110C5F0D" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRDefault="00296DBB" w:rsidP="007D199A">
+    <w:p w14:paraId="5DF38143" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A7199D">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A73411" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRDefault="00296DBB"/>
+    <w:p w14:paraId="61B2DAF4" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5714E96E" w14:textId="380643BA" w:rsidR="007C3C1D" w:rsidRPr="006A525B" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5714E96E" w14:textId="47AC9C34" w:rsidR="007C3C1D" w:rsidRPr="00A7199D" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006A525B">
+    <w:r w:rsidRPr="00A7199D">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>ONR-DOC-TEMP-</w:t>
     </w:r>
-    <w:r w:rsidR="00821337">
+    <w:r w:rsidR="00821337" w:rsidRPr="00A7199D">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>003</w:t>
     </w:r>
-    <w:r w:rsidRPr="006A525B">
+    <w:r w:rsidRPr="00A7199D">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Issue </w:t>
     </w:r>
-    <w:r w:rsidR="00821337">
+    <w:r w:rsidR="00821337" w:rsidRPr="00A7199D">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="006A525B">
+    <w:r w:rsidR="00B23A5E" w:rsidRPr="00A7199D">
       <w:rPr>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00EB6ECB" w:rsidRPr="00A7199D">
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A7199D">
+      <w:rPr>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="037DD047" w14:textId="61416359" w:rsidR="00084ABE" w:rsidRPr="00A7199D" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00A7199D">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00A7199D">
+      <w:tab/>
+      <w:t xml:space="preserve">Page | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A7199D">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00A7199D">
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00A7199D">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00A7199D">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A7199D">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47052964" w14:textId="77777777" w:rsidR="00547374" w:rsidRDefault="00547374">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51A44C0D" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRPr="00A7199D" w:rsidRDefault="00CE6198" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="02F9C0FA" w14:textId="77777777" w:rsidR="00261FB6" w:rsidRPr="008229BA" w:rsidRDefault="00261FB6" w:rsidP="00261FB6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F2208BD" w14:textId="08BB8DB0" w:rsidR="00CE6198" w:rsidRPr="00E7113B" w:rsidRDefault="00E7113B" w:rsidP="00B23A5E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="22413A"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008229BA">
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="008229BA">
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="008229BA">
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008229BA">
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:t>4</w:t>
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="008229BA">
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+    <w:r w:rsidRPr="00E7113B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:b/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E7113B">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="00A7199D" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CAD253C" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRPr="005E0344" w:rsidRDefault="00296DBB" w:rsidP="005E0344">
+    <w:p w14:paraId="28417352" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E0344">
+      <w:r w:rsidRPr="00A7199D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0968A018" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRPr="005E0344" w:rsidRDefault="00296DBB" w:rsidP="0090581D">
+    <w:p w14:paraId="641A09D4" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E0344">
+      <w:r w:rsidRPr="00A7199D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD277D0" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRDefault="00296DBB"/>
+    <w:p w14:paraId="55F7F9BC" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01DC8730" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRDefault="00296DBB">
+    <w:p w14:paraId="6864EAE5" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="043AF802" w14:textId="77777777" w:rsidR="00296DBB" w:rsidRDefault="00296DBB"/>
+    <w:p w14:paraId="02944217" w14:textId="77777777" w:rsidR="006249CE" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4DEB54B0" w14:textId="77777777" w:rsidR="00547374" w:rsidRDefault="00547374">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRPr="00A7199D" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77435CE5" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRPr="00A7199D" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E1D592B" w14:textId="77777777" w:rsidR="00547374" w:rsidRDefault="00547374">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AF688BC" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00A7199D" w:rsidRDefault="00267815" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0AF688BC" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00267815" w:rsidRDefault="00267815" w:rsidP="00257288">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRPr="00A7199D" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="00A7199D" w:rsidRDefault="008C50C3" w:rsidP="00257288">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="49E160D7" w14:textId="6C2F67E5" w:rsidR="00EC4DFE" w:rsidRPr="009E0E52" w:rsidRDefault="005C194C" w:rsidP="00EC4DFE">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FFC75F" w14:textId="2E2EB1C5" w:rsidR="00177666" w:rsidRPr="00A7199D" w:rsidRDefault="006249CE" w:rsidP="009E0E52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
-        <w:alias w:val="Title"/>
-[...65 lines deleted...]
-      <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-545993998"/>
         <w:placeholder>
           <w:docPart w:val="71855CAFCD0440C4880AB5CD94A60020"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="001F154D">
-          <w:t>LC 17 – Management Systems</w:t>
+        <w:r w:rsidR="00E7113B">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>LC17 – Management systems</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="004E3932">
-      <w:t xml:space="preserve"> | Issue No.: </w:t>
+    <w:r w:rsidR="004E3932" w:rsidRPr="00A7199D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
         <w:id w:val="-1486926938"/>
         <w:placeholder>
           <w:docPart w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00A16975">
-          <w:t>8.1</w:t>
+        <w:r w:rsidR="00B044B9">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>8.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="04A303F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5168A90"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...21 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="3731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="5891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06B46785"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A105228"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07416A5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B0C436C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="926" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="643" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DDB3D72"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAB296C8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="102B7D03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6EB2FBF6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17AD0646"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C35C5524"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="180934F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E76805E0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CD53F1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BD88922"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E5729A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26D07F0E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2934" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3654" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4374" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5094" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5814" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6534" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7254" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9C6B3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EE4B446"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17542A77"/>
+    <w:nsid w:val="20727B54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="315E5BB8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DDB7473"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64905E52"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306D14A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4C12AB78"/>
+    <w:tmpl w:val="6FFC9BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC670D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12103766"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="449E2380"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70945ADE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="07716C" w:themeColor="accent1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E83E54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E8273DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0F80FE60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="F9-Paragraph"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A7A639B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F340A400"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C902408"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EE4A70A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="NumList1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1117" w:hanging="397"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%4)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1514" w:hanging="397"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -5249,1199 +11599,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...781 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56251AC3"/>
-[...363 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718A0F99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="241CA254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="NumList2"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
@@ -6511,938 +11713,2715 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F46359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E284A8C"/>
-    <w:lvl w:ilvl="0" w:tplc="76260F14">
+    <w:tmpl w:val="FFF29E16"/>
+    <w:lvl w:ilvl="0" w:tplc="21A87538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AE78E28A">
+    <w:lvl w:ilvl="1" w:tplc="12663454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6730F432">
+    <w:lvl w:ilvl="2" w:tplc="9730B94E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="BulletList3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="54BE7B08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78D26033"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C546C536"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...202 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="1085146277">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="452557242">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="802893121">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1352150592">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="874538197">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1614676625">
-[...26 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1382556836">
+  <w:num w:numId="4" w16cid:durableId="1864591591">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1798596125">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="5" w16cid:durableId="832574242">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="321544662">
-[...5 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="531454774">
+  <w:num w:numId="6" w16cid:durableId="1391732823">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1360397898">
+  <w:num w:numId="7" w16cid:durableId="140511899">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2132435153">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="186725811">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1713963462">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="345593761">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1189949013">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="567542297">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="726416811">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1329215021">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="938835032">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1021511124">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="527569998">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1266494900">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1677463603">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1851724671">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1902211391">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1669407685">
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...29 lines deleted...]
-    <w:lvlOverride w:ilvl="0">
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1285885067">
-[...4 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
+    <w:rsid w:val="000016DA"/>
+    <w:rsid w:val="00002200"/>
+    <w:rsid w:val="0000237E"/>
+    <w:rsid w:val="00002D06"/>
     <w:rsid w:val="00002F03"/>
+    <w:rsid w:val="00003A8D"/>
+    <w:rsid w:val="000047A3"/>
     <w:rsid w:val="00004C16"/>
-    <w:rsid w:val="00006792"/>
+    <w:rsid w:val="0000679F"/>
+    <w:rsid w:val="00006EAF"/>
+    <w:rsid w:val="00010915"/>
+    <w:rsid w:val="00010A41"/>
     <w:rsid w:val="00011177"/>
+    <w:rsid w:val="0001308B"/>
+    <w:rsid w:val="000132C0"/>
+    <w:rsid w:val="00013341"/>
+    <w:rsid w:val="00014067"/>
+    <w:rsid w:val="00014578"/>
     <w:rsid w:val="00014814"/>
+    <w:rsid w:val="00015CE6"/>
+    <w:rsid w:val="00015DB5"/>
+    <w:rsid w:val="000200BE"/>
+    <w:rsid w:val="0002082F"/>
+    <w:rsid w:val="00021143"/>
+    <w:rsid w:val="00021A62"/>
+    <w:rsid w:val="00021BEC"/>
     <w:rsid w:val="00022033"/>
+    <w:rsid w:val="00022393"/>
+    <w:rsid w:val="000231E8"/>
+    <w:rsid w:val="00023909"/>
+    <w:rsid w:val="00024305"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024B2E"/>
+    <w:rsid w:val="00027DFE"/>
+    <w:rsid w:val="00027F14"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
     <w:rsid w:val="0003078E"/>
+    <w:rsid w:val="0003133B"/>
+    <w:rsid w:val="00031B33"/>
     <w:rsid w:val="00031B89"/>
+    <w:rsid w:val="00031C6F"/>
+    <w:rsid w:val="0003292C"/>
+    <w:rsid w:val="00033F0A"/>
+    <w:rsid w:val="0003625C"/>
+    <w:rsid w:val="000368B9"/>
+    <w:rsid w:val="00036935"/>
     <w:rsid w:val="0003693D"/>
-    <w:rsid w:val="00041671"/>
+    <w:rsid w:val="00037728"/>
+    <w:rsid w:val="00037E36"/>
+    <w:rsid w:val="00040191"/>
+    <w:rsid w:val="000418E3"/>
+    <w:rsid w:val="0004303A"/>
     <w:rsid w:val="0004440F"/>
+    <w:rsid w:val="00045CDD"/>
+    <w:rsid w:val="00045D10"/>
+    <w:rsid w:val="000460FC"/>
+    <w:rsid w:val="0004708B"/>
+    <w:rsid w:val="00047373"/>
+    <w:rsid w:val="00047E99"/>
+    <w:rsid w:val="0005015D"/>
+    <w:rsid w:val="0005043B"/>
+    <w:rsid w:val="00050441"/>
+    <w:rsid w:val="000526B4"/>
     <w:rsid w:val="00052C8A"/>
+    <w:rsid w:val="00053472"/>
+    <w:rsid w:val="00053DC7"/>
+    <w:rsid w:val="0005429E"/>
     <w:rsid w:val="000548C8"/>
+    <w:rsid w:val="00055850"/>
+    <w:rsid w:val="00055B6F"/>
+    <w:rsid w:val="00055F21"/>
+    <w:rsid w:val="000611A7"/>
+    <w:rsid w:val="000616AE"/>
+    <w:rsid w:val="00061B89"/>
+    <w:rsid w:val="00062B02"/>
+    <w:rsid w:val="00063A9E"/>
+    <w:rsid w:val="00063BFE"/>
+    <w:rsid w:val="0006432B"/>
     <w:rsid w:val="00064A1B"/>
+    <w:rsid w:val="00064E9E"/>
+    <w:rsid w:val="00064EF5"/>
+    <w:rsid w:val="000669ED"/>
+    <w:rsid w:val="000721D8"/>
+    <w:rsid w:val="00072FF9"/>
+    <w:rsid w:val="000746C8"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
+    <w:rsid w:val="000771BB"/>
+    <w:rsid w:val="00080C89"/>
     <w:rsid w:val="000817D4"/>
+    <w:rsid w:val="00081AEB"/>
+    <w:rsid w:val="0008223A"/>
     <w:rsid w:val="00082879"/>
+    <w:rsid w:val="00082CC4"/>
+    <w:rsid w:val="00082F7A"/>
+    <w:rsid w:val="0008304E"/>
+    <w:rsid w:val="000838ED"/>
+    <w:rsid w:val="00083C84"/>
+    <w:rsid w:val="00084ABE"/>
+    <w:rsid w:val="00085283"/>
+    <w:rsid w:val="0008539F"/>
+    <w:rsid w:val="000905D7"/>
+    <w:rsid w:val="0009124E"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="0009225F"/>
+    <w:rsid w:val="00097CD0"/>
+    <w:rsid w:val="000A0966"/>
     <w:rsid w:val="000A105C"/>
-    <w:rsid w:val="000B02F5"/>
-    <w:rsid w:val="000B5EDC"/>
+    <w:rsid w:val="000A5657"/>
+    <w:rsid w:val="000A5E12"/>
+    <w:rsid w:val="000A6F4D"/>
+    <w:rsid w:val="000A713C"/>
+    <w:rsid w:val="000B05F2"/>
+    <w:rsid w:val="000B1C97"/>
+    <w:rsid w:val="000B3EB4"/>
+    <w:rsid w:val="000B52C3"/>
+    <w:rsid w:val="000B57D2"/>
+    <w:rsid w:val="000B7F78"/>
+    <w:rsid w:val="000C04B0"/>
+    <w:rsid w:val="000C158A"/>
+    <w:rsid w:val="000C177C"/>
+    <w:rsid w:val="000C233C"/>
     <w:rsid w:val="000C2DDC"/>
+    <w:rsid w:val="000C34E4"/>
+    <w:rsid w:val="000C3A14"/>
+    <w:rsid w:val="000C4F2B"/>
+    <w:rsid w:val="000C5C5D"/>
     <w:rsid w:val="000C5F5A"/>
+    <w:rsid w:val="000C6C42"/>
+    <w:rsid w:val="000D2686"/>
+    <w:rsid w:val="000D2C8D"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
+    <w:rsid w:val="000D3A10"/>
+    <w:rsid w:val="000D58E3"/>
+    <w:rsid w:val="000D761F"/>
+    <w:rsid w:val="000E02A9"/>
+    <w:rsid w:val="000E207D"/>
+    <w:rsid w:val="000E27C3"/>
+    <w:rsid w:val="000E4150"/>
+    <w:rsid w:val="000E4887"/>
+    <w:rsid w:val="000E7179"/>
+    <w:rsid w:val="000E762D"/>
+    <w:rsid w:val="000E77BA"/>
+    <w:rsid w:val="000E7E74"/>
     <w:rsid w:val="000F1B7B"/>
     <w:rsid w:val="000F2ED4"/>
-    <w:rsid w:val="000F671B"/>
+    <w:rsid w:val="000F3BB1"/>
+    <w:rsid w:val="000F3CD0"/>
+    <w:rsid w:val="000F4F30"/>
+    <w:rsid w:val="000F53AD"/>
+    <w:rsid w:val="000F79C4"/>
+    <w:rsid w:val="001000DD"/>
+    <w:rsid w:val="001005A9"/>
+    <w:rsid w:val="00100DCC"/>
+    <w:rsid w:val="00102464"/>
     <w:rsid w:val="001028E8"/>
+    <w:rsid w:val="00103043"/>
+    <w:rsid w:val="0010344F"/>
+    <w:rsid w:val="00103A90"/>
+    <w:rsid w:val="00105217"/>
+    <w:rsid w:val="001071CC"/>
+    <w:rsid w:val="00107435"/>
+    <w:rsid w:val="00107755"/>
+    <w:rsid w:val="0011059A"/>
+    <w:rsid w:val="001105AE"/>
+    <w:rsid w:val="00110EF6"/>
+    <w:rsid w:val="00114BBF"/>
+    <w:rsid w:val="00114FF2"/>
+    <w:rsid w:val="00115354"/>
+    <w:rsid w:val="00115CA3"/>
+    <w:rsid w:val="0011668E"/>
+    <w:rsid w:val="001169AC"/>
+    <w:rsid w:val="00120365"/>
+    <w:rsid w:val="00120828"/>
+    <w:rsid w:val="00120AB6"/>
+    <w:rsid w:val="0012197B"/>
+    <w:rsid w:val="001219FA"/>
+    <w:rsid w:val="00121DF9"/>
+    <w:rsid w:val="00122BE7"/>
     <w:rsid w:val="00122FCC"/>
+    <w:rsid w:val="00123F5A"/>
     <w:rsid w:val="00124C2B"/>
+    <w:rsid w:val="00126163"/>
     <w:rsid w:val="00126752"/>
+    <w:rsid w:val="001304B9"/>
     <w:rsid w:val="00130B30"/>
-    <w:rsid w:val="00137665"/>
+    <w:rsid w:val="0013200F"/>
+    <w:rsid w:val="00134119"/>
+    <w:rsid w:val="0013417C"/>
+    <w:rsid w:val="001344EF"/>
+    <w:rsid w:val="00135AFD"/>
+    <w:rsid w:val="00136D1D"/>
     <w:rsid w:val="00140E1C"/>
+    <w:rsid w:val="00142E71"/>
+    <w:rsid w:val="00143C58"/>
+    <w:rsid w:val="00143FEC"/>
+    <w:rsid w:val="00144CEF"/>
+    <w:rsid w:val="0014615B"/>
+    <w:rsid w:val="001471DF"/>
+    <w:rsid w:val="00147586"/>
     <w:rsid w:val="00147AE4"/>
+    <w:rsid w:val="001508B6"/>
+    <w:rsid w:val="00151937"/>
+    <w:rsid w:val="00151BC8"/>
+    <w:rsid w:val="00151C1D"/>
+    <w:rsid w:val="00151FA7"/>
+    <w:rsid w:val="00153E80"/>
+    <w:rsid w:val="00153EFE"/>
+    <w:rsid w:val="00154A74"/>
+    <w:rsid w:val="00154A95"/>
+    <w:rsid w:val="001564F4"/>
+    <w:rsid w:val="00156AE3"/>
     <w:rsid w:val="001571E5"/>
+    <w:rsid w:val="001608CD"/>
+    <w:rsid w:val="001625F9"/>
+    <w:rsid w:val="001629E4"/>
+    <w:rsid w:val="00164549"/>
+    <w:rsid w:val="00165190"/>
+    <w:rsid w:val="00166C1E"/>
+    <w:rsid w:val="001672A1"/>
+    <w:rsid w:val="0016732F"/>
+    <w:rsid w:val="0016766B"/>
+    <w:rsid w:val="0017011A"/>
+    <w:rsid w:val="00172E8C"/>
+    <w:rsid w:val="0017372C"/>
+    <w:rsid w:val="00173D1A"/>
+    <w:rsid w:val="00175DB5"/>
+    <w:rsid w:val="00176973"/>
+    <w:rsid w:val="00176A3C"/>
+    <w:rsid w:val="00176DB5"/>
+    <w:rsid w:val="00177058"/>
+    <w:rsid w:val="001775ED"/>
     <w:rsid w:val="00177666"/>
+    <w:rsid w:val="0018257D"/>
+    <w:rsid w:val="00182DA1"/>
+    <w:rsid w:val="00183AB5"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
+    <w:rsid w:val="001862EF"/>
+    <w:rsid w:val="00186C27"/>
+    <w:rsid w:val="00191A86"/>
     <w:rsid w:val="00192352"/>
+    <w:rsid w:val="00193CBE"/>
+    <w:rsid w:val="00193D0D"/>
+    <w:rsid w:val="00193F15"/>
+    <w:rsid w:val="00195A72"/>
+    <w:rsid w:val="001966D1"/>
+    <w:rsid w:val="00196ADB"/>
+    <w:rsid w:val="001A09A0"/>
+    <w:rsid w:val="001A22B1"/>
+    <w:rsid w:val="001A39F5"/>
+    <w:rsid w:val="001A3DED"/>
+    <w:rsid w:val="001A62DF"/>
+    <w:rsid w:val="001A76AD"/>
+    <w:rsid w:val="001B0072"/>
+    <w:rsid w:val="001B0736"/>
+    <w:rsid w:val="001B0959"/>
+    <w:rsid w:val="001B1E5D"/>
+    <w:rsid w:val="001B2A95"/>
+    <w:rsid w:val="001B3C32"/>
     <w:rsid w:val="001B4D5A"/>
+    <w:rsid w:val="001C0EBB"/>
+    <w:rsid w:val="001C0FD0"/>
+    <w:rsid w:val="001C1D23"/>
+    <w:rsid w:val="001C21AF"/>
+    <w:rsid w:val="001C2C32"/>
     <w:rsid w:val="001C4D63"/>
-    <w:rsid w:val="001C57A3"/>
+    <w:rsid w:val="001C5368"/>
+    <w:rsid w:val="001C73EB"/>
+    <w:rsid w:val="001D022B"/>
+    <w:rsid w:val="001D08C8"/>
     <w:rsid w:val="001D0DE0"/>
+    <w:rsid w:val="001D249D"/>
+    <w:rsid w:val="001D493E"/>
+    <w:rsid w:val="001D518C"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
+    <w:rsid w:val="001D7BBB"/>
     <w:rsid w:val="001E03E1"/>
+    <w:rsid w:val="001E2E2F"/>
+    <w:rsid w:val="001E3688"/>
+    <w:rsid w:val="001E3C7A"/>
+    <w:rsid w:val="001E42F1"/>
+    <w:rsid w:val="001E49D4"/>
+    <w:rsid w:val="001E50D5"/>
+    <w:rsid w:val="001E769F"/>
     <w:rsid w:val="001F059F"/>
-    <w:rsid w:val="001F154D"/>
+    <w:rsid w:val="001F0B68"/>
+    <w:rsid w:val="001F1113"/>
+    <w:rsid w:val="001F1981"/>
+    <w:rsid w:val="001F24C1"/>
+    <w:rsid w:val="001F2D9A"/>
+    <w:rsid w:val="001F3079"/>
+    <w:rsid w:val="001F6169"/>
+    <w:rsid w:val="00200697"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
+    <w:rsid w:val="00201EDE"/>
+    <w:rsid w:val="0020261F"/>
+    <w:rsid w:val="0020371B"/>
+    <w:rsid w:val="00203E5E"/>
+    <w:rsid w:val="002042C2"/>
+    <w:rsid w:val="002067D9"/>
+    <w:rsid w:val="00210ABC"/>
+    <w:rsid w:val="0021168E"/>
     <w:rsid w:val="0021338D"/>
+    <w:rsid w:val="00213548"/>
     <w:rsid w:val="00214D43"/>
-    <w:rsid w:val="002178DA"/>
+    <w:rsid w:val="0021789A"/>
+    <w:rsid w:val="00220C2A"/>
+    <w:rsid w:val="00220DD8"/>
+    <w:rsid w:val="00220F17"/>
+    <w:rsid w:val="0022100D"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
+    <w:rsid w:val="00223F35"/>
+    <w:rsid w:val="002242EF"/>
+    <w:rsid w:val="00225542"/>
+    <w:rsid w:val="00225CBA"/>
+    <w:rsid w:val="002266CF"/>
+    <w:rsid w:val="00226FFC"/>
+    <w:rsid w:val="00227399"/>
+    <w:rsid w:val="00227AD6"/>
+    <w:rsid w:val="00230C17"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
+    <w:rsid w:val="00231A71"/>
+    <w:rsid w:val="00232817"/>
+    <w:rsid w:val="002334BE"/>
+    <w:rsid w:val="00233783"/>
+    <w:rsid w:val="00233B3D"/>
+    <w:rsid w:val="00233CA3"/>
     <w:rsid w:val="00234342"/>
+    <w:rsid w:val="00234FC4"/>
+    <w:rsid w:val="002354BD"/>
+    <w:rsid w:val="00235970"/>
+    <w:rsid w:val="0023733F"/>
+    <w:rsid w:val="0023746E"/>
     <w:rsid w:val="0024040D"/>
+    <w:rsid w:val="002431AF"/>
+    <w:rsid w:val="00243FC8"/>
+    <w:rsid w:val="0024717E"/>
+    <w:rsid w:val="002473CE"/>
+    <w:rsid w:val="0024753E"/>
+    <w:rsid w:val="00250422"/>
+    <w:rsid w:val="00250604"/>
+    <w:rsid w:val="00250D04"/>
+    <w:rsid w:val="00251235"/>
     <w:rsid w:val="00251CD7"/>
+    <w:rsid w:val="002533EF"/>
+    <w:rsid w:val="002538F5"/>
+    <w:rsid w:val="00253DA0"/>
+    <w:rsid w:val="00255762"/>
+    <w:rsid w:val="002559DE"/>
     <w:rsid w:val="00255FA3"/>
+    <w:rsid w:val="002565F4"/>
+    <w:rsid w:val="00256BD5"/>
     <w:rsid w:val="00257288"/>
+    <w:rsid w:val="00257F86"/>
+    <w:rsid w:val="00261005"/>
+    <w:rsid w:val="002617F6"/>
     <w:rsid w:val="00261FB6"/>
+    <w:rsid w:val="00262331"/>
     <w:rsid w:val="002629F8"/>
+    <w:rsid w:val="0026326A"/>
     <w:rsid w:val="00263396"/>
+    <w:rsid w:val="00264EFC"/>
     <w:rsid w:val="002659FA"/>
+    <w:rsid w:val="00265DB9"/>
+    <w:rsid w:val="002666DA"/>
     <w:rsid w:val="00267815"/>
+    <w:rsid w:val="00267AF2"/>
+    <w:rsid w:val="002703DC"/>
+    <w:rsid w:val="00270B1C"/>
+    <w:rsid w:val="002734C6"/>
+    <w:rsid w:val="00273DDA"/>
+    <w:rsid w:val="00276438"/>
     <w:rsid w:val="00280DDF"/>
+    <w:rsid w:val="002813F6"/>
+    <w:rsid w:val="002863B8"/>
+    <w:rsid w:val="0028651F"/>
+    <w:rsid w:val="00286B25"/>
+    <w:rsid w:val="00287208"/>
+    <w:rsid w:val="00287AC4"/>
+    <w:rsid w:val="00290976"/>
+    <w:rsid w:val="00290DF6"/>
     <w:rsid w:val="002917FF"/>
+    <w:rsid w:val="00291AB4"/>
+    <w:rsid w:val="00291AD1"/>
+    <w:rsid w:val="00291C8C"/>
+    <w:rsid w:val="0029204A"/>
+    <w:rsid w:val="0029219D"/>
+    <w:rsid w:val="00292718"/>
     <w:rsid w:val="00292ADF"/>
+    <w:rsid w:val="00293D6D"/>
+    <w:rsid w:val="0029667E"/>
+    <w:rsid w:val="00296B89"/>
     <w:rsid w:val="00296DBB"/>
+    <w:rsid w:val="00297111"/>
+    <w:rsid w:val="002A0094"/>
+    <w:rsid w:val="002A07E7"/>
     <w:rsid w:val="002A0DEC"/>
+    <w:rsid w:val="002A1B56"/>
+    <w:rsid w:val="002A3952"/>
+    <w:rsid w:val="002B0045"/>
+    <w:rsid w:val="002B1415"/>
+    <w:rsid w:val="002B18F0"/>
     <w:rsid w:val="002B1C53"/>
-    <w:rsid w:val="002D3FAE"/>
+    <w:rsid w:val="002B22A7"/>
+    <w:rsid w:val="002B3F52"/>
+    <w:rsid w:val="002B56CF"/>
+    <w:rsid w:val="002B5BC4"/>
+    <w:rsid w:val="002B6666"/>
+    <w:rsid w:val="002B79B5"/>
+    <w:rsid w:val="002C06D9"/>
+    <w:rsid w:val="002C3D60"/>
+    <w:rsid w:val="002C4992"/>
+    <w:rsid w:val="002C66FF"/>
+    <w:rsid w:val="002C69A1"/>
+    <w:rsid w:val="002C7C8B"/>
+    <w:rsid w:val="002D0C9D"/>
+    <w:rsid w:val="002D0D76"/>
+    <w:rsid w:val="002D18F2"/>
+    <w:rsid w:val="002D1A84"/>
+    <w:rsid w:val="002D276D"/>
+    <w:rsid w:val="002D2F09"/>
+    <w:rsid w:val="002D3002"/>
+    <w:rsid w:val="002E094F"/>
+    <w:rsid w:val="002E0B18"/>
     <w:rsid w:val="002E0BE4"/>
+    <w:rsid w:val="002E1F2D"/>
+    <w:rsid w:val="002E27DC"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
+    <w:rsid w:val="002E4543"/>
+    <w:rsid w:val="002E4858"/>
+    <w:rsid w:val="002E5239"/>
+    <w:rsid w:val="002E5D3C"/>
+    <w:rsid w:val="002E6784"/>
     <w:rsid w:val="002E6A6A"/>
+    <w:rsid w:val="002F1A67"/>
+    <w:rsid w:val="002F1F3D"/>
     <w:rsid w:val="002F3397"/>
+    <w:rsid w:val="002F5E53"/>
+    <w:rsid w:val="002F6BFA"/>
+    <w:rsid w:val="003001F9"/>
+    <w:rsid w:val="00300B17"/>
+    <w:rsid w:val="003014C4"/>
+    <w:rsid w:val="00302918"/>
     <w:rsid w:val="0030380D"/>
+    <w:rsid w:val="00303DDB"/>
+    <w:rsid w:val="00303F44"/>
+    <w:rsid w:val="00304AAB"/>
+    <w:rsid w:val="003061D6"/>
+    <w:rsid w:val="00306637"/>
+    <w:rsid w:val="003079E4"/>
+    <w:rsid w:val="0031194A"/>
+    <w:rsid w:val="00311A2B"/>
     <w:rsid w:val="00312411"/>
+    <w:rsid w:val="003124EA"/>
+    <w:rsid w:val="003138EF"/>
+    <w:rsid w:val="0031489B"/>
+    <w:rsid w:val="00314D2D"/>
+    <w:rsid w:val="00317698"/>
+    <w:rsid w:val="00322499"/>
+    <w:rsid w:val="00323476"/>
     <w:rsid w:val="00323E71"/>
+    <w:rsid w:val="003245AE"/>
+    <w:rsid w:val="00324B34"/>
+    <w:rsid w:val="00325075"/>
+    <w:rsid w:val="003258BE"/>
     <w:rsid w:val="00326F77"/>
+    <w:rsid w:val="003276B3"/>
+    <w:rsid w:val="00330F66"/>
+    <w:rsid w:val="0033220C"/>
+    <w:rsid w:val="0033262F"/>
+    <w:rsid w:val="00332BA1"/>
+    <w:rsid w:val="0033330E"/>
+    <w:rsid w:val="00333713"/>
+    <w:rsid w:val="00334C1C"/>
+    <w:rsid w:val="00336021"/>
+    <w:rsid w:val="00337F55"/>
     <w:rsid w:val="003401B0"/>
+    <w:rsid w:val="00340F24"/>
+    <w:rsid w:val="003413B3"/>
+    <w:rsid w:val="00341C41"/>
+    <w:rsid w:val="00341DF0"/>
+    <w:rsid w:val="0034237C"/>
+    <w:rsid w:val="003430AA"/>
+    <w:rsid w:val="003447E2"/>
+    <w:rsid w:val="003454BF"/>
+    <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346C8E"/>
+    <w:rsid w:val="00347BC6"/>
+    <w:rsid w:val="00351010"/>
+    <w:rsid w:val="00351549"/>
+    <w:rsid w:val="00351812"/>
+    <w:rsid w:val="00353A52"/>
+    <w:rsid w:val="003548CF"/>
+    <w:rsid w:val="0035563A"/>
+    <w:rsid w:val="00360C50"/>
+    <w:rsid w:val="00361973"/>
+    <w:rsid w:val="00364B41"/>
+    <w:rsid w:val="00364FD1"/>
+    <w:rsid w:val="00367B30"/>
     <w:rsid w:val="00367BD5"/>
-    <w:rsid w:val="00380903"/>
+    <w:rsid w:val="003702F3"/>
+    <w:rsid w:val="003711A1"/>
+    <w:rsid w:val="0037189A"/>
+    <w:rsid w:val="00371F5C"/>
+    <w:rsid w:val="00376743"/>
+    <w:rsid w:val="003768E3"/>
+    <w:rsid w:val="00377971"/>
+    <w:rsid w:val="0038022F"/>
+    <w:rsid w:val="00380237"/>
+    <w:rsid w:val="0038158A"/>
+    <w:rsid w:val="00383897"/>
     <w:rsid w:val="00390327"/>
+    <w:rsid w:val="00392316"/>
+    <w:rsid w:val="00393414"/>
     <w:rsid w:val="00393B78"/>
+    <w:rsid w:val="00395EFD"/>
+    <w:rsid w:val="003965E3"/>
+    <w:rsid w:val="003969CC"/>
+    <w:rsid w:val="0039774D"/>
     <w:rsid w:val="003A01E9"/>
-    <w:rsid w:val="003B269A"/>
+    <w:rsid w:val="003A0578"/>
+    <w:rsid w:val="003A1EAA"/>
+    <w:rsid w:val="003A1F47"/>
+    <w:rsid w:val="003A2735"/>
+    <w:rsid w:val="003A3FB8"/>
+    <w:rsid w:val="003A572A"/>
+    <w:rsid w:val="003B0C9A"/>
+    <w:rsid w:val="003B2F31"/>
+    <w:rsid w:val="003B36CB"/>
+    <w:rsid w:val="003B396D"/>
+    <w:rsid w:val="003B6A68"/>
     <w:rsid w:val="003C0306"/>
+    <w:rsid w:val="003C0B29"/>
     <w:rsid w:val="003C114C"/>
+    <w:rsid w:val="003C1361"/>
+    <w:rsid w:val="003C14C7"/>
+    <w:rsid w:val="003C227D"/>
+    <w:rsid w:val="003C28DC"/>
+    <w:rsid w:val="003C3A25"/>
     <w:rsid w:val="003C465D"/>
+    <w:rsid w:val="003C66D0"/>
+    <w:rsid w:val="003D0718"/>
+    <w:rsid w:val="003D09BD"/>
+    <w:rsid w:val="003D0C09"/>
+    <w:rsid w:val="003D3128"/>
+    <w:rsid w:val="003D3179"/>
+    <w:rsid w:val="003D35FA"/>
     <w:rsid w:val="003D495D"/>
+    <w:rsid w:val="003D5793"/>
     <w:rsid w:val="003E098E"/>
+    <w:rsid w:val="003E0A82"/>
+    <w:rsid w:val="003E0BD8"/>
+    <w:rsid w:val="003E0C32"/>
     <w:rsid w:val="003E2FAE"/>
-    <w:rsid w:val="003F16B4"/>
+    <w:rsid w:val="003E56EC"/>
+    <w:rsid w:val="003E7F9F"/>
+    <w:rsid w:val="003F08FA"/>
+    <w:rsid w:val="003F09D4"/>
+    <w:rsid w:val="003F26E0"/>
+    <w:rsid w:val="003F2B5B"/>
+    <w:rsid w:val="0040549D"/>
+    <w:rsid w:val="00406379"/>
     <w:rsid w:val="00407CF7"/>
+    <w:rsid w:val="00411619"/>
+    <w:rsid w:val="0041266E"/>
+    <w:rsid w:val="00413022"/>
+    <w:rsid w:val="00413D52"/>
+    <w:rsid w:val="00414529"/>
+    <w:rsid w:val="004156BD"/>
     <w:rsid w:val="00415ED6"/>
+    <w:rsid w:val="004160A4"/>
+    <w:rsid w:val="0041652A"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
+    <w:rsid w:val="00421683"/>
+    <w:rsid w:val="00421D8F"/>
     <w:rsid w:val="00422265"/>
+    <w:rsid w:val="0042364A"/>
+    <w:rsid w:val="0042386B"/>
+    <w:rsid w:val="00425C43"/>
+    <w:rsid w:val="004262B8"/>
+    <w:rsid w:val="00427430"/>
+    <w:rsid w:val="0043003F"/>
+    <w:rsid w:val="00431CB9"/>
+    <w:rsid w:val="0043260B"/>
+    <w:rsid w:val="00433290"/>
+    <w:rsid w:val="0043338D"/>
+    <w:rsid w:val="00433409"/>
+    <w:rsid w:val="004354D8"/>
+    <w:rsid w:val="004359D2"/>
+    <w:rsid w:val="00436BA2"/>
     <w:rsid w:val="004373A7"/>
+    <w:rsid w:val="0043741F"/>
+    <w:rsid w:val="004376BD"/>
     <w:rsid w:val="00437D94"/>
+    <w:rsid w:val="004401C4"/>
     <w:rsid w:val="0044030C"/>
+    <w:rsid w:val="00441113"/>
+    <w:rsid w:val="00441842"/>
+    <w:rsid w:val="004424FF"/>
+    <w:rsid w:val="00442AC5"/>
+    <w:rsid w:val="00444513"/>
+    <w:rsid w:val="00446ED6"/>
+    <w:rsid w:val="00450380"/>
+    <w:rsid w:val="00452A21"/>
+    <w:rsid w:val="0045312E"/>
+    <w:rsid w:val="00455726"/>
+    <w:rsid w:val="00460B29"/>
+    <w:rsid w:val="00460BC5"/>
+    <w:rsid w:val="0046164A"/>
+    <w:rsid w:val="0046192B"/>
     <w:rsid w:val="004648A4"/>
+    <w:rsid w:val="004651BA"/>
     <w:rsid w:val="00471380"/>
+    <w:rsid w:val="00471F15"/>
+    <w:rsid w:val="0047280C"/>
+    <w:rsid w:val="004729D3"/>
+    <w:rsid w:val="00472FFA"/>
+    <w:rsid w:val="00475DA3"/>
+    <w:rsid w:val="00481934"/>
+    <w:rsid w:val="00481E21"/>
+    <w:rsid w:val="0048311F"/>
+    <w:rsid w:val="00483B75"/>
+    <w:rsid w:val="00485013"/>
+    <w:rsid w:val="004850E9"/>
+    <w:rsid w:val="004854EE"/>
+    <w:rsid w:val="00486274"/>
+    <w:rsid w:val="00487F59"/>
+    <w:rsid w:val="00490373"/>
+    <w:rsid w:val="004917A4"/>
+    <w:rsid w:val="00492399"/>
+    <w:rsid w:val="0049432E"/>
+    <w:rsid w:val="004945E4"/>
+    <w:rsid w:val="0049462B"/>
     <w:rsid w:val="00494F0D"/>
+    <w:rsid w:val="0049543E"/>
+    <w:rsid w:val="0049613C"/>
     <w:rsid w:val="00496BFD"/>
+    <w:rsid w:val="0049755F"/>
+    <w:rsid w:val="004A0AED"/>
+    <w:rsid w:val="004A1B33"/>
+    <w:rsid w:val="004A2A7D"/>
     <w:rsid w:val="004A3DF2"/>
+    <w:rsid w:val="004A435C"/>
+    <w:rsid w:val="004A4C23"/>
+    <w:rsid w:val="004A51CF"/>
+    <w:rsid w:val="004A5D05"/>
+    <w:rsid w:val="004A60D7"/>
+    <w:rsid w:val="004B168C"/>
+    <w:rsid w:val="004B2A7D"/>
+    <w:rsid w:val="004B2E7E"/>
+    <w:rsid w:val="004B417D"/>
+    <w:rsid w:val="004B5CB4"/>
+    <w:rsid w:val="004B61EC"/>
+    <w:rsid w:val="004B7150"/>
+    <w:rsid w:val="004C315F"/>
+    <w:rsid w:val="004C319F"/>
     <w:rsid w:val="004C361D"/>
+    <w:rsid w:val="004C42CC"/>
     <w:rsid w:val="004C4891"/>
+    <w:rsid w:val="004C54B7"/>
+    <w:rsid w:val="004C574F"/>
+    <w:rsid w:val="004C59E6"/>
+    <w:rsid w:val="004C6BA5"/>
+    <w:rsid w:val="004C7299"/>
+    <w:rsid w:val="004C7712"/>
+    <w:rsid w:val="004D0653"/>
+    <w:rsid w:val="004D183E"/>
+    <w:rsid w:val="004D2876"/>
     <w:rsid w:val="004D2C89"/>
+    <w:rsid w:val="004D5A2B"/>
+    <w:rsid w:val="004D6B3C"/>
+    <w:rsid w:val="004E0C1A"/>
+    <w:rsid w:val="004E1355"/>
+    <w:rsid w:val="004E37CB"/>
     <w:rsid w:val="004E3932"/>
+    <w:rsid w:val="004E503E"/>
+    <w:rsid w:val="004E55BE"/>
+    <w:rsid w:val="004E66EA"/>
+    <w:rsid w:val="004E6EA9"/>
+    <w:rsid w:val="004E6ECC"/>
+    <w:rsid w:val="004F0A25"/>
+    <w:rsid w:val="004F126A"/>
     <w:rsid w:val="004F1E79"/>
+    <w:rsid w:val="004F2852"/>
+    <w:rsid w:val="004F3781"/>
+    <w:rsid w:val="004F4444"/>
+    <w:rsid w:val="004F4604"/>
     <w:rsid w:val="004F5F33"/>
+    <w:rsid w:val="004F612B"/>
+    <w:rsid w:val="004F6D30"/>
+    <w:rsid w:val="0050001B"/>
     <w:rsid w:val="0050103A"/>
+    <w:rsid w:val="005041FD"/>
+    <w:rsid w:val="00505960"/>
+    <w:rsid w:val="00505CF5"/>
+    <w:rsid w:val="00505F31"/>
+    <w:rsid w:val="00507E21"/>
+    <w:rsid w:val="00510A11"/>
+    <w:rsid w:val="005113CE"/>
     <w:rsid w:val="00511B0F"/>
-    <w:rsid w:val="005173A4"/>
-    <w:rsid w:val="00547374"/>
+    <w:rsid w:val="00512280"/>
+    <w:rsid w:val="00512781"/>
+    <w:rsid w:val="005127D6"/>
+    <w:rsid w:val="00512D62"/>
+    <w:rsid w:val="005148B7"/>
+    <w:rsid w:val="00517E2B"/>
+    <w:rsid w:val="00520820"/>
+    <w:rsid w:val="0052120C"/>
+    <w:rsid w:val="00521DE9"/>
+    <w:rsid w:val="00522185"/>
+    <w:rsid w:val="0052471B"/>
+    <w:rsid w:val="00526368"/>
+    <w:rsid w:val="00526504"/>
+    <w:rsid w:val="00526D75"/>
+    <w:rsid w:val="005315F4"/>
+    <w:rsid w:val="00532F1D"/>
+    <w:rsid w:val="005330DC"/>
+    <w:rsid w:val="005348C7"/>
+    <w:rsid w:val="00536460"/>
+    <w:rsid w:val="00536E0E"/>
+    <w:rsid w:val="00536FEB"/>
+    <w:rsid w:val="005373A2"/>
+    <w:rsid w:val="005374B3"/>
+    <w:rsid w:val="00540262"/>
+    <w:rsid w:val="005403D7"/>
+    <w:rsid w:val="0054091E"/>
+    <w:rsid w:val="0054151E"/>
+    <w:rsid w:val="005430A2"/>
+    <w:rsid w:val="00543AFB"/>
+    <w:rsid w:val="00544BCB"/>
+    <w:rsid w:val="0054616D"/>
+    <w:rsid w:val="005513BE"/>
+    <w:rsid w:val="00551EC3"/>
     <w:rsid w:val="0055388E"/>
-    <w:rsid w:val="005675A7"/>
-    <w:rsid w:val="00574ED2"/>
+    <w:rsid w:val="005540DA"/>
+    <w:rsid w:val="0055478E"/>
+    <w:rsid w:val="0055545B"/>
+    <w:rsid w:val="00555C51"/>
+    <w:rsid w:val="005566CC"/>
+    <w:rsid w:val="005572B4"/>
+    <w:rsid w:val="00560AC4"/>
+    <w:rsid w:val="00561DD3"/>
+    <w:rsid w:val="00562241"/>
+    <w:rsid w:val="00563232"/>
+    <w:rsid w:val="00563813"/>
+    <w:rsid w:val="00563F8A"/>
+    <w:rsid w:val="00564658"/>
+    <w:rsid w:val="00565AF7"/>
+    <w:rsid w:val="00565FD4"/>
+    <w:rsid w:val="00567EBD"/>
+    <w:rsid w:val="0057273C"/>
+    <w:rsid w:val="0057490A"/>
     <w:rsid w:val="005754AE"/>
     <w:rsid w:val="00577FB5"/>
+    <w:rsid w:val="00581FF7"/>
+    <w:rsid w:val="00584141"/>
+    <w:rsid w:val="00584B19"/>
     <w:rsid w:val="005852D1"/>
+    <w:rsid w:val="00585AE1"/>
+    <w:rsid w:val="00586836"/>
+    <w:rsid w:val="00586C20"/>
+    <w:rsid w:val="00586C68"/>
+    <w:rsid w:val="00587190"/>
     <w:rsid w:val="00587A22"/>
+    <w:rsid w:val="0059000D"/>
+    <w:rsid w:val="00590086"/>
+    <w:rsid w:val="00590A7C"/>
+    <w:rsid w:val="00590B94"/>
+    <w:rsid w:val="00591AE0"/>
+    <w:rsid w:val="005927F7"/>
     <w:rsid w:val="0059299D"/>
+    <w:rsid w:val="0059345B"/>
+    <w:rsid w:val="005941B5"/>
     <w:rsid w:val="00595C8C"/>
+    <w:rsid w:val="00596AAE"/>
+    <w:rsid w:val="0059756F"/>
+    <w:rsid w:val="00597608"/>
     <w:rsid w:val="00597747"/>
+    <w:rsid w:val="005979F7"/>
+    <w:rsid w:val="00597B6A"/>
+    <w:rsid w:val="005A0FBA"/>
+    <w:rsid w:val="005A1C17"/>
+    <w:rsid w:val="005A1C29"/>
+    <w:rsid w:val="005A32EB"/>
+    <w:rsid w:val="005A3812"/>
+    <w:rsid w:val="005A4119"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="005A4CDD"/>
+    <w:rsid w:val="005A5785"/>
+    <w:rsid w:val="005A70B4"/>
+    <w:rsid w:val="005A7C84"/>
+    <w:rsid w:val="005B1B81"/>
+    <w:rsid w:val="005B1C23"/>
+    <w:rsid w:val="005B3C89"/>
     <w:rsid w:val="005B57E4"/>
+    <w:rsid w:val="005B59BD"/>
     <w:rsid w:val="005B5ABD"/>
     <w:rsid w:val="005C140A"/>
-    <w:rsid w:val="005C194C"/>
     <w:rsid w:val="005C1E52"/>
+    <w:rsid w:val="005C1EF6"/>
+    <w:rsid w:val="005C2A41"/>
+    <w:rsid w:val="005C2E51"/>
+    <w:rsid w:val="005C3057"/>
     <w:rsid w:val="005C3367"/>
+    <w:rsid w:val="005C3B7C"/>
+    <w:rsid w:val="005C3EF9"/>
+    <w:rsid w:val="005C5799"/>
+    <w:rsid w:val="005C5D03"/>
+    <w:rsid w:val="005C612F"/>
     <w:rsid w:val="005C6763"/>
+    <w:rsid w:val="005C7222"/>
+    <w:rsid w:val="005D0E48"/>
     <w:rsid w:val="005D3164"/>
+    <w:rsid w:val="005D4E24"/>
+    <w:rsid w:val="005D75D6"/>
     <w:rsid w:val="005E0344"/>
     <w:rsid w:val="005E440B"/>
+    <w:rsid w:val="005E49BC"/>
+    <w:rsid w:val="005E5334"/>
+    <w:rsid w:val="005E58CD"/>
+    <w:rsid w:val="005E60D1"/>
+    <w:rsid w:val="005E660B"/>
+    <w:rsid w:val="005F09F9"/>
+    <w:rsid w:val="005F0A54"/>
+    <w:rsid w:val="005F269E"/>
     <w:rsid w:val="005F2C85"/>
-    <w:rsid w:val="00602D03"/>
+    <w:rsid w:val="005F59C9"/>
+    <w:rsid w:val="0060492A"/>
+    <w:rsid w:val="0060521C"/>
+    <w:rsid w:val="006059BF"/>
     <w:rsid w:val="00605ADB"/>
+    <w:rsid w:val="00605F02"/>
+    <w:rsid w:val="00607896"/>
     <w:rsid w:val="00611C9F"/>
+    <w:rsid w:val="0061212F"/>
+    <w:rsid w:val="00612243"/>
+    <w:rsid w:val="00612A89"/>
+    <w:rsid w:val="00612E01"/>
+    <w:rsid w:val="00613E61"/>
+    <w:rsid w:val="00614D84"/>
+    <w:rsid w:val="00615D0C"/>
+    <w:rsid w:val="00616165"/>
+    <w:rsid w:val="0061623D"/>
+    <w:rsid w:val="0061763A"/>
+    <w:rsid w:val="00617832"/>
+    <w:rsid w:val="006179F9"/>
+    <w:rsid w:val="006232F8"/>
     <w:rsid w:val="006248DE"/>
+    <w:rsid w:val="006249CE"/>
+    <w:rsid w:val="00624F59"/>
+    <w:rsid w:val="006253D6"/>
+    <w:rsid w:val="0062754E"/>
     <w:rsid w:val="00627555"/>
+    <w:rsid w:val="0063092E"/>
+    <w:rsid w:val="00630AF5"/>
     <w:rsid w:val="006322A0"/>
+    <w:rsid w:val="006339CC"/>
+    <w:rsid w:val="00634231"/>
+    <w:rsid w:val="00635D75"/>
     <w:rsid w:val="006361FD"/>
+    <w:rsid w:val="006364DB"/>
+    <w:rsid w:val="00641F90"/>
+    <w:rsid w:val="00642163"/>
     <w:rsid w:val="0064226F"/>
     <w:rsid w:val="00642DDB"/>
+    <w:rsid w:val="00643512"/>
+    <w:rsid w:val="0064376D"/>
+    <w:rsid w:val="00646058"/>
+    <w:rsid w:val="00646BC6"/>
+    <w:rsid w:val="00647021"/>
+    <w:rsid w:val="00650FBF"/>
+    <w:rsid w:val="006512E1"/>
+    <w:rsid w:val="00652320"/>
+    <w:rsid w:val="006526DA"/>
     <w:rsid w:val="00653298"/>
+    <w:rsid w:val="0065564E"/>
+    <w:rsid w:val="00657738"/>
+    <w:rsid w:val="006611E7"/>
+    <w:rsid w:val="006626F0"/>
+    <w:rsid w:val="0066298C"/>
+    <w:rsid w:val="0066323E"/>
     <w:rsid w:val="00663A7C"/>
+    <w:rsid w:val="00664633"/>
+    <w:rsid w:val="0066568F"/>
+    <w:rsid w:val="006663AE"/>
+    <w:rsid w:val="00667129"/>
     <w:rsid w:val="00667DF2"/>
     <w:rsid w:val="00670DF1"/>
+    <w:rsid w:val="00670ECC"/>
     <w:rsid w:val="00671345"/>
     <w:rsid w:val="00672A9B"/>
+    <w:rsid w:val="006736CD"/>
+    <w:rsid w:val="00673BD8"/>
     <w:rsid w:val="00675884"/>
+    <w:rsid w:val="00681212"/>
+    <w:rsid w:val="00684B5F"/>
+    <w:rsid w:val="0068768A"/>
+    <w:rsid w:val="006907EC"/>
+    <w:rsid w:val="00690E47"/>
+    <w:rsid w:val="006924EF"/>
+    <w:rsid w:val="0069331E"/>
+    <w:rsid w:val="00694A9E"/>
+    <w:rsid w:val="00696700"/>
+    <w:rsid w:val="00696ECE"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
     <w:rsid w:val="006A19EF"/>
+    <w:rsid w:val="006A2C45"/>
     <w:rsid w:val="006A43D5"/>
     <w:rsid w:val="006A525B"/>
+    <w:rsid w:val="006A57CA"/>
+    <w:rsid w:val="006A67C0"/>
+    <w:rsid w:val="006B01D9"/>
+    <w:rsid w:val="006B084C"/>
+    <w:rsid w:val="006B0D2A"/>
+    <w:rsid w:val="006B104A"/>
+    <w:rsid w:val="006B1333"/>
+    <w:rsid w:val="006B28D0"/>
+    <w:rsid w:val="006B29D2"/>
+    <w:rsid w:val="006B5EB9"/>
+    <w:rsid w:val="006B6949"/>
+    <w:rsid w:val="006B6A72"/>
+    <w:rsid w:val="006C03ED"/>
     <w:rsid w:val="006C045F"/>
+    <w:rsid w:val="006C2506"/>
+    <w:rsid w:val="006C305C"/>
+    <w:rsid w:val="006C3588"/>
+    <w:rsid w:val="006C371D"/>
     <w:rsid w:val="006C4196"/>
     <w:rsid w:val="006C63B0"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
+    <w:rsid w:val="006D0F63"/>
     <w:rsid w:val="006D116C"/>
+    <w:rsid w:val="006D2AFC"/>
+    <w:rsid w:val="006D4B6B"/>
+    <w:rsid w:val="006D4D7D"/>
+    <w:rsid w:val="006D5BF3"/>
+    <w:rsid w:val="006D74FF"/>
+    <w:rsid w:val="006E3775"/>
+    <w:rsid w:val="006E3AD7"/>
+    <w:rsid w:val="006E41A9"/>
+    <w:rsid w:val="006E569F"/>
+    <w:rsid w:val="006E73F8"/>
     <w:rsid w:val="006E7C42"/>
+    <w:rsid w:val="006E7E05"/>
     <w:rsid w:val="006F168A"/>
+    <w:rsid w:val="006F268D"/>
     <w:rsid w:val="006F5076"/>
+    <w:rsid w:val="006F5992"/>
     <w:rsid w:val="006F6009"/>
     <w:rsid w:val="006F7E5F"/>
+    <w:rsid w:val="007018ED"/>
+    <w:rsid w:val="00702002"/>
+    <w:rsid w:val="007025E9"/>
+    <w:rsid w:val="00702948"/>
     <w:rsid w:val="0070321D"/>
+    <w:rsid w:val="00703B3E"/>
+    <w:rsid w:val="007048A4"/>
+    <w:rsid w:val="007048AC"/>
+    <w:rsid w:val="0070517B"/>
     <w:rsid w:val="007068BA"/>
+    <w:rsid w:val="007070D1"/>
+    <w:rsid w:val="0070784C"/>
+    <w:rsid w:val="007114B5"/>
+    <w:rsid w:val="00711F41"/>
+    <w:rsid w:val="00712A21"/>
+    <w:rsid w:val="00716131"/>
     <w:rsid w:val="00716AB1"/>
+    <w:rsid w:val="00716B7D"/>
+    <w:rsid w:val="00716D63"/>
+    <w:rsid w:val="00716F90"/>
+    <w:rsid w:val="007177E7"/>
+    <w:rsid w:val="00717D56"/>
+    <w:rsid w:val="00720253"/>
+    <w:rsid w:val="00720DC7"/>
     <w:rsid w:val="00721D63"/>
+    <w:rsid w:val="007236E2"/>
+    <w:rsid w:val="00723B63"/>
+    <w:rsid w:val="00724559"/>
     <w:rsid w:val="00724B2B"/>
+    <w:rsid w:val="0072600D"/>
+    <w:rsid w:val="00726068"/>
+    <w:rsid w:val="007264C8"/>
+    <w:rsid w:val="0073276C"/>
     <w:rsid w:val="00732C7B"/>
+    <w:rsid w:val="00733122"/>
+    <w:rsid w:val="00733188"/>
+    <w:rsid w:val="007341A7"/>
+    <w:rsid w:val="0073447F"/>
+    <w:rsid w:val="00734593"/>
     <w:rsid w:val="00734D2B"/>
+    <w:rsid w:val="007357CF"/>
+    <w:rsid w:val="00735B50"/>
+    <w:rsid w:val="00735C8D"/>
     <w:rsid w:val="00737705"/>
     <w:rsid w:val="007408D4"/>
+    <w:rsid w:val="00740C2A"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
+    <w:rsid w:val="00742E48"/>
+    <w:rsid w:val="00744547"/>
+    <w:rsid w:val="00745552"/>
+    <w:rsid w:val="00745A2D"/>
+    <w:rsid w:val="00746177"/>
+    <w:rsid w:val="0075032E"/>
+    <w:rsid w:val="00750369"/>
+    <w:rsid w:val="007523FA"/>
+    <w:rsid w:val="00752AEA"/>
+    <w:rsid w:val="00753B35"/>
+    <w:rsid w:val="00755FF5"/>
+    <w:rsid w:val="0075664D"/>
+    <w:rsid w:val="00756E92"/>
+    <w:rsid w:val="00757E18"/>
+    <w:rsid w:val="007605F9"/>
+    <w:rsid w:val="00761CF8"/>
+    <w:rsid w:val="0076293D"/>
+    <w:rsid w:val="00765893"/>
+    <w:rsid w:val="00765D2C"/>
+    <w:rsid w:val="00770518"/>
+    <w:rsid w:val="00771FD8"/>
+    <w:rsid w:val="007726AD"/>
+    <w:rsid w:val="00774007"/>
+    <w:rsid w:val="00774909"/>
+    <w:rsid w:val="00776443"/>
+    <w:rsid w:val="00777D2E"/>
+    <w:rsid w:val="00777D5A"/>
+    <w:rsid w:val="00782408"/>
     <w:rsid w:val="00783AFA"/>
+    <w:rsid w:val="00784638"/>
     <w:rsid w:val="00785427"/>
+    <w:rsid w:val="007854D4"/>
+    <w:rsid w:val="00786A15"/>
+    <w:rsid w:val="0079009C"/>
     <w:rsid w:val="00790540"/>
+    <w:rsid w:val="007908E4"/>
+    <w:rsid w:val="00790DA0"/>
+    <w:rsid w:val="00790E51"/>
+    <w:rsid w:val="00793A84"/>
+    <w:rsid w:val="00793E3E"/>
+    <w:rsid w:val="00796156"/>
     <w:rsid w:val="007968CA"/>
+    <w:rsid w:val="00796EC3"/>
+    <w:rsid w:val="00797431"/>
+    <w:rsid w:val="007A00D1"/>
+    <w:rsid w:val="007A230E"/>
+    <w:rsid w:val="007A2499"/>
+    <w:rsid w:val="007A2819"/>
+    <w:rsid w:val="007A3121"/>
+    <w:rsid w:val="007A3A67"/>
     <w:rsid w:val="007A43FF"/>
+    <w:rsid w:val="007A4AA0"/>
+    <w:rsid w:val="007A4CD7"/>
+    <w:rsid w:val="007A687E"/>
+    <w:rsid w:val="007A72FA"/>
+    <w:rsid w:val="007B1030"/>
+    <w:rsid w:val="007B114F"/>
+    <w:rsid w:val="007B2379"/>
     <w:rsid w:val="007B3918"/>
+    <w:rsid w:val="007B3E96"/>
+    <w:rsid w:val="007B4559"/>
+    <w:rsid w:val="007B5084"/>
+    <w:rsid w:val="007B53D7"/>
+    <w:rsid w:val="007C20C6"/>
     <w:rsid w:val="007C3C1D"/>
+    <w:rsid w:val="007C48B7"/>
+    <w:rsid w:val="007C5D7C"/>
+    <w:rsid w:val="007C5E62"/>
+    <w:rsid w:val="007C6388"/>
+    <w:rsid w:val="007C664D"/>
+    <w:rsid w:val="007C74C1"/>
+    <w:rsid w:val="007C7624"/>
+    <w:rsid w:val="007C7B07"/>
+    <w:rsid w:val="007D14CD"/>
     <w:rsid w:val="007D199A"/>
+    <w:rsid w:val="007D1C12"/>
+    <w:rsid w:val="007D255D"/>
     <w:rsid w:val="007D2EBE"/>
+    <w:rsid w:val="007D333A"/>
+    <w:rsid w:val="007D3673"/>
+    <w:rsid w:val="007D5E3B"/>
+    <w:rsid w:val="007D638D"/>
+    <w:rsid w:val="007D63BF"/>
+    <w:rsid w:val="007D6C6C"/>
+    <w:rsid w:val="007D7C7A"/>
+    <w:rsid w:val="007E0F42"/>
     <w:rsid w:val="007E1C07"/>
+    <w:rsid w:val="007E1E68"/>
+    <w:rsid w:val="007E1EAF"/>
+    <w:rsid w:val="007E2B54"/>
+    <w:rsid w:val="007E3A3A"/>
+    <w:rsid w:val="007E3E9D"/>
+    <w:rsid w:val="007E7442"/>
+    <w:rsid w:val="007E7EFE"/>
+    <w:rsid w:val="007F187E"/>
     <w:rsid w:val="007F24B6"/>
-    <w:rsid w:val="007F4553"/>
+    <w:rsid w:val="007F2AD9"/>
+    <w:rsid w:val="007F31BE"/>
+    <w:rsid w:val="007F40E1"/>
+    <w:rsid w:val="007F4BDD"/>
+    <w:rsid w:val="007F4F6F"/>
+    <w:rsid w:val="007F5E18"/>
+    <w:rsid w:val="007F7AAA"/>
+    <w:rsid w:val="00800EF5"/>
+    <w:rsid w:val="00801649"/>
+    <w:rsid w:val="00801CFE"/>
+    <w:rsid w:val="00801DF4"/>
+    <w:rsid w:val="008021E7"/>
+    <w:rsid w:val="0080345C"/>
     <w:rsid w:val="00803D94"/>
-    <w:rsid w:val="008140A9"/>
+    <w:rsid w:val="00805E6C"/>
+    <w:rsid w:val="008061B0"/>
+    <w:rsid w:val="00807AFA"/>
+    <w:rsid w:val="008109A6"/>
+    <w:rsid w:val="00811020"/>
+    <w:rsid w:val="008111F3"/>
+    <w:rsid w:val="008117AA"/>
+    <w:rsid w:val="008122D5"/>
+    <w:rsid w:val="00815D24"/>
     <w:rsid w:val="00821337"/>
+    <w:rsid w:val="0082184B"/>
     <w:rsid w:val="008229BA"/>
+    <w:rsid w:val="00822BF8"/>
+    <w:rsid w:val="00822CEB"/>
+    <w:rsid w:val="00823939"/>
     <w:rsid w:val="00824151"/>
+    <w:rsid w:val="00827252"/>
+    <w:rsid w:val="008305C0"/>
+    <w:rsid w:val="00831740"/>
+    <w:rsid w:val="0083182A"/>
+    <w:rsid w:val="00831E41"/>
+    <w:rsid w:val="008329FE"/>
+    <w:rsid w:val="00832DFC"/>
+    <w:rsid w:val="0083436D"/>
+    <w:rsid w:val="0083486A"/>
+    <w:rsid w:val="00834ABC"/>
+    <w:rsid w:val="00834EC7"/>
+    <w:rsid w:val="00836BF3"/>
+    <w:rsid w:val="00836C59"/>
+    <w:rsid w:val="00843D77"/>
+    <w:rsid w:val="00844133"/>
+    <w:rsid w:val="00844212"/>
+    <w:rsid w:val="00844B65"/>
     <w:rsid w:val="00845390"/>
+    <w:rsid w:val="00845E04"/>
     <w:rsid w:val="0084601B"/>
+    <w:rsid w:val="008470E4"/>
+    <w:rsid w:val="008505C6"/>
+    <w:rsid w:val="00851A69"/>
+    <w:rsid w:val="00851E76"/>
+    <w:rsid w:val="0085265A"/>
+    <w:rsid w:val="00855D73"/>
+    <w:rsid w:val="00856406"/>
+    <w:rsid w:val="00856783"/>
+    <w:rsid w:val="0086004C"/>
     <w:rsid w:val="008606F0"/>
+    <w:rsid w:val="00863C44"/>
+    <w:rsid w:val="00864F67"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
+    <w:rsid w:val="00870125"/>
+    <w:rsid w:val="008713D1"/>
+    <w:rsid w:val="00872371"/>
+    <w:rsid w:val="0087434A"/>
     <w:rsid w:val="00874FEB"/>
+    <w:rsid w:val="00875ECC"/>
+    <w:rsid w:val="0087655A"/>
+    <w:rsid w:val="008769A8"/>
+    <w:rsid w:val="00876D28"/>
+    <w:rsid w:val="0087701E"/>
+    <w:rsid w:val="008772FB"/>
+    <w:rsid w:val="008777AD"/>
+    <w:rsid w:val="00880270"/>
+    <w:rsid w:val="00880B55"/>
+    <w:rsid w:val="0088150E"/>
+    <w:rsid w:val="00881609"/>
+    <w:rsid w:val="008819B5"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882AA4"/>
+    <w:rsid w:val="00882B54"/>
+    <w:rsid w:val="00882D25"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
+    <w:rsid w:val="00885263"/>
+    <w:rsid w:val="00886301"/>
+    <w:rsid w:val="00886C35"/>
     <w:rsid w:val="00887EC6"/>
+    <w:rsid w:val="0089021F"/>
     <w:rsid w:val="0089084C"/>
+    <w:rsid w:val="00892418"/>
+    <w:rsid w:val="0089267F"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
+    <w:rsid w:val="00894E27"/>
+    <w:rsid w:val="00895DAF"/>
+    <w:rsid w:val="00895F71"/>
+    <w:rsid w:val="008964FD"/>
+    <w:rsid w:val="008965A3"/>
+    <w:rsid w:val="00896AFC"/>
+    <w:rsid w:val="008A0DFC"/>
+    <w:rsid w:val="008A1AA2"/>
     <w:rsid w:val="008A2379"/>
+    <w:rsid w:val="008A4323"/>
     <w:rsid w:val="008A4329"/>
+    <w:rsid w:val="008A494A"/>
+    <w:rsid w:val="008A4FEB"/>
     <w:rsid w:val="008A578E"/>
+    <w:rsid w:val="008A6EEB"/>
+    <w:rsid w:val="008B015A"/>
+    <w:rsid w:val="008B0DC5"/>
+    <w:rsid w:val="008B0E32"/>
     <w:rsid w:val="008B1519"/>
+    <w:rsid w:val="008B18FF"/>
+    <w:rsid w:val="008B3DA7"/>
+    <w:rsid w:val="008B4B49"/>
     <w:rsid w:val="008B7BCC"/>
+    <w:rsid w:val="008B7D5D"/>
+    <w:rsid w:val="008B7F43"/>
+    <w:rsid w:val="008C00E6"/>
+    <w:rsid w:val="008C11AC"/>
+    <w:rsid w:val="008C1749"/>
+    <w:rsid w:val="008C18F1"/>
+    <w:rsid w:val="008C24D5"/>
+    <w:rsid w:val="008C260B"/>
+    <w:rsid w:val="008C3077"/>
+    <w:rsid w:val="008C37D4"/>
+    <w:rsid w:val="008C3878"/>
     <w:rsid w:val="008C50C3"/>
+    <w:rsid w:val="008C5443"/>
     <w:rsid w:val="008C7094"/>
+    <w:rsid w:val="008C7415"/>
+    <w:rsid w:val="008D0169"/>
+    <w:rsid w:val="008D0594"/>
+    <w:rsid w:val="008D07DC"/>
     <w:rsid w:val="008D2B97"/>
+    <w:rsid w:val="008D2CB8"/>
+    <w:rsid w:val="008D30AF"/>
+    <w:rsid w:val="008D3E64"/>
+    <w:rsid w:val="008D45E0"/>
     <w:rsid w:val="008D49A5"/>
+    <w:rsid w:val="008D500A"/>
+    <w:rsid w:val="008D54D9"/>
+    <w:rsid w:val="008D5D04"/>
     <w:rsid w:val="008D6C81"/>
+    <w:rsid w:val="008D6FC6"/>
+    <w:rsid w:val="008D75CF"/>
+    <w:rsid w:val="008D791F"/>
+    <w:rsid w:val="008D7966"/>
+    <w:rsid w:val="008E183D"/>
+    <w:rsid w:val="008E35A5"/>
+    <w:rsid w:val="008E3846"/>
+    <w:rsid w:val="008E447E"/>
+    <w:rsid w:val="008E4ABC"/>
     <w:rsid w:val="008E6CF0"/>
+    <w:rsid w:val="008E70FB"/>
+    <w:rsid w:val="008F01B3"/>
     <w:rsid w:val="008F1439"/>
+    <w:rsid w:val="008F1ECA"/>
+    <w:rsid w:val="008F46F6"/>
+    <w:rsid w:val="008F4D96"/>
+    <w:rsid w:val="008F5BE7"/>
     <w:rsid w:val="008F7051"/>
+    <w:rsid w:val="008F7254"/>
+    <w:rsid w:val="00900D29"/>
+    <w:rsid w:val="00900E1C"/>
+    <w:rsid w:val="009016F0"/>
+    <w:rsid w:val="00901CD8"/>
+    <w:rsid w:val="00902108"/>
     <w:rsid w:val="009033A9"/>
+    <w:rsid w:val="00904258"/>
     <w:rsid w:val="0090581D"/>
+    <w:rsid w:val="009058DA"/>
+    <w:rsid w:val="009069CF"/>
+    <w:rsid w:val="0090753A"/>
+    <w:rsid w:val="009076A7"/>
+    <w:rsid w:val="009100D3"/>
+    <w:rsid w:val="00910172"/>
+    <w:rsid w:val="009123D5"/>
     <w:rsid w:val="0091439C"/>
+    <w:rsid w:val="00917171"/>
+    <w:rsid w:val="00917E29"/>
     <w:rsid w:val="00920572"/>
+    <w:rsid w:val="00920797"/>
     <w:rsid w:val="00920BF2"/>
+    <w:rsid w:val="009217E9"/>
+    <w:rsid w:val="00921FF0"/>
+    <w:rsid w:val="0092204A"/>
+    <w:rsid w:val="00922C4E"/>
+    <w:rsid w:val="009243B3"/>
+    <w:rsid w:val="00924BD4"/>
+    <w:rsid w:val="00925067"/>
+    <w:rsid w:val="009265C8"/>
+    <w:rsid w:val="00926DE0"/>
+    <w:rsid w:val="00927B05"/>
+    <w:rsid w:val="00927CF8"/>
+    <w:rsid w:val="009308DB"/>
+    <w:rsid w:val="00930E37"/>
     <w:rsid w:val="009349A9"/>
+    <w:rsid w:val="00936BB1"/>
     <w:rsid w:val="00936C52"/>
+    <w:rsid w:val="0093774E"/>
+    <w:rsid w:val="0094119E"/>
+    <w:rsid w:val="009419EA"/>
+    <w:rsid w:val="00941E73"/>
+    <w:rsid w:val="00943033"/>
+    <w:rsid w:val="009436C1"/>
+    <w:rsid w:val="00943B0B"/>
+    <w:rsid w:val="009440E6"/>
+    <w:rsid w:val="00946D70"/>
+    <w:rsid w:val="00946F65"/>
+    <w:rsid w:val="009526E6"/>
+    <w:rsid w:val="00952FAF"/>
+    <w:rsid w:val="009537DB"/>
     <w:rsid w:val="0095489B"/>
+    <w:rsid w:val="00956D01"/>
+    <w:rsid w:val="00956FE0"/>
+    <w:rsid w:val="009602FC"/>
+    <w:rsid w:val="009604EB"/>
+    <w:rsid w:val="00962F12"/>
+    <w:rsid w:val="009635E9"/>
+    <w:rsid w:val="009654AD"/>
+    <w:rsid w:val="0096677F"/>
     <w:rsid w:val="00966FB9"/>
     <w:rsid w:val="009671CD"/>
+    <w:rsid w:val="00967592"/>
+    <w:rsid w:val="00967D70"/>
+    <w:rsid w:val="00970ABA"/>
+    <w:rsid w:val="00970BD7"/>
+    <w:rsid w:val="00970E66"/>
+    <w:rsid w:val="009723CA"/>
+    <w:rsid w:val="00974311"/>
     <w:rsid w:val="009751A9"/>
+    <w:rsid w:val="00975956"/>
+    <w:rsid w:val="009760C6"/>
+    <w:rsid w:val="00976657"/>
+    <w:rsid w:val="0097681F"/>
+    <w:rsid w:val="00980AC8"/>
     <w:rsid w:val="00980F9C"/>
-    <w:rsid w:val="009830D3"/>
+    <w:rsid w:val="00980FDA"/>
+    <w:rsid w:val="009817BB"/>
+    <w:rsid w:val="0098603C"/>
     <w:rsid w:val="0098632B"/>
+    <w:rsid w:val="00986EBE"/>
+    <w:rsid w:val="0099003A"/>
+    <w:rsid w:val="009900C3"/>
+    <w:rsid w:val="00990FD4"/>
+    <w:rsid w:val="00991067"/>
+    <w:rsid w:val="00991160"/>
+    <w:rsid w:val="00992AFA"/>
+    <w:rsid w:val="00994D6D"/>
     <w:rsid w:val="00997BFB"/>
-    <w:rsid w:val="009A6FC0"/>
+    <w:rsid w:val="009A045F"/>
+    <w:rsid w:val="009A086D"/>
+    <w:rsid w:val="009A577D"/>
+    <w:rsid w:val="009A5A2A"/>
+    <w:rsid w:val="009A691B"/>
     <w:rsid w:val="009A7348"/>
+    <w:rsid w:val="009A7C7C"/>
+    <w:rsid w:val="009B030A"/>
+    <w:rsid w:val="009B1DBE"/>
     <w:rsid w:val="009B462C"/>
+    <w:rsid w:val="009B5366"/>
+    <w:rsid w:val="009B5502"/>
+    <w:rsid w:val="009B5EF9"/>
+    <w:rsid w:val="009C0B07"/>
     <w:rsid w:val="009C15F3"/>
+    <w:rsid w:val="009C17C0"/>
+    <w:rsid w:val="009C2074"/>
+    <w:rsid w:val="009C317D"/>
     <w:rsid w:val="009C3689"/>
+    <w:rsid w:val="009C5008"/>
+    <w:rsid w:val="009C6A75"/>
+    <w:rsid w:val="009D19E7"/>
+    <w:rsid w:val="009D2396"/>
+    <w:rsid w:val="009D368B"/>
+    <w:rsid w:val="009D5C3A"/>
+    <w:rsid w:val="009D6DEF"/>
+    <w:rsid w:val="009D7F56"/>
+    <w:rsid w:val="009E0179"/>
+    <w:rsid w:val="009E0334"/>
     <w:rsid w:val="009E07C2"/>
+    <w:rsid w:val="009E0D1C"/>
     <w:rsid w:val="009E0E52"/>
+    <w:rsid w:val="009E1AC5"/>
+    <w:rsid w:val="009E3F97"/>
+    <w:rsid w:val="009E5175"/>
+    <w:rsid w:val="009E6224"/>
+    <w:rsid w:val="009E6F62"/>
+    <w:rsid w:val="009E763F"/>
+    <w:rsid w:val="009F2836"/>
+    <w:rsid w:val="009F511C"/>
+    <w:rsid w:val="009F659F"/>
     <w:rsid w:val="009F72F9"/>
+    <w:rsid w:val="009F7504"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
-    <w:rsid w:val="00A00EBE"/>
+    <w:rsid w:val="00A0358B"/>
+    <w:rsid w:val="00A05752"/>
+    <w:rsid w:val="00A074D3"/>
+    <w:rsid w:val="00A07AE6"/>
+    <w:rsid w:val="00A07BC9"/>
+    <w:rsid w:val="00A108D8"/>
+    <w:rsid w:val="00A1099A"/>
+    <w:rsid w:val="00A10F90"/>
+    <w:rsid w:val="00A115DC"/>
+    <w:rsid w:val="00A118BE"/>
+    <w:rsid w:val="00A11F0C"/>
     <w:rsid w:val="00A14B5A"/>
-    <w:rsid w:val="00A16975"/>
+    <w:rsid w:val="00A218E3"/>
+    <w:rsid w:val="00A2335F"/>
+    <w:rsid w:val="00A23F3A"/>
+    <w:rsid w:val="00A26568"/>
+    <w:rsid w:val="00A26CF7"/>
+    <w:rsid w:val="00A27601"/>
+    <w:rsid w:val="00A2761F"/>
+    <w:rsid w:val="00A279D9"/>
+    <w:rsid w:val="00A300DF"/>
+    <w:rsid w:val="00A30858"/>
+    <w:rsid w:val="00A32405"/>
+    <w:rsid w:val="00A32E82"/>
+    <w:rsid w:val="00A335FE"/>
     <w:rsid w:val="00A3567F"/>
+    <w:rsid w:val="00A35751"/>
+    <w:rsid w:val="00A35DE1"/>
+    <w:rsid w:val="00A35E1C"/>
     <w:rsid w:val="00A37698"/>
     <w:rsid w:val="00A41ED3"/>
+    <w:rsid w:val="00A42C3D"/>
+    <w:rsid w:val="00A431F2"/>
+    <w:rsid w:val="00A436F6"/>
+    <w:rsid w:val="00A456F5"/>
+    <w:rsid w:val="00A45A41"/>
+    <w:rsid w:val="00A45FD7"/>
+    <w:rsid w:val="00A46A97"/>
+    <w:rsid w:val="00A5008E"/>
+    <w:rsid w:val="00A504A1"/>
+    <w:rsid w:val="00A50CB5"/>
+    <w:rsid w:val="00A50D2B"/>
+    <w:rsid w:val="00A50D67"/>
+    <w:rsid w:val="00A51FF3"/>
+    <w:rsid w:val="00A531FA"/>
+    <w:rsid w:val="00A53C41"/>
+    <w:rsid w:val="00A53EEC"/>
+    <w:rsid w:val="00A605E0"/>
+    <w:rsid w:val="00A6210D"/>
+    <w:rsid w:val="00A621B1"/>
+    <w:rsid w:val="00A63D6D"/>
+    <w:rsid w:val="00A64A50"/>
+    <w:rsid w:val="00A666D4"/>
+    <w:rsid w:val="00A668E6"/>
+    <w:rsid w:val="00A66FDE"/>
+    <w:rsid w:val="00A70385"/>
+    <w:rsid w:val="00A7199D"/>
+    <w:rsid w:val="00A721B0"/>
+    <w:rsid w:val="00A7419C"/>
+    <w:rsid w:val="00A74878"/>
+    <w:rsid w:val="00A75973"/>
+    <w:rsid w:val="00A77706"/>
+    <w:rsid w:val="00A779A4"/>
+    <w:rsid w:val="00A77ECA"/>
+    <w:rsid w:val="00A80716"/>
+    <w:rsid w:val="00A80989"/>
+    <w:rsid w:val="00A80A54"/>
+    <w:rsid w:val="00A81BAE"/>
+    <w:rsid w:val="00A81CAE"/>
     <w:rsid w:val="00A81D82"/>
+    <w:rsid w:val="00A81E47"/>
+    <w:rsid w:val="00A8300F"/>
+    <w:rsid w:val="00A85767"/>
+    <w:rsid w:val="00A85CE0"/>
+    <w:rsid w:val="00A8610E"/>
+    <w:rsid w:val="00A910E2"/>
     <w:rsid w:val="00A9118F"/>
+    <w:rsid w:val="00A91BFB"/>
+    <w:rsid w:val="00A91F59"/>
+    <w:rsid w:val="00A92547"/>
+    <w:rsid w:val="00A9310D"/>
+    <w:rsid w:val="00A93BD6"/>
+    <w:rsid w:val="00A93D6F"/>
     <w:rsid w:val="00A93E33"/>
+    <w:rsid w:val="00A952A1"/>
+    <w:rsid w:val="00A95763"/>
+    <w:rsid w:val="00A96CB4"/>
+    <w:rsid w:val="00A97DFE"/>
+    <w:rsid w:val="00AA2BD5"/>
+    <w:rsid w:val="00AA3C71"/>
+    <w:rsid w:val="00AA4FF7"/>
+    <w:rsid w:val="00AA61CB"/>
+    <w:rsid w:val="00AA7097"/>
+    <w:rsid w:val="00AA7F26"/>
+    <w:rsid w:val="00AB0CDA"/>
+    <w:rsid w:val="00AB0ED4"/>
+    <w:rsid w:val="00AB2A0F"/>
+    <w:rsid w:val="00AB2E99"/>
     <w:rsid w:val="00AB3129"/>
+    <w:rsid w:val="00AB3749"/>
+    <w:rsid w:val="00AB423E"/>
+    <w:rsid w:val="00AB4636"/>
+    <w:rsid w:val="00AB5976"/>
+    <w:rsid w:val="00AB5B0B"/>
     <w:rsid w:val="00AB6970"/>
+    <w:rsid w:val="00AB70A4"/>
     <w:rsid w:val="00AC1939"/>
+    <w:rsid w:val="00AC1D14"/>
+    <w:rsid w:val="00AC22F0"/>
+    <w:rsid w:val="00AC231E"/>
+    <w:rsid w:val="00AC2716"/>
+    <w:rsid w:val="00AC30ED"/>
+    <w:rsid w:val="00AC3F5A"/>
+    <w:rsid w:val="00AC4512"/>
+    <w:rsid w:val="00AC4527"/>
+    <w:rsid w:val="00AC6621"/>
+    <w:rsid w:val="00AC771C"/>
     <w:rsid w:val="00AC7C05"/>
+    <w:rsid w:val="00AC7C65"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
+    <w:rsid w:val="00AD2062"/>
+    <w:rsid w:val="00AD3658"/>
     <w:rsid w:val="00AD4041"/>
+    <w:rsid w:val="00AD5E2C"/>
+    <w:rsid w:val="00AD6C3C"/>
+    <w:rsid w:val="00AD7A29"/>
+    <w:rsid w:val="00AD7D8E"/>
+    <w:rsid w:val="00AE0930"/>
+    <w:rsid w:val="00AE27E3"/>
     <w:rsid w:val="00AE302B"/>
+    <w:rsid w:val="00AE39A6"/>
+    <w:rsid w:val="00AE47F4"/>
+    <w:rsid w:val="00AE4DFB"/>
+    <w:rsid w:val="00AE7FA9"/>
+    <w:rsid w:val="00AF1912"/>
+    <w:rsid w:val="00AF22A5"/>
+    <w:rsid w:val="00AF247C"/>
+    <w:rsid w:val="00AF392E"/>
+    <w:rsid w:val="00AF3B7F"/>
+    <w:rsid w:val="00AF4DBA"/>
+    <w:rsid w:val="00AF5AC3"/>
+    <w:rsid w:val="00AF700C"/>
+    <w:rsid w:val="00B00082"/>
+    <w:rsid w:val="00B00EFE"/>
+    <w:rsid w:val="00B01621"/>
     <w:rsid w:val="00B0248D"/>
+    <w:rsid w:val="00B030C5"/>
+    <w:rsid w:val="00B03FA6"/>
+    <w:rsid w:val="00B044B9"/>
+    <w:rsid w:val="00B04536"/>
+    <w:rsid w:val="00B05908"/>
+    <w:rsid w:val="00B06061"/>
+    <w:rsid w:val="00B076F4"/>
+    <w:rsid w:val="00B0770E"/>
+    <w:rsid w:val="00B10348"/>
+    <w:rsid w:val="00B1189B"/>
+    <w:rsid w:val="00B12489"/>
+    <w:rsid w:val="00B13179"/>
+    <w:rsid w:val="00B13658"/>
+    <w:rsid w:val="00B13C6D"/>
+    <w:rsid w:val="00B1488D"/>
+    <w:rsid w:val="00B14DFE"/>
     <w:rsid w:val="00B16BE5"/>
+    <w:rsid w:val="00B17006"/>
+    <w:rsid w:val="00B174AF"/>
+    <w:rsid w:val="00B17CB9"/>
+    <w:rsid w:val="00B21856"/>
+    <w:rsid w:val="00B226C4"/>
+    <w:rsid w:val="00B227E6"/>
+    <w:rsid w:val="00B23767"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:rsid w:val="00B259DF"/>
+    <w:rsid w:val="00B25AA3"/>
+    <w:rsid w:val="00B25DA0"/>
+    <w:rsid w:val="00B268BB"/>
+    <w:rsid w:val="00B305BC"/>
+    <w:rsid w:val="00B31A60"/>
+    <w:rsid w:val="00B32113"/>
+    <w:rsid w:val="00B32501"/>
+    <w:rsid w:val="00B32CC9"/>
+    <w:rsid w:val="00B33F0D"/>
+    <w:rsid w:val="00B34888"/>
+    <w:rsid w:val="00B34974"/>
+    <w:rsid w:val="00B35E7A"/>
+    <w:rsid w:val="00B37FD6"/>
+    <w:rsid w:val="00B415D3"/>
+    <w:rsid w:val="00B41A21"/>
+    <w:rsid w:val="00B42969"/>
+    <w:rsid w:val="00B4408E"/>
     <w:rsid w:val="00B44B1F"/>
-    <w:rsid w:val="00B622B4"/>
+    <w:rsid w:val="00B4539F"/>
+    <w:rsid w:val="00B466AB"/>
+    <w:rsid w:val="00B46E4D"/>
+    <w:rsid w:val="00B47353"/>
+    <w:rsid w:val="00B50D2D"/>
+    <w:rsid w:val="00B519E7"/>
+    <w:rsid w:val="00B52465"/>
+    <w:rsid w:val="00B56FDB"/>
+    <w:rsid w:val="00B5765C"/>
+    <w:rsid w:val="00B604A2"/>
+    <w:rsid w:val="00B62C45"/>
+    <w:rsid w:val="00B6389F"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64E72"/>
+    <w:rsid w:val="00B65470"/>
+    <w:rsid w:val="00B701C9"/>
+    <w:rsid w:val="00B709ED"/>
+    <w:rsid w:val="00B72A1F"/>
+    <w:rsid w:val="00B733C3"/>
+    <w:rsid w:val="00B75947"/>
+    <w:rsid w:val="00B75EF6"/>
+    <w:rsid w:val="00B76654"/>
+    <w:rsid w:val="00B7735F"/>
+    <w:rsid w:val="00B77419"/>
     <w:rsid w:val="00B77913"/>
+    <w:rsid w:val="00B807A6"/>
+    <w:rsid w:val="00B8149B"/>
+    <w:rsid w:val="00B822DB"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
+    <w:rsid w:val="00B82729"/>
+    <w:rsid w:val="00B83531"/>
+    <w:rsid w:val="00B841AB"/>
+    <w:rsid w:val="00B84B3A"/>
+    <w:rsid w:val="00B85A45"/>
+    <w:rsid w:val="00B86FA2"/>
+    <w:rsid w:val="00B87B9C"/>
+    <w:rsid w:val="00B9290F"/>
+    <w:rsid w:val="00B93109"/>
+    <w:rsid w:val="00B93BB2"/>
+    <w:rsid w:val="00B94F98"/>
+    <w:rsid w:val="00B96892"/>
+    <w:rsid w:val="00B97349"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
+    <w:rsid w:val="00BA0374"/>
+    <w:rsid w:val="00BA08DB"/>
+    <w:rsid w:val="00BA1B6A"/>
+    <w:rsid w:val="00BA1C58"/>
+    <w:rsid w:val="00BA1D2C"/>
+    <w:rsid w:val="00BA3EF9"/>
+    <w:rsid w:val="00BA40D4"/>
+    <w:rsid w:val="00BA435E"/>
+    <w:rsid w:val="00BA45AC"/>
     <w:rsid w:val="00BA4E58"/>
     <w:rsid w:val="00BA7074"/>
-    <w:rsid w:val="00BB3DE3"/>
+    <w:rsid w:val="00BA72B6"/>
+    <w:rsid w:val="00BB06AE"/>
+    <w:rsid w:val="00BB1436"/>
+    <w:rsid w:val="00BB1D6D"/>
+    <w:rsid w:val="00BB31FE"/>
+    <w:rsid w:val="00BB4ACD"/>
+    <w:rsid w:val="00BB7066"/>
+    <w:rsid w:val="00BB7420"/>
     <w:rsid w:val="00BB7829"/>
+    <w:rsid w:val="00BB7C65"/>
+    <w:rsid w:val="00BC1C9A"/>
+    <w:rsid w:val="00BC209F"/>
+    <w:rsid w:val="00BC2B0D"/>
+    <w:rsid w:val="00BC30E5"/>
+    <w:rsid w:val="00BC3574"/>
+    <w:rsid w:val="00BC3883"/>
+    <w:rsid w:val="00BC5640"/>
+    <w:rsid w:val="00BC6208"/>
+    <w:rsid w:val="00BC6538"/>
+    <w:rsid w:val="00BC7177"/>
+    <w:rsid w:val="00BD101A"/>
     <w:rsid w:val="00BD1457"/>
+    <w:rsid w:val="00BD24E8"/>
+    <w:rsid w:val="00BD28E2"/>
+    <w:rsid w:val="00BE00C8"/>
+    <w:rsid w:val="00BE0C74"/>
+    <w:rsid w:val="00BE0E30"/>
+    <w:rsid w:val="00BE0F90"/>
+    <w:rsid w:val="00BE107E"/>
+    <w:rsid w:val="00BE10C0"/>
+    <w:rsid w:val="00BE1EA8"/>
+    <w:rsid w:val="00BE2546"/>
+    <w:rsid w:val="00BE2764"/>
     <w:rsid w:val="00BE2AD9"/>
+    <w:rsid w:val="00BE40E9"/>
+    <w:rsid w:val="00BE4576"/>
+    <w:rsid w:val="00BE47D5"/>
+    <w:rsid w:val="00BE50B2"/>
+    <w:rsid w:val="00BE55E4"/>
+    <w:rsid w:val="00BE662E"/>
+    <w:rsid w:val="00BE752E"/>
+    <w:rsid w:val="00BE7826"/>
+    <w:rsid w:val="00BF27D9"/>
     <w:rsid w:val="00BF27FE"/>
+    <w:rsid w:val="00BF3A26"/>
+    <w:rsid w:val="00BF47C1"/>
+    <w:rsid w:val="00BF54B7"/>
+    <w:rsid w:val="00C003D5"/>
+    <w:rsid w:val="00C01432"/>
+    <w:rsid w:val="00C01553"/>
+    <w:rsid w:val="00C036C4"/>
+    <w:rsid w:val="00C0374B"/>
     <w:rsid w:val="00C043B3"/>
+    <w:rsid w:val="00C06EC2"/>
+    <w:rsid w:val="00C07870"/>
     <w:rsid w:val="00C079AB"/>
     <w:rsid w:val="00C10E61"/>
     <w:rsid w:val="00C14787"/>
+    <w:rsid w:val="00C15045"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C17010"/>
     <w:rsid w:val="00C20562"/>
+    <w:rsid w:val="00C207AA"/>
     <w:rsid w:val="00C215C3"/>
+    <w:rsid w:val="00C21CA3"/>
+    <w:rsid w:val="00C21D45"/>
+    <w:rsid w:val="00C22696"/>
+    <w:rsid w:val="00C2332A"/>
+    <w:rsid w:val="00C2387A"/>
     <w:rsid w:val="00C23A96"/>
+    <w:rsid w:val="00C23F7F"/>
+    <w:rsid w:val="00C24792"/>
     <w:rsid w:val="00C249C6"/>
+    <w:rsid w:val="00C261CB"/>
+    <w:rsid w:val="00C271BF"/>
+    <w:rsid w:val="00C2734E"/>
     <w:rsid w:val="00C32CC1"/>
+    <w:rsid w:val="00C35264"/>
+    <w:rsid w:val="00C360D9"/>
+    <w:rsid w:val="00C37FEF"/>
+    <w:rsid w:val="00C401D4"/>
+    <w:rsid w:val="00C416BF"/>
     <w:rsid w:val="00C426EC"/>
+    <w:rsid w:val="00C44168"/>
+    <w:rsid w:val="00C449FD"/>
+    <w:rsid w:val="00C454AA"/>
+    <w:rsid w:val="00C45535"/>
+    <w:rsid w:val="00C457F8"/>
+    <w:rsid w:val="00C45B26"/>
+    <w:rsid w:val="00C45ED7"/>
+    <w:rsid w:val="00C46BBD"/>
+    <w:rsid w:val="00C50202"/>
+    <w:rsid w:val="00C519E6"/>
+    <w:rsid w:val="00C54094"/>
+    <w:rsid w:val="00C541F9"/>
+    <w:rsid w:val="00C546DA"/>
+    <w:rsid w:val="00C548E2"/>
+    <w:rsid w:val="00C561F9"/>
+    <w:rsid w:val="00C60498"/>
+    <w:rsid w:val="00C6116C"/>
+    <w:rsid w:val="00C61D78"/>
+    <w:rsid w:val="00C62C31"/>
+    <w:rsid w:val="00C63E48"/>
+    <w:rsid w:val="00C63EBC"/>
+    <w:rsid w:val="00C63F9A"/>
+    <w:rsid w:val="00C646A4"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
+    <w:rsid w:val="00C64F46"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C718FE"/>
+    <w:rsid w:val="00C726E3"/>
+    <w:rsid w:val="00C738B7"/>
+    <w:rsid w:val="00C74FF9"/>
+    <w:rsid w:val="00C828E9"/>
+    <w:rsid w:val="00C85072"/>
+    <w:rsid w:val="00C85BBB"/>
     <w:rsid w:val="00C86CEC"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
+    <w:rsid w:val="00C910B0"/>
+    <w:rsid w:val="00C9142F"/>
     <w:rsid w:val="00C91831"/>
+    <w:rsid w:val="00C91C7F"/>
     <w:rsid w:val="00C953DF"/>
+    <w:rsid w:val="00C95639"/>
+    <w:rsid w:val="00C958BD"/>
+    <w:rsid w:val="00C96151"/>
     <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00C965F9"/>
+    <w:rsid w:val="00C9727F"/>
+    <w:rsid w:val="00CA11FA"/>
+    <w:rsid w:val="00CA130F"/>
+    <w:rsid w:val="00CA18D9"/>
+    <w:rsid w:val="00CA1F97"/>
+    <w:rsid w:val="00CA2915"/>
+    <w:rsid w:val="00CA2DE0"/>
+    <w:rsid w:val="00CA550F"/>
+    <w:rsid w:val="00CA7B2C"/>
+    <w:rsid w:val="00CA7C91"/>
+    <w:rsid w:val="00CB1D72"/>
+    <w:rsid w:val="00CB5465"/>
+    <w:rsid w:val="00CB5E23"/>
+    <w:rsid w:val="00CB61A0"/>
+    <w:rsid w:val="00CB6BD7"/>
+    <w:rsid w:val="00CB6DA0"/>
+    <w:rsid w:val="00CC0209"/>
+    <w:rsid w:val="00CC04A6"/>
+    <w:rsid w:val="00CC19DC"/>
+    <w:rsid w:val="00CC571D"/>
+    <w:rsid w:val="00CC6003"/>
+    <w:rsid w:val="00CC63AB"/>
+    <w:rsid w:val="00CC6B1C"/>
+    <w:rsid w:val="00CC6EE3"/>
+    <w:rsid w:val="00CD1DA9"/>
+    <w:rsid w:val="00CD1FBC"/>
+    <w:rsid w:val="00CD4BA6"/>
     <w:rsid w:val="00CD5401"/>
+    <w:rsid w:val="00CD5F49"/>
+    <w:rsid w:val="00CE0B04"/>
+    <w:rsid w:val="00CE2019"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
+    <w:rsid w:val="00CE4914"/>
+    <w:rsid w:val="00CE4CAA"/>
+    <w:rsid w:val="00CE5DE7"/>
     <w:rsid w:val="00CE6198"/>
     <w:rsid w:val="00CE6CD6"/>
+    <w:rsid w:val="00CF1260"/>
+    <w:rsid w:val="00CF1684"/>
+    <w:rsid w:val="00CF2AFE"/>
+    <w:rsid w:val="00CF565A"/>
     <w:rsid w:val="00CF6230"/>
+    <w:rsid w:val="00CF6F59"/>
+    <w:rsid w:val="00D008BD"/>
     <w:rsid w:val="00D017FC"/>
+    <w:rsid w:val="00D01F46"/>
     <w:rsid w:val="00D0226A"/>
-    <w:rsid w:val="00D059CD"/>
+    <w:rsid w:val="00D03EAC"/>
+    <w:rsid w:val="00D063E1"/>
+    <w:rsid w:val="00D065C8"/>
+    <w:rsid w:val="00D07323"/>
+    <w:rsid w:val="00D10EBA"/>
+    <w:rsid w:val="00D11FC8"/>
+    <w:rsid w:val="00D12F04"/>
     <w:rsid w:val="00D13147"/>
+    <w:rsid w:val="00D13676"/>
+    <w:rsid w:val="00D14889"/>
+    <w:rsid w:val="00D14F1A"/>
+    <w:rsid w:val="00D15B01"/>
+    <w:rsid w:val="00D15C40"/>
+    <w:rsid w:val="00D2036B"/>
+    <w:rsid w:val="00D21A55"/>
+    <w:rsid w:val="00D220B0"/>
+    <w:rsid w:val="00D2254C"/>
+    <w:rsid w:val="00D2314E"/>
+    <w:rsid w:val="00D2317C"/>
+    <w:rsid w:val="00D24453"/>
+    <w:rsid w:val="00D2499F"/>
+    <w:rsid w:val="00D24A73"/>
+    <w:rsid w:val="00D25466"/>
+    <w:rsid w:val="00D27D85"/>
+    <w:rsid w:val="00D306B4"/>
+    <w:rsid w:val="00D30908"/>
+    <w:rsid w:val="00D3179F"/>
+    <w:rsid w:val="00D31816"/>
+    <w:rsid w:val="00D338D2"/>
+    <w:rsid w:val="00D33C32"/>
+    <w:rsid w:val="00D34015"/>
+    <w:rsid w:val="00D34EC7"/>
+    <w:rsid w:val="00D35823"/>
+    <w:rsid w:val="00D35EEC"/>
+    <w:rsid w:val="00D373FB"/>
+    <w:rsid w:val="00D378CC"/>
+    <w:rsid w:val="00D37D59"/>
+    <w:rsid w:val="00D40B3A"/>
+    <w:rsid w:val="00D41188"/>
+    <w:rsid w:val="00D41A5E"/>
+    <w:rsid w:val="00D4217F"/>
     <w:rsid w:val="00D463FF"/>
+    <w:rsid w:val="00D47134"/>
+    <w:rsid w:val="00D471D1"/>
+    <w:rsid w:val="00D5233A"/>
+    <w:rsid w:val="00D5283B"/>
+    <w:rsid w:val="00D56612"/>
+    <w:rsid w:val="00D569D0"/>
     <w:rsid w:val="00D5715A"/>
+    <w:rsid w:val="00D57F03"/>
     <w:rsid w:val="00D60BCB"/>
+    <w:rsid w:val="00D62333"/>
+    <w:rsid w:val="00D6352B"/>
+    <w:rsid w:val="00D6519D"/>
+    <w:rsid w:val="00D656EA"/>
+    <w:rsid w:val="00D66FFA"/>
+    <w:rsid w:val="00D67C55"/>
     <w:rsid w:val="00D71687"/>
+    <w:rsid w:val="00D72AB3"/>
+    <w:rsid w:val="00D73007"/>
     <w:rsid w:val="00D74813"/>
+    <w:rsid w:val="00D74B5B"/>
+    <w:rsid w:val="00D75187"/>
+    <w:rsid w:val="00D76F54"/>
+    <w:rsid w:val="00D77836"/>
+    <w:rsid w:val="00D77843"/>
+    <w:rsid w:val="00D807D1"/>
+    <w:rsid w:val="00D80E23"/>
+    <w:rsid w:val="00D8120F"/>
+    <w:rsid w:val="00D8133C"/>
+    <w:rsid w:val="00D83372"/>
+    <w:rsid w:val="00D86A5E"/>
+    <w:rsid w:val="00D86C5D"/>
+    <w:rsid w:val="00D90690"/>
+    <w:rsid w:val="00D90887"/>
+    <w:rsid w:val="00D90BA7"/>
+    <w:rsid w:val="00D94A47"/>
+    <w:rsid w:val="00D95481"/>
+    <w:rsid w:val="00D95853"/>
+    <w:rsid w:val="00D95A49"/>
+    <w:rsid w:val="00D9612C"/>
+    <w:rsid w:val="00D9709F"/>
+    <w:rsid w:val="00D9779C"/>
+    <w:rsid w:val="00D978B5"/>
+    <w:rsid w:val="00DA11A8"/>
+    <w:rsid w:val="00DA1E7D"/>
+    <w:rsid w:val="00DA215A"/>
     <w:rsid w:val="00DA30BC"/>
+    <w:rsid w:val="00DA3DF4"/>
+    <w:rsid w:val="00DA4386"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
+    <w:rsid w:val="00DA7695"/>
+    <w:rsid w:val="00DA7C15"/>
+    <w:rsid w:val="00DA7F69"/>
+    <w:rsid w:val="00DB0878"/>
+    <w:rsid w:val="00DB1C48"/>
+    <w:rsid w:val="00DB343A"/>
+    <w:rsid w:val="00DB45E7"/>
+    <w:rsid w:val="00DB502B"/>
+    <w:rsid w:val="00DB5CA8"/>
+    <w:rsid w:val="00DB5DA7"/>
     <w:rsid w:val="00DB6050"/>
+    <w:rsid w:val="00DB6C8C"/>
+    <w:rsid w:val="00DC18EC"/>
     <w:rsid w:val="00DC2C34"/>
+    <w:rsid w:val="00DC36A9"/>
+    <w:rsid w:val="00DC4751"/>
+    <w:rsid w:val="00DC5677"/>
+    <w:rsid w:val="00DC630E"/>
+    <w:rsid w:val="00DC67E2"/>
+    <w:rsid w:val="00DC6A08"/>
+    <w:rsid w:val="00DC6F52"/>
+    <w:rsid w:val="00DC7460"/>
+    <w:rsid w:val="00DD05A4"/>
+    <w:rsid w:val="00DD46D1"/>
+    <w:rsid w:val="00DD4A88"/>
+    <w:rsid w:val="00DD4B6C"/>
+    <w:rsid w:val="00DD4DD8"/>
+    <w:rsid w:val="00DD4F63"/>
+    <w:rsid w:val="00DD62E5"/>
+    <w:rsid w:val="00DE2235"/>
+    <w:rsid w:val="00DE25CC"/>
     <w:rsid w:val="00DE2C87"/>
+    <w:rsid w:val="00DE332A"/>
     <w:rsid w:val="00DE459A"/>
+    <w:rsid w:val="00DE7C7C"/>
+    <w:rsid w:val="00DE7DA3"/>
+    <w:rsid w:val="00DF032B"/>
+    <w:rsid w:val="00DF11CC"/>
+    <w:rsid w:val="00DF1225"/>
+    <w:rsid w:val="00DF2506"/>
     <w:rsid w:val="00DF27DA"/>
+    <w:rsid w:val="00DF459E"/>
+    <w:rsid w:val="00DF4A36"/>
     <w:rsid w:val="00DF4DBE"/>
-    <w:rsid w:val="00E3085E"/>
+    <w:rsid w:val="00DF5285"/>
+    <w:rsid w:val="00DF729A"/>
+    <w:rsid w:val="00E001FC"/>
+    <w:rsid w:val="00E0023D"/>
+    <w:rsid w:val="00E00757"/>
+    <w:rsid w:val="00E00D68"/>
+    <w:rsid w:val="00E02E73"/>
+    <w:rsid w:val="00E0375C"/>
+    <w:rsid w:val="00E0690B"/>
+    <w:rsid w:val="00E06BDE"/>
+    <w:rsid w:val="00E10C6A"/>
+    <w:rsid w:val="00E11D67"/>
+    <w:rsid w:val="00E152ED"/>
+    <w:rsid w:val="00E1684A"/>
+    <w:rsid w:val="00E205D9"/>
+    <w:rsid w:val="00E233D5"/>
+    <w:rsid w:val="00E23708"/>
+    <w:rsid w:val="00E2699D"/>
+    <w:rsid w:val="00E273F3"/>
+    <w:rsid w:val="00E278DC"/>
+    <w:rsid w:val="00E279FA"/>
+    <w:rsid w:val="00E30A14"/>
+    <w:rsid w:val="00E3114C"/>
+    <w:rsid w:val="00E33314"/>
+    <w:rsid w:val="00E34448"/>
+    <w:rsid w:val="00E34657"/>
+    <w:rsid w:val="00E36797"/>
+    <w:rsid w:val="00E36E66"/>
+    <w:rsid w:val="00E403AA"/>
+    <w:rsid w:val="00E405FE"/>
     <w:rsid w:val="00E40820"/>
+    <w:rsid w:val="00E40C2B"/>
+    <w:rsid w:val="00E41728"/>
+    <w:rsid w:val="00E4425D"/>
+    <w:rsid w:val="00E462F4"/>
     <w:rsid w:val="00E4658F"/>
+    <w:rsid w:val="00E47824"/>
+    <w:rsid w:val="00E509D3"/>
+    <w:rsid w:val="00E5142A"/>
+    <w:rsid w:val="00E5202A"/>
+    <w:rsid w:val="00E5309F"/>
+    <w:rsid w:val="00E54570"/>
     <w:rsid w:val="00E54A67"/>
+    <w:rsid w:val="00E555F9"/>
+    <w:rsid w:val="00E5570F"/>
+    <w:rsid w:val="00E55B45"/>
+    <w:rsid w:val="00E55CF3"/>
+    <w:rsid w:val="00E561EB"/>
+    <w:rsid w:val="00E563E0"/>
+    <w:rsid w:val="00E57635"/>
+    <w:rsid w:val="00E607CD"/>
+    <w:rsid w:val="00E608D3"/>
+    <w:rsid w:val="00E60EAD"/>
+    <w:rsid w:val="00E612A8"/>
     <w:rsid w:val="00E61C0D"/>
+    <w:rsid w:val="00E62CA8"/>
     <w:rsid w:val="00E63EB4"/>
+    <w:rsid w:val="00E65953"/>
     <w:rsid w:val="00E66160"/>
+    <w:rsid w:val="00E6667D"/>
+    <w:rsid w:val="00E67098"/>
+    <w:rsid w:val="00E67680"/>
+    <w:rsid w:val="00E70984"/>
+    <w:rsid w:val="00E709BC"/>
+    <w:rsid w:val="00E7113B"/>
     <w:rsid w:val="00E71329"/>
-    <w:rsid w:val="00E83202"/>
+    <w:rsid w:val="00E7178E"/>
+    <w:rsid w:val="00E72D04"/>
+    <w:rsid w:val="00E7473A"/>
+    <w:rsid w:val="00E74FCA"/>
+    <w:rsid w:val="00E74FE0"/>
+    <w:rsid w:val="00E76379"/>
+    <w:rsid w:val="00E77175"/>
+    <w:rsid w:val="00E77DE2"/>
+    <w:rsid w:val="00E80219"/>
+    <w:rsid w:val="00E80D43"/>
+    <w:rsid w:val="00E812AE"/>
     <w:rsid w:val="00E8363B"/>
+    <w:rsid w:val="00E83C90"/>
     <w:rsid w:val="00E84966"/>
+    <w:rsid w:val="00E84C9B"/>
+    <w:rsid w:val="00E85468"/>
+    <w:rsid w:val="00E8615F"/>
+    <w:rsid w:val="00E86478"/>
+    <w:rsid w:val="00E87857"/>
+    <w:rsid w:val="00E87BBD"/>
     <w:rsid w:val="00E92383"/>
+    <w:rsid w:val="00E923D3"/>
+    <w:rsid w:val="00E93487"/>
+    <w:rsid w:val="00E9645C"/>
+    <w:rsid w:val="00E9797B"/>
+    <w:rsid w:val="00E97EB2"/>
+    <w:rsid w:val="00EA104F"/>
     <w:rsid w:val="00EA1B3A"/>
+    <w:rsid w:val="00EA1D5A"/>
     <w:rsid w:val="00EA2109"/>
-    <w:rsid w:val="00EC4DFE"/>
+    <w:rsid w:val="00EA3D01"/>
+    <w:rsid w:val="00EA4C17"/>
+    <w:rsid w:val="00EA54FE"/>
+    <w:rsid w:val="00EA5AF9"/>
+    <w:rsid w:val="00EA66C2"/>
+    <w:rsid w:val="00EB057A"/>
+    <w:rsid w:val="00EB1DC7"/>
+    <w:rsid w:val="00EB248A"/>
+    <w:rsid w:val="00EB2A92"/>
+    <w:rsid w:val="00EB31C9"/>
+    <w:rsid w:val="00EB6ECB"/>
+    <w:rsid w:val="00EB7225"/>
+    <w:rsid w:val="00EB784C"/>
+    <w:rsid w:val="00EC0ACC"/>
+    <w:rsid w:val="00EC174A"/>
+    <w:rsid w:val="00EC1FCC"/>
+    <w:rsid w:val="00EC373D"/>
+    <w:rsid w:val="00EC5ABD"/>
+    <w:rsid w:val="00EC6501"/>
+    <w:rsid w:val="00EC790E"/>
+    <w:rsid w:val="00EC7BF0"/>
+    <w:rsid w:val="00ED2C3F"/>
+    <w:rsid w:val="00ED3AA8"/>
+    <w:rsid w:val="00ED3D41"/>
+    <w:rsid w:val="00ED473A"/>
     <w:rsid w:val="00ED4D4E"/>
+    <w:rsid w:val="00ED6FD1"/>
+    <w:rsid w:val="00ED71BA"/>
+    <w:rsid w:val="00ED73ED"/>
     <w:rsid w:val="00EE0C77"/>
+    <w:rsid w:val="00EE0F9B"/>
+    <w:rsid w:val="00EE19B2"/>
+    <w:rsid w:val="00EE310F"/>
+    <w:rsid w:val="00EE4BE9"/>
+    <w:rsid w:val="00EE4D8B"/>
     <w:rsid w:val="00EE4E54"/>
+    <w:rsid w:val="00EE67E0"/>
+    <w:rsid w:val="00EE7679"/>
+    <w:rsid w:val="00EE7EB8"/>
+    <w:rsid w:val="00EF14A2"/>
+    <w:rsid w:val="00EF1FD9"/>
+    <w:rsid w:val="00EF2C82"/>
     <w:rsid w:val="00EF4334"/>
+    <w:rsid w:val="00EF4EE3"/>
+    <w:rsid w:val="00EF562D"/>
+    <w:rsid w:val="00EF56A4"/>
+    <w:rsid w:val="00EF5D08"/>
+    <w:rsid w:val="00EF6252"/>
+    <w:rsid w:val="00EF6BC0"/>
+    <w:rsid w:val="00EF73B6"/>
+    <w:rsid w:val="00EF740C"/>
+    <w:rsid w:val="00F005AC"/>
+    <w:rsid w:val="00F029D9"/>
+    <w:rsid w:val="00F0468D"/>
+    <w:rsid w:val="00F04BB5"/>
+    <w:rsid w:val="00F07A3C"/>
+    <w:rsid w:val="00F102BE"/>
+    <w:rsid w:val="00F10FAE"/>
+    <w:rsid w:val="00F1191B"/>
+    <w:rsid w:val="00F11BFB"/>
+    <w:rsid w:val="00F127B8"/>
+    <w:rsid w:val="00F207AE"/>
+    <w:rsid w:val="00F20DAE"/>
+    <w:rsid w:val="00F221C8"/>
+    <w:rsid w:val="00F23216"/>
+    <w:rsid w:val="00F23CBF"/>
+    <w:rsid w:val="00F24719"/>
+    <w:rsid w:val="00F25B61"/>
+    <w:rsid w:val="00F265FC"/>
+    <w:rsid w:val="00F272AD"/>
+    <w:rsid w:val="00F2732C"/>
+    <w:rsid w:val="00F30D8A"/>
+    <w:rsid w:val="00F31EE8"/>
+    <w:rsid w:val="00F32B39"/>
+    <w:rsid w:val="00F32B70"/>
+    <w:rsid w:val="00F3444C"/>
+    <w:rsid w:val="00F34ED0"/>
+    <w:rsid w:val="00F3530F"/>
+    <w:rsid w:val="00F356D0"/>
+    <w:rsid w:val="00F37273"/>
+    <w:rsid w:val="00F42CFA"/>
     <w:rsid w:val="00F436BB"/>
+    <w:rsid w:val="00F437E3"/>
+    <w:rsid w:val="00F441B4"/>
+    <w:rsid w:val="00F46D9A"/>
     <w:rsid w:val="00F47145"/>
+    <w:rsid w:val="00F47F38"/>
+    <w:rsid w:val="00F506A3"/>
+    <w:rsid w:val="00F51C9C"/>
+    <w:rsid w:val="00F53C8F"/>
     <w:rsid w:val="00F545BF"/>
+    <w:rsid w:val="00F550C8"/>
+    <w:rsid w:val="00F571F6"/>
+    <w:rsid w:val="00F57779"/>
+    <w:rsid w:val="00F6224A"/>
+    <w:rsid w:val="00F623AD"/>
+    <w:rsid w:val="00F66B9B"/>
+    <w:rsid w:val="00F713A3"/>
     <w:rsid w:val="00F71B56"/>
+    <w:rsid w:val="00F72521"/>
+    <w:rsid w:val="00F743CD"/>
+    <w:rsid w:val="00F750FC"/>
+    <w:rsid w:val="00F7569A"/>
+    <w:rsid w:val="00F76755"/>
+    <w:rsid w:val="00F77E48"/>
+    <w:rsid w:val="00F80F2D"/>
+    <w:rsid w:val="00F81366"/>
+    <w:rsid w:val="00F828D2"/>
     <w:rsid w:val="00F832C8"/>
+    <w:rsid w:val="00F837E1"/>
+    <w:rsid w:val="00F838DF"/>
+    <w:rsid w:val="00F84623"/>
+    <w:rsid w:val="00F85C12"/>
+    <w:rsid w:val="00F85C49"/>
+    <w:rsid w:val="00F86343"/>
+    <w:rsid w:val="00F8698F"/>
     <w:rsid w:val="00F873B3"/>
+    <w:rsid w:val="00F87B01"/>
+    <w:rsid w:val="00F90943"/>
+    <w:rsid w:val="00F91711"/>
+    <w:rsid w:val="00F91E92"/>
+    <w:rsid w:val="00F9230F"/>
+    <w:rsid w:val="00F923CB"/>
+    <w:rsid w:val="00F92AA9"/>
+    <w:rsid w:val="00F92CD3"/>
+    <w:rsid w:val="00F931E5"/>
+    <w:rsid w:val="00F93964"/>
+    <w:rsid w:val="00F95E08"/>
+    <w:rsid w:val="00F97930"/>
     <w:rsid w:val="00FA00BE"/>
+    <w:rsid w:val="00FA3090"/>
     <w:rsid w:val="00FA33FE"/>
+    <w:rsid w:val="00FA35F4"/>
     <w:rsid w:val="00FA42B9"/>
+    <w:rsid w:val="00FA430C"/>
+    <w:rsid w:val="00FA658E"/>
+    <w:rsid w:val="00FA670A"/>
     <w:rsid w:val="00FA755A"/>
+    <w:rsid w:val="00FB008C"/>
+    <w:rsid w:val="00FB04B1"/>
+    <w:rsid w:val="00FB175A"/>
+    <w:rsid w:val="00FB1DCA"/>
     <w:rsid w:val="00FB2B0F"/>
+    <w:rsid w:val="00FB2B9D"/>
+    <w:rsid w:val="00FB2BEC"/>
+    <w:rsid w:val="00FB3A58"/>
+    <w:rsid w:val="00FB48D4"/>
     <w:rsid w:val="00FB4F6B"/>
+    <w:rsid w:val="00FB5403"/>
+    <w:rsid w:val="00FB58F1"/>
+    <w:rsid w:val="00FB5E39"/>
     <w:rsid w:val="00FB5FE1"/>
+    <w:rsid w:val="00FB6B1A"/>
+    <w:rsid w:val="00FB6F97"/>
     <w:rsid w:val="00FC0E8D"/>
+    <w:rsid w:val="00FC0FD9"/>
+    <w:rsid w:val="00FC2EFC"/>
+    <w:rsid w:val="00FC3CFA"/>
     <w:rsid w:val="00FC46EF"/>
+    <w:rsid w:val="00FC4956"/>
+    <w:rsid w:val="00FC5791"/>
+    <w:rsid w:val="00FC62EA"/>
+    <w:rsid w:val="00FC6D01"/>
+    <w:rsid w:val="00FC708C"/>
+    <w:rsid w:val="00FC739E"/>
+    <w:rsid w:val="00FC7A32"/>
+    <w:rsid w:val="00FD0A5A"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
+    <w:rsid w:val="00FD478F"/>
+    <w:rsid w:val="00FD5050"/>
+    <w:rsid w:val="00FD7B7D"/>
+    <w:rsid w:val="00FD7DB1"/>
+    <w:rsid w:val="00FE08C8"/>
+    <w:rsid w:val="00FE25CA"/>
+    <w:rsid w:val="00FE2F2D"/>
+    <w:rsid w:val="00FE4525"/>
+    <w:rsid w:val="00FE4C13"/>
+    <w:rsid w:val="00FE4E64"/>
+    <w:rsid w:val="00FE5842"/>
+    <w:rsid w:val="00FE6999"/>
+    <w:rsid w:val="00FF16BD"/>
+    <w:rsid w:val="00FF26FC"/>
     <w:rsid w:val="00FF3CCB"/>
+    <w:rsid w:val="00FF52D6"/>
     <w:rsid w:val="00FF57B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
   <w15:docId w15:val="{1FFB1F25-DD3A-4304-B987-5C5BF61DD47B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7792,74 +14771,74 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00881B6F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00223090"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="240"/>
-      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA33FE"/>
+    <w:rsid w:val="002042C2"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="20"/>
+        <w:numId w:val="3"/>
       </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D463FF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
@@ -7869,123 +14848,77 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="003401B0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:qFormat/>
     <w:rsid w:val="00F47145"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:noProof/>
       <w:color w:val="22413A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:qFormat/>
     <w:rsid w:val="00F47145"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:color w:val="22413A"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...42 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -8054,51 +14987,51 @@
     <w:semiHidden/>
     <w:rsid w:val="008229BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD4204"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00FA33FE"/>
+    <w:rsid w:val="002042C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00D463FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="003401B0"/>
     <w:rPr>
@@ -8137,68 +15070,67 @@
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BB7829"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist1">
     <w:name w:val="Bullet list 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="004A435C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:ind w:left="1134"/>
+      <w:ind w:left="1276"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
     <w:name w:val="Bullet list 2"/>
     <w:basedOn w:val="Bulletlist1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableandChartNote">
     <w:name w:val="Table and Chart Note"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="007068BA"/>
     <w:pPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
@@ -8609,165 +15541,162 @@
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="22413A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="22413A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="22413A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="22413A"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D4EFE5"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="QuoteText">
     <w:name w:val="Quote Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumList1">
     <w:name w:val="Num List 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="26"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="1276" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:bCs/>
-      <w:noProof/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumList2">
     <w:name w:val="Num List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="18"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1276" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:bCs/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletList3">
     <w:name w:val="Bullet List 3"/>
     <w:basedOn w:val="Bulletlist2"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C963E6"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="004648A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="22413A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
@@ -8934,702 +15863,6001 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00004C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00004C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9-Paragraph">
     <w:name w:val="F9 - # Paragraph"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="F9-ParagraphChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00E83202"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="4"/>
       </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="F9-ParagraphChar">
     <w:name w:val="F9 - # Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="F9-Paragraph"/>
-    <w:rsid w:val="00E83202"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FA00BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00FA00BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...106 lines deleted...]
-    <w:rsid w:val="000B02F5"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1C12"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="F11-Bullet2Char">
-[...3 lines deleted...]
-    <w:rsid w:val="000B02F5"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D518C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:bidi="he-IL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D518C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="859280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1706463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="6756679">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="9568732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="12190541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="21829937">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="21832372">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="28259535">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="32853928">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="33162834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="33774064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="36861183">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="46146605">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="46996409">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="55402991">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="57552985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="65037627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="70123601">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="70543506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="72632707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="80300857">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="81221761">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="81293547">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="88965103">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="90905311">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="91169340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="94329659">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="99373624">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="99764732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="113838658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="116261995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="118113265">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="118884372">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="122431914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="132019969">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="137579534">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="138964174">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="157113140">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="158814561">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="159270405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="170990221">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="174805566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="178205941">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="185215914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="189026559">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="189145945">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="194536872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="202256884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="202835888">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="202864617">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="208759881">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="210458070">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="214246803">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="215437784">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="218513507">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="220483152">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="221259965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="222645096">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="230967909">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="240453428">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="248779955">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="271203735">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="275479209">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="275646574">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="276835330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="284192604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="287785625">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="288166139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="290481206">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="292445752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="299116008">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="306516572">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="311250121">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="327367705">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="334260206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="381751891">
-[...38 lines deleted...]
-    <w:div w:id="444235457">
+    <w:div w:id="341511559">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="345980545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="346686329">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="351146354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="352851439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="354506422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="355351817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="361632525">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="365715463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="371883003">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="375547679">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="377972346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="383454219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="386689778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="398598805">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="405881621">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="419906650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="420226158">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="425151105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="425880795">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="433598496">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="434398948">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="436410760">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="443351473">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="446122587">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="446463388">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="456877141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="457378404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="457646764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="461308544">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="461652472">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="462233673">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="463233508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="468671613">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="470053408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="471825307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="473838395">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="474876759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="475493523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="481459436">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499928315">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="500243032">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="503782831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="505822958">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="507449964">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="507984835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="509375368">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="515467379">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="517692576">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="518128136">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="525098026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="533887462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="592781294">
-[...64 lines deleted...]
-    <w:div w:id="773207544">
+    <w:div w:id="535236443">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="554896790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="557909230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="558715208">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="558782361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="563881664">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="569922262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="570625158">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="570698864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="571738472">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="572475333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="577054042">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="579288910">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581569013">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="583808572">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="586690258">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="589579274">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="608393307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="620185358">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="626207017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="626813006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="632179375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="632566190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="640043947">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="641813615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="651641383">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="656230365">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="657922977">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="675613355">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="681319515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="688216433">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="690570003">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="691734406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="692996836">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="695273997">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="697777688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="701324059">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="705330576">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="707022800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="707536670">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="715197723">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="715544767">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="726146763">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="727648229">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="730931488">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="732700559">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="735319573">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="741295337">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="741484270">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="753018436">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="753744148">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="758797604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="760293845">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="763382052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="767697684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="769737299">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="783233792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="784080789">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="793062034">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="797526918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="797845962">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="806554668">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="816846642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="817915520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="818230480">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="819809501">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="827283993">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="837043082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="854736262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="860512279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="861168906">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="864564106">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="882012663">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="889876734">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="893321233">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="900021879">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="902301145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="902761803">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="903294645">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="904490678">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="910391692">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="921648004">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="923949673">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="924531578">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="926764603">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930511054">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="931283347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936249422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936601661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="938441814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="944384452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="945576132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="951934815">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="958488418">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="964892773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="968360677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="970863005">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="972953143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="976182740">
+    <w:div w:id="975183103">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="976571801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="978651217">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="978996045">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="985162524">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="988217451">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="992490814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="992955649">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="997079709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1008099808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1018582132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1021318920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1022392205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1027028696">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1029767236">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1041899738">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1055588978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1059398501">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1060445669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1061254222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1062027247">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1065223671">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1067803693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1082484984">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1086655745">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1105493368">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1111164846">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1120107924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1122336476">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1124423698">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1124495364">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1130824161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1135879354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1141535196">
-[...38 lines deleted...]
-    <w:div w:id="1308785201">
+    <w:div w:id="1146166465">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1146968864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1148088734">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1148202996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1149246928">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1149592141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1172111777">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1175682652">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1178232052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1180850463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1183473515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1186600530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1186946259">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1188327521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1194075729">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1198662300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1204903244">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1206144156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1235318802">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1244412771">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1250390968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1250967159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1252933670">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1259485181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1268343155">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1275869653">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1279024104">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1280986582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1287127165">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1294216129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1304505283">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1308431902">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1317225940">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1321351484">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1328942286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1331104265">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1338196692">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1342317694">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1342583234">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1344747673">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1358384580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1370565199">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1374161249">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1386640088">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1392848557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1396776809">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1400713398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1408839961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1432356379">
+    <w:div w:id="1410689758">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1422800401">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1439714112">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1440763103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1449012090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1451893138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1456413434">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1473714602">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1473913034">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1480003495">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1484350076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1492524645">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1504318348">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1504783964">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1515802865">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1516142568">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1521776808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1525365993">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1529298686">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1531800957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1532260294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1537695616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1540971854">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1542093954">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1546990572">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1547452607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1551184380">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1553422484">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1577085887">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1580401801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1584341975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1591233946">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1593860068">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1596598647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1599868772">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1606425607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1616714276">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1622111941">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1627151818">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1627659828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1668824805">
+    <w:div w:id="1635408093">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1636251460">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1638801988">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1647777538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1662079570">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1668560829">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1674525883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1680112914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1683777656">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1687946655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1696072945">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1699163109">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1702513677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1708796155">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1718550769">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1722896567">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1732270056">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1736929948">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1739283612">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1742942871">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1751535864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1753548623">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1760712141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1761173992">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1761750669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1762944279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1768380563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1768503596">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1770850391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1773281168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1778017883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1778718264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1779258669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1782533356">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1790932550">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1796210993">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1803226295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1804034664">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1804036307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1804808120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1814445248">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1822113000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1845512759">
-[...38 lines deleted...]
-    <w:div w:id="2074157164">
+    <w:div w:id="1826121326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1826779651">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1829903115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1832334875">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1839223994">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1870335731">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1872760741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1874808026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1879707576">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1888375462">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1891188473">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1902251530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1902595261">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1910269536">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1916432917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1919367405">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1927685797">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1929117775">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1933776144">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1936160306">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1936283644">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1945068623">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1946576495">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1947493084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1948197119">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1949702608">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1949852277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953199337">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1969310238">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1976179711">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1978682517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1993755385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1995983759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1997103359">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2006009278">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2011830744">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2013678267">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2019037250">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2025130750">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2029603489">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2029789669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2039547540">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2049640482">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2054231492">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2065978445">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2078625354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2080865812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2083478954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085645181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2089450566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2092501441">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2097707837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2103866186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2107385490">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2109813129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2113041173">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2121801537">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2125732606">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2131702198">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2137872965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2146268134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5DC39C0-0CE5-4537-B89C-2FEA41A0420F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E318CE" w:rsidRDefault="007154C5" w:rsidP="007154C5">
           <w:pPr>
             <w:pStyle w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
           </w:pPr>
           <w:r w:rsidRPr="0069507A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -9702,280 +21930,262 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91482595-A552-4826-943C-30779AA50C82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+        <w:name w:val="7C71E14194A94AE993F471F2DFC335A1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97C860AC-0002-4AB3-96F9-106123B0F416}"/>
+        <w:guid w:val="{0F5F3883-C01C-42F2-8B0A-2A75129EA2E5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
-[...84 lines deleted...]
-          <w:r w:rsidRPr="00D1240B">
+        <w:p w:rsidR="00045946" w:rsidRDefault="0083093A">
+          <w:r w:rsidRPr="00F76A4E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
+    <w:rsid w:val="00045946"/>
+    <w:rsid w:val="000E5ED9"/>
+    <w:rsid w:val="001101B7"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00183F29"/>
+    <w:rsid w:val="001B537C"/>
+    <w:rsid w:val="001E50D5"/>
+    <w:rsid w:val="001E7E20"/>
+    <w:rsid w:val="00200697"/>
+    <w:rsid w:val="00217C1B"/>
+    <w:rsid w:val="0024043F"/>
+    <w:rsid w:val="00251235"/>
+    <w:rsid w:val="00251DA2"/>
     <w:rsid w:val="002550FD"/>
+    <w:rsid w:val="002B5C8C"/>
+    <w:rsid w:val="003014C4"/>
+    <w:rsid w:val="00303E1A"/>
     <w:rsid w:val="00333F8E"/>
+    <w:rsid w:val="00344649"/>
     <w:rsid w:val="00350199"/>
-    <w:rsid w:val="00350D73"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="003D7D40"/>
+    <w:rsid w:val="00407B69"/>
+    <w:rsid w:val="004C42CC"/>
+    <w:rsid w:val="004E1712"/>
+    <w:rsid w:val="004F69FF"/>
+    <w:rsid w:val="005A49B8"/>
+    <w:rsid w:val="005B3D72"/>
+    <w:rsid w:val="005F6F65"/>
+    <w:rsid w:val="00621056"/>
+    <w:rsid w:val="0064369B"/>
     <w:rsid w:val="007154C5"/>
+    <w:rsid w:val="00724559"/>
     <w:rsid w:val="00764F6F"/>
+    <w:rsid w:val="00786429"/>
+    <w:rsid w:val="007A2C50"/>
+    <w:rsid w:val="007B5134"/>
+    <w:rsid w:val="00807AFA"/>
+    <w:rsid w:val="0083093A"/>
+    <w:rsid w:val="0083336C"/>
     <w:rsid w:val="00835E07"/>
+    <w:rsid w:val="00865295"/>
+    <w:rsid w:val="00873A9E"/>
+    <w:rsid w:val="008C51BA"/>
+    <w:rsid w:val="00900294"/>
+    <w:rsid w:val="00906E3B"/>
+    <w:rsid w:val="00A009A6"/>
+    <w:rsid w:val="00A23F3A"/>
+    <w:rsid w:val="00A2761F"/>
     <w:rsid w:val="00A657B0"/>
+    <w:rsid w:val="00AC2716"/>
+    <w:rsid w:val="00B13658"/>
+    <w:rsid w:val="00B17006"/>
+    <w:rsid w:val="00B9290F"/>
+    <w:rsid w:val="00BB164D"/>
     <w:rsid w:val="00C17C1E"/>
+    <w:rsid w:val="00C35264"/>
     <w:rsid w:val="00C41BCC"/>
-    <w:rsid w:val="00CA2DD0"/>
+    <w:rsid w:val="00CB6CEF"/>
+    <w:rsid w:val="00CC0209"/>
+    <w:rsid w:val="00CE38D9"/>
+    <w:rsid w:val="00D373FB"/>
+    <w:rsid w:val="00D5283B"/>
+    <w:rsid w:val="00D55D39"/>
+    <w:rsid w:val="00DD03CC"/>
     <w:rsid w:val="00DD7BA4"/>
+    <w:rsid w:val="00DE47BC"/>
+    <w:rsid w:val="00DF3369"/>
+    <w:rsid w:val="00E25030"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
     <w:rsid w:val="00E646E1"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:rsid w:val="00EF18B8"/>
+    <w:rsid w:val="00F20DAE"/>
+    <w:rsid w:val="00F66B9B"/>
+    <w:rsid w:val="00FE4C13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10361,51 +22571,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00350D73"/>
+    <w:rsid w:val="0083093A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F91DE249B2D64236B5C9B282FE9D467B">
     <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="90"/>
       <w:szCs w:val="88"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71855CAFCD0440C4880AB5CD94A60020">
     <w:name w:val="71855CAFCD0440C4880AB5CD94A60020"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
@@ -10423,63 +22633,55 @@
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1773E824CD9F477BB864AD976AEFC2AE">
     <w:name w:val="1773E824CD9F477BB864AD976AEFC2AE"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D357A728D48C402084F68FCFD7A3960E">
-[...6 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="07716C"/>
       </a:accent1>
       <a:accent2>
@@ -10650,313 +22852,1052 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="221" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2a0239fb57c581bced025e54e7cca7e9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
+                <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:dd2817321d504f1caee75a1112d299d4" minOccurs="0"/>
+                <xsd:element ref="ns4:PCR_x003f_" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c4e2855-9588-4bc9-9890-af639bd565eb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PolicyPortalIssueNo" ma:index="2" nillable="true" ma:displayName="Issue No." ma:internalName="PolicyPortalIssueNo" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocRef" ma:index="3" nillable="true" ma:displayName="Doc. Ref." ma:internalName="PolicyPortalDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Framework/Strategy"/>
+          <xsd:enumeration value="Guidance (Gen.)"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="HSW Standard"/>
+          <xsd:enumeration value="Instruction"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="MoU"/>
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Procedure"/>
+          <xsd:enumeration value="Protocol"/>
+          <xsd:enumeration value="R2A2"/>
+          <xsd:enumeration value="Strategy"/>
+          <xsd:enumeration value="TAG"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="TIG"/>
+          <xsd:enumeration value="TOR"/>
+          <xsd:enumeration value="N/A"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Academy - Training / L&amp;D"/>
+              <xsd:enumeration value="Accessibility"/>
+              <xsd:enumeration value="Accounting &amp; Budgeting"/>
+              <xsd:enumeration value="ALARP Working Group"/>
+              <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
+              <xsd:enumeration value="Assessment (Nuclear safety)"/>
+              <xsd:enumeration value="Business Impact Target (BIT)"/>
+              <xsd:enumeration value="Business Travel"/>
+              <xsd:enumeration value="Change Management (Org.)"/>
+              <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
+              <xsd:enumeration value="Civil Engineering"/>
+              <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
+              <xsd:enumeration value="Civil Nuclear Security"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Conducting Investigations"/>
+              <xsd:enumeration value="Compliance"/>
+              <xsd:enumeration value="Contractor Management"/>
+              <xsd:enumeration value="Cyber Security and Information Assurance"/>
+              <xsd:enumeration value="Data Protection"/>
+              <xsd:enumeration value="Defence - Propulsion"/>
+              <xsd:enumeration value="Delivery Lead - Technical Division (R&amp;TS)"/>
+              <xsd:enumeration value="Development of Regulations and Guides"/>
+              <xsd:enumeration value="Diversity &amp; Inclusion (HR)"/>
+              <xsd:enumeration value="Divisional Delivery Support (DDS)"/>
+              <xsd:enumeration value="EC&amp;I Engineering"/>
+              <xsd:enumeration value="Efficiency Framework"/>
+              <xsd:enumeration value="Emergency P&amp;R"/>
+              <xsd:enumeration value="Emergency Preparedness &amp; Response (EP&amp;R)"/>
+              <xsd:enumeration value="Environment and Sustainability"/>
+              <xsd:enumeration value="Estates"/>
+              <xsd:enumeration value="Expenses"/>
+              <xsd:enumeration value="Export Control"/>
+              <xsd:enumeration value="Fault Analysis"/>
+              <xsd:enumeration value="Freedom of Information (FOI) &amp; Gen. Enquiries"/>
+              <xsd:enumeration value="GDA"/>
+              <xsd:enumeration value="Gifts and Hospitality"/>
+              <xsd:enumeration value="Governance"/>
+              <xsd:enumeration value="Health, Safety and Wellbeing (HSW)"/>
+              <xsd:enumeration value="Human &amp; Organisational Capability"/>
+              <xsd:enumeration value="Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Information Management"/>
+              <xsd:enumeration value="Information Security"/>
+              <xsd:enumeration value="International Cooperation"/>
+              <xsd:enumeration value="Invoice Management"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="Land Use Planning"/>
+              <xsd:enumeration value="Leadership and Management for Safety and Security"/>
+              <xsd:enumeration value="Learning &amp; Development"/>
+              <xsd:enumeration value="Legal Support"/>
+              <xsd:enumeration value="Management System"/>
+              <xsd:enumeration value="Mechanical Engineering"/>
+              <xsd:enumeration value="New build/construction"/>
+              <xsd:enumeration value="NHSS"/>
+              <xsd:enumeration value="Notification &amp; Authorisation"/>
+              <xsd:enumeration value="Nuclear Liabilities Regulation"/>
+              <xsd:enumeration value="Operating Reactors"/>
+              <xsd:enumeration value="Operational Inspection"/>
+              <xsd:enumeration value="Organisational Learning"/>
+              <xsd:enumeration value="People Services"/>
+              <xsd:enumeration value="Performance Management (HR)"/>
+              <xsd:enumeration value="Permissioning"/>
+              <xsd:enumeration value="PMO"/>
+              <xsd:enumeration value="Policy"/>
+              <xsd:enumeration value="Procurement"/>
+              <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
+              <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
+              <xsd:enumeration value="Regulatory Assurance"/>
+              <xsd:enumeration value="Regulatory Oversight"/>
+              <xsd:enumeration value="Research &amp; Development"/>
+              <xsd:enumeration value="Risk Management"/>
+              <xsd:enumeration value="RITE"/>
+              <xsd:enumeration value="Safeguards"/>
+              <xsd:enumeration value="Safety Case Working Group"/>
+              <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
+              <xsd:enumeration value="Sellafield"/>
+              <xsd:enumeration value="Shared Services"/>
+              <xsd:enumeration value="Structural Integrity"/>
+              <xsd:enumeration value="Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="Whistleblowing"/>
+              <xsd:enumeration value="WIReD"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
+              <xsd:enumeration value="Corporate Security Manager"/>
+              <xsd:enumeration value="Data Protection Compliance Lead"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
+              <xsd:enumeration value="Executive Office Support"/>
+              <xsd:enumeration value="Export Control Manager"/>
+              <xsd:enumeration value="Governance and Compliance Lead"/>
+              <xsd:enumeration value="Governance Manager"/>
+              <xsd:enumeration value="Head of Academy"/>
+              <xsd:enumeration value="Head of Commercial Management and Procurement"/>
+              <xsd:enumeration value="Head of Communications"/>
+              <xsd:enumeration value="Head of Compliance"/>
+              <xsd:enumeration value="Head of Data and Analytics"/>
+              <xsd:enumeration value="Head of Governance and Compliance"/>
+              <xsd:enumeration value="Head of Private Office"/>
+              <xsd:enumeration value="Head of Estates and Shared Services"/>
+              <xsd:enumeration value="Head of Finance and Commercial"/>
+              <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
+              <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
+              <xsd:enumeration value="Head of IT"/>
+              <xsd:enumeration value="Head of Legal Liaison"/>
+              <xsd:enumeration value="Head of Organisational Development (HR)"/>
+              <xsd:enumeration value="Head of Organisational Learning"/>
+              <xsd:enumeration value="Head of People Services"/>
+              <xsd:enumeration value="Head of PMO"/>
+              <xsd:enumeration value="Head of Policy"/>
+              <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
+              <xsd:enumeration value="Head of Risk and Assurance"/>
+              <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
+              <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
+              <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
+              <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
+              <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
+              <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
+              <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
+              <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
+              <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
+              <xsd:enumeration value="HoP - DDS"/>
+              <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
+              <xsd:enumeration value="HoP - Fault Analysis"/>
+              <xsd:enumeration value="HoP - Human and Organisational Capability"/>
+              <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
+              <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
+              <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
+              <xsd:enumeration value="HoP - Operational Inspection"/>
+              <xsd:enumeration value="HoP - Protective Security"/>
+              <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
+              <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
+              <xsd:enumeration value="HoP - Safeguards"/>
+              <xsd:enumeration value="HSW Manager"/>
+              <xsd:enumeration value="Information Management Manager"/>
+              <xsd:enumeration value="WIReD Product Owner"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueDate" ma:index="11" nillable="true" ma:displayName="Issue Date" ma:format="DateOnly" ma:internalName="PolicyPortalIssueDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalReviewDate" ma:index="12" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="PolicyPortalReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalIssueHistoryComments" ma:index="15" nillable="true" ma:displayName="Issue History/Comments" ma:internalName="PolicyPortalIssueHistoryComments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalFirstPublicationDate" ma:index="16" nillable="true" ma:displayName="First Publication Date" ma:format="DateOnly" ma:internalName="PolicyPortalFirstPublicationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldDocRef" ma:index="17" nillable="true" ma:displayName="Old Doc. Ref." ma:internalName="PolicyPortalOldDocRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalOldRecordRef" ma:index="18" nillable="true" ma:displayName="Old Record Ref." ma:internalName="PolicyPortalOldRecordRef">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PolicyPortalPublishStatus" ma:index="25" nillable="true" ma:displayName="Publish Status" ma:format="Dropdown" ma:internalName="PolicyPortalPublishStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Live"/>
+          <xsd:enumeration value="Unpublished"/>
+          <xsd:enumeration value="Withdrawn"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05350e14-297a-489c-ad04-faf6563b232c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="26" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="27" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="28" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="30" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="31" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85a4ca9d-4aea-456d-868e-8e20a97dbaed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05350e14-297a-489c-ad04-faf6563b232c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="dd2817321d504f1caee75a1112d299d4" ma:index="33" nillable="true" ma:taxonomy="true" ma:internalName="dd2817321d504f1caee75a1112d299d4" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{dd281732-1d50-4f1c-aee7-5a1112d299d4}" ma:taxonomyMulti="true" ma:sspId="66693000-3e12-4b44-a742-9a2ba35b7d28" ma:termSetId="7b4e1cbc-bd02-4183-9474-8a15f7a1216f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PCR_x003f_" ma:index="34" nillable="true" ma:displayName="PCR?" ma:default="0" ma:description="Document forms part of the Policy Compliance Report for ARAC." ma:format="Dropdown" ma:internalName="PCR_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
   <b:Source>
     <b:Tag>IAE16</b:Tag>
-    <b:SourceType>Report</b:SourceType>
-[...2 lines deleted...]
-    <b:Year>2016</b:Year>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{FD5F2391-38A9-41FC-9A08-79E8E4ABCC87}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>IAEA</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Publisher>International Atomic Energy Agency (IAEA)</b:Publisher>
-    <b:City>Vienna</b:City>
+    <b:Title>“IAEA Safety Standard Series No. GSR Part 2 - Leadership and Management for Safety"</b:Title>
+    <b:Year>2016</b:Year>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR206</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{51AC143D-6747-4E9B-BFFA-FA6B0F6C2431}</b:Guid>
+    <b:Tag>ONR211</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{C9C07217-4A5C-453E-8752-DF033F82E19C}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-INSP-GD-007 - LC7 Incidents on the Site</b:Title>
-[...14 lines deleted...]
-    <b:Day>25</b:Day>
+    <b:Title>"NS-INSP-GD-036 - LC36: Organisational Capability"</b:Title>
+    <b:Year>2021</b:Year>
     <b:RefOrder>2</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR2013</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{652CD94D-26CB-45BB-9919-EA28B315E3F8}</b:Guid>
+    <b:Tag>ONR6</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{8459E22D-105E-4DC8-B6FB-65B5812EBAF5}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>Safety Assessment Principles (SAPs) for Nuclear Facilities - 2014 Edition (Revision 1)</b:Title>
-[...2 lines deleted...]
-    <b:RefOrder>4</b:RefOrder>
+    <b:Title>"NS-TAST-GD-016 - Integrity of metals structures, systems and components"</b:Title>
+    <b:RefOrder>9</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR129</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{B415BE4F-C74D-448D-A16C-73119BA3CD8E}</b:Guid>
+    <b:Tag>ONR9</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{B624287C-F336-422D-B5D4-EDA3FE3CB6C4}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-INSP-GD-070 - Safety Culture Guide for Inspectors</b:Title>
-    <b:RefOrder>5</b:RefOrder>
+    <b:Title>"NS-TAST-GD-113 - Equipment Qualification"</b:Title>
+    <b:RefOrder>13</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR154</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{371F7F31-7023-4A64-91CB-31ABDFC4B981}</b:Guid>
+    <b:Tag>ONR5</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{9C962124-FA7D-4375-B7E6-062A3ACC13B9}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-TAST-GD-050 - Periodic Safety Reviews (PSRs)</b:Title>
-    <b:RefOrder>6</b:RefOrder>
+    <b:Title>NS-TAST-GD-111 - Management systems and quality management arrangements</b:Title>
+    <b:RefOrder>4</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR311</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{9FF6CAA9-469B-4722-B5CE-B64845E0A800}</b:Guid>
+    <b:Tag>ONR11</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{CEF8569A-FDDE-479A-9092-724B5551F522}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-TAST-GD-072 - Function and Content of a Safety Management Prospectus</b:Title>
-    <b:RefOrder>7</b:RefOrder>
+    <b:Title>ONR-INSP-GD-064 - General inspection guide</b:Title>
+    <b:RefOrder>5</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR124</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{BD69EB2B-E657-49E9-9B7A-49AA7E148E6E}</b:Guid>
+    <b:Tag>ONR7</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{052624EB-6438-48F8-B05C-58AB260977DB}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-TAST-GD-080 - Nuclear Safety Advice and Challenge</b:Title>
-    <b:RefOrder>8</b:RefOrder>
+    <b:Title>NS-INSP-GD-006 - Documents, records, authorities and certificates</b:Title>
+    <b:RefOrder>6</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR239</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{97BEF085-4001-46E8-A15E-B3EF7DFDFFD2}</b:Guid>
+    <b:Tag>ONR8</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{803DA6D0-D31E-4A50-B586-D481FD91931D}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>NS-TAST-GD-107 - Safety Leadership</b:Title>
-    <b:RefOrder>9</b:RefOrder>
+    <b:Title>NS-INSP-GD-025 - Operational Records</b:Title>
+    <b:RefOrder>7</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR312</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{933FCD25-706A-4403-9DEA-3643EE074CF8}</b:Guid>
+    <b:Tag>INR</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{5F0319A5-BF59-4C82-9C05-E8C9A2A31246}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>TD-HOC-GD-002 - Leadership and Management for Safety Reviews </b:Title>
-    <b:RefOrder>10</b:RefOrder>
+    <b:Title>NS-TAST-GD-033 - Management of records</b:Title>
+    <b:RefOrder>8</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR113</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{4F882024-E6C0-4B70-B5E5-2F02B3DD4008}</b:Guid>
+    <b:Tag>ONR4</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{47BCEBCD-ADE9-4C2B-ABCF-459D066C4609}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>ONR-INSP-GD-059 - Guidance for Inspection Strategy Planning and Recording</b:Title>
+    <b:Title>NS-TAST-GD-057- Design Safety Assurance</b:Title>
     <b:RefOrder>11</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ONR76</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{53972C71-CDC2-4965-8FA7-B468D729CA00}</b:Guid>
+    <b:Tag>ONR3</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{477327C7-2BD8-4EB2-BF61-C4742C87F640}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-TAST-GD-017 - Annex 4, Construction Assurance</b:Title>
+    <b:RefOrder>10</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR2</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{E4F561B8-9529-42F0-A13A-D6D280CAE590}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>NS-TAST-GD-077 - Supply Chain Management Arrangements for the Procurement of Nuclear Safety Related Items or Services</b:Title>
     <b:RefOrder>12</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>ISO15</b:Tag>
-[...1 lines deleted...]
-    <b:Guid>{4F35A997-81E9-4534-8B69-F009BEB23688}</b:Guid>
+    <b:Tag>IAE20</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{F7D53E42-BE5D-4D63-BF64-3176027ECA82}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>TECDOC-1910 - Quality Assurance and Quality Control in Nuclear Facilities and Activities</b:Title>
+    <b:Year>2020</b:Year>
+    <b:RefOrder>14</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR10</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{62EDEDC5-77CF-4009-B128-82A0CA609C23}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>NS-INSP-GD-015 - Periodic Review</b:Title>
+    <b:RefOrder>15</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE2</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{47D3268A-E339-425E-9BCF-BB932BB451FA}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>SSG-25 - Periodic Safety Review for Nuclear Power Plants</b:Title>
+    <b:Year>2013</b:Year>
+    <b:RefOrder>16</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ISO</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{EFA48AFB-3918-4B33-BA7A-299E7B019EDC}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>ISO</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:Title>ISO 9001:2015 - Quality management systems - requirements</b:Title>
-[...3 lines deleted...]
-    <b:RefOrder>13</b:RefOrder>
+    <b:Title>ISO 9001:2015 - Quallity management systems requirements</b:Title>
+    <b:RefOrder>17</b:RefOrder>
   </b:Source>
   <b:Source>
-    <b:Tag>CQI</b:Tag>
-[...2 lines deleted...]
-    <b:Title>CQI Nuclear Special Interest Group (NucSIG)</b:Title>
+    <b:Tag>Saf20</b:Tag>
+    <b:SourceType>Book</b:SourceType>
+    <b:Guid>{91669B64-8ED3-4D75-9F36-7B3AAE062E43}</b:Guid>
+    <b:Title>Safety Assessment Principles (SAPs) for Nuclear Facilities - 2014 Edition</b:Title>
+    <b:Year>2020</b:Year>
     <b:Author>
       <b:Author>
-        <b:Corporate>CQI</b:Corporate>
+        <b:Corporate>ONR</b:Corporate>
       </b:Author>
     </b:Author>
-    <b:URL>https://www.quality.org/article/cqi-nuclear-special-interest-group-nucsig</b:URL>
-    <b:RefOrder>14</b:RefOrder>
+    <b:RefOrder>3</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3B2F22A-5EE3-4CA4-B539-BF4522B00E31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1E7696-64D0-4E76-BD09-5F47C27AB98C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490ED5B9-84BB-4E11-AB53-C0B8C211310C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9419ACF-FD9B-4EEB-B545-BB3F91B9B619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302464A8-7BA5-4131-8D06-4B18A77BE91D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45C15F18-B266-43C1-9FCE-CC413B8BA5D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A80E854A-8916-41DE-AD3B-DC377418B08B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>20492</Characters>
+  <Pages>16</Pages>
+  <Words>3487</Words>
+  <Characters>20748</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>48</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>461</Lines>
+  <Paragraphs>218</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>LC 17 – Management Systems – DRAFT (Rev 15 - FINAL)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24039</CharactersWithSpaces>
+  <CharactersWithSpaces>24017</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LC 17 – Management Systems</dc:title>
+  <dc:title>LC17 – Management systems</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
+  <dc:creator>Liam Dunning</dc:creator>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>8.1</cp:contentStatus>
+  <cp:contentStatus>8.2</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227</vt:lpwstr>
+  </property>
 </Properties>
 </file>