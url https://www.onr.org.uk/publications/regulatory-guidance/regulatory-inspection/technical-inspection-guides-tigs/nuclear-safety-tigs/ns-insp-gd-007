--- v0 (2025-10-03)
+++ v1 (2026-11-05)
@@ -2,215 +2,223 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="198" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="198" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9156"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C20562" w:rsidRPr="006E0606" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
+      <w:tr w:rsidR="00C20562" w:rsidRPr="00C20562" w14:paraId="6C65111E" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:val="1162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="006E0606" w:rsidRDefault="00C20562" w:rsidP="00323E71">
+          <w:p w14:paraId="35C1F1C6" w14:textId="77777777" w:rsidR="00C20562" w:rsidRPr="00C20562" w:rsidRDefault="00C20562" w:rsidP="00323E71">
             <w:bookmarkStart w:id="0" w:name="_Toc466022543"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0226A" w:rsidRPr="006E0606" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
+      <w:tr w:rsidR="00D0226A" w:rsidRPr="001E03E1" w14:paraId="6FF9A0F4" w14:textId="77777777" w:rsidTr="00881B6F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="22413A"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="006E0606" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
+          <w:p w14:paraId="2F059A92" w14:textId="5883F379" w:rsidR="00595C8C" w:rsidRPr="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00595C8C">
             <w:pPr>
               <w:pStyle w:val="InnerCoverTitle"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E0606">
+            <w:r w:rsidRPr="00595C8C">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR </w:t>
             </w:r>
-            <w:r w:rsidR="00D60BCB" w:rsidRPr="006E0606">
+            <w:r w:rsidR="00D60BCB">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Technical Inspection Guide (TIG)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:sz w:val="56"/>
-                <w:szCs w:val="56"/>
+                <w:sz w:val="72"/>
+                <w:szCs w:val="72"/>
               </w:rPr>
               <w:id w:val="1228188510"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C4EA414" w14:textId="0CA54987" w:rsidR="00D0226A" w:rsidRPr="006E0606" w:rsidRDefault="00000000" w:rsidP="001E03E1">
+              <w:p w14:paraId="7C4EA414" w14:textId="0B3DAB08" w:rsidR="00D0226A" w:rsidRPr="001E03E1" w:rsidRDefault="00194181" w:rsidP="001E03E1">
                 <w:pPr>
                   <w:pStyle w:val="CoverTitle"/>
                   <w:rPr>
                     <w:szCs w:val="90"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
-                      <w:sz w:val="56"/>
-                      <w:szCs w:val="56"/>
+                      <w:sz w:val="72"/>
+                      <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:alias w:val="Document Title"/>
                     <w:tag w:val=""/>
                     <w:id w:val="-1089070423"/>
                     <w:lock w:val="sdtLocked"/>
                     <w:placeholder>
                       <w:docPart w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
                     </w:placeholder>
                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                     <w15:color w:val="000000"/>
                     <w15:appearance w15:val="hidden"/>
                     <w:text/>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:r w:rsidR="00BC3793" w:rsidRPr="006E0606">
+                    <w:r w:rsidR="00A95D87" w:rsidRPr="00A95D87">
                       <w:rPr>
-                        <w:sz w:val="56"/>
-                        <w:szCs w:val="56"/>
+                        <w:sz w:val="72"/>
+                        <w:szCs w:val="72"/>
                       </w:rPr>
                       <w:t>LC7 – Incidents on the Site</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRPr="006E0606" w:rsidRDefault="00D0226A">
+    <w:p w14:paraId="56A09D10" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00D0226A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRPr="006E0606" w:rsidRDefault="00881B6F">
+    <w:p w14:paraId="6AB6425B" w14:textId="77777777" w:rsidR="00D0226A" w:rsidRDefault="00881B6F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="006E0606">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="237341DD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0A4AA" wp14:editId="237341DD">
             <wp:simplePos x="685800" y="914400"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7568280" cy="10692360"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
@@ -239,3572 +247,3814 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7568280" cy="10692360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="006E0606" w:rsidRDefault="00267815">
+    <w:p w14:paraId="6D1C8B33" w14:textId="77777777" w:rsidR="00267815" w:rsidRDefault="00267815">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="006E0606">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A29B4CB" w14:textId="77777777" w:rsidR="00B23A5E" w:rsidRPr="006E0606" w:rsidRDefault="00B23A5E" w:rsidP="00B23A5E">
-[...612 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId18"/>
+    <w:p w14:paraId="1FDB4B56" w14:textId="6C10B266" w:rsidR="00595C8C" w:rsidRDefault="00595C8C" w:rsidP="00323E71">
+      <w:pPr>
+        <w:sectPr w:rsidR="00595C8C" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
           <w:cols w:space="312"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15905A9C" w14:textId="1AB274CD" w:rsidR="00131529" w:rsidRPr="00EE6C5C" w:rsidRDefault="00131529" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="3AE5EE98" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00EE0C77" w:rsidRDefault="00267815" w:rsidP="00EE0C77">
+      <w:pPr>
+        <w:pStyle w:val="ContentsHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE0C77">
+        <w:lastRenderedPageBreak/>
+        <w:t>Co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00257288">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420A11">
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0C77">
+        <w:t>ts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD6FB3C" w14:textId="05BA0781" w:rsidR="00580853" w:rsidRDefault="00AD167C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C15F3" w:rsidRPr="00893D9F">
+        <w:instrText>1</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText>,Heading 2,</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009C15F3" w:rsidRPr="00893D9F">
+        <w:instrText>2</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00716AB1" w:rsidRPr="00893D9F">
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc243580871" w:history="1">
+        <w:r w:rsidR="00580853" w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>1.</w:t>
+        </w:r>
+        <w:r w:rsidR="00580853">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00580853" w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Introduction</w:t>
+        </w:r>
+        <w:r w:rsidR="00580853">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00580853">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00580853">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580871 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00580853">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00580853">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00580853">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00580853">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01712EBA" w14:textId="48382A7B" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580872" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>LC7 – Incidents on the Site</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580872 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E1A47D8" w14:textId="1C90B99C" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580873" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Purpose and outcomes of LC7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580873 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0143251B" w14:textId="23A05756" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580874" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guidance on the purpose and inspection outcomes for LC7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580874 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07F33096" w14:textId="02D42624" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580875" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Arrangements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580875 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="179BB1AE" w14:textId="5038860A" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580876" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Notification</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580876 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4AFC0E41" w14:textId="42BD946A" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580877" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Recording</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580877 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42BBB1FC" w14:textId="7EB2A8FA" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580878" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Investigation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580878 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35A7F4F4" w14:textId="348E4194" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580879" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reporting</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580879 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="076CF768" w14:textId="733F3859" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580880" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.6.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Conclusion</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580880 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A5BFE2F" w14:textId="4B6F0697" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580881" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>References</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580881 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36335420" w14:textId="67FF97FB" w:rsidR="00580853" w:rsidRDefault="00580853">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243580882" w:history="1">
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document contr</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000602E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>l information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243580882 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CC4B54A" w14:textId="6A2F1DA0" w:rsidR="00267815" w:rsidRDefault="00AD167C" w:rsidP="00267815">
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716B9A7E" w14:textId="77777777" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815"/>
+    <w:p w14:paraId="4812BFF8" w14:textId="1D099CA0" w:rsidR="003E098E" w:rsidRDefault="003E098E" w:rsidP="00267815">
+      <w:pPr>
+        <w:sectPr w:rsidR="003E098E" w:rsidSect="00084ABE">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A875A4" w14:textId="7F61F835" w:rsidR="008D49A5" w:rsidRPr="00223090" w:rsidRDefault="008D49A5" w:rsidP="00223090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc210031496"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc243580871"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00EE6C5C">
+      <w:r w:rsidRPr="00223090">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="2968194E" w14:textId="36453E30" w:rsidR="00D21865" w:rsidRPr="00EE6C5C" w:rsidRDefault="00432E14" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="2C80C80B" w14:textId="77777777" w:rsidR="00AE16FA" w:rsidRPr="00EE6C5C" w:rsidRDefault="00AE16FA" w:rsidP="00AE16FA">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE6C5C">
-        <w:t>Technical Inspection Guides (TIG)</w:t>
-[...61 lines deleted...]
-      <w:r w:rsidR="000B0E11" w:rsidRPr="00EE6C5C">
+        <w:t>Technical Inspection Guides (TIG) support inspectors undertaking compliance inspections to make regulatory judgements in relation to the adequacy of compliance and in providing regulatory advice on specific Licence Conditions (LCs) to licensees. The purpose of this guidance is to facilitate a consistent approach to Licence Condition (LC) 7 – Incidents on the Site</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6C5C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00400D74" w:rsidRPr="00EE6C5C">
+      <w:r w:rsidRPr="00EE6C5C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7C1454" w14:textId="566E4044" w:rsidR="00B16846" w:rsidRPr="006E0606" w:rsidRDefault="00D21865" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="63871DCB" w14:textId="77777777" w:rsidR="00AE16FA" w:rsidRPr="006E0606" w:rsidRDefault="00AE16FA" w:rsidP="00AE16FA">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t xml:space="preserve">The guidance should not be regarded as exhaustive or mandatory, but provides a clear framework for inspectors to judge the </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="76CAD70F" w14:textId="2E20D0DD" w:rsidR="00D21865" w:rsidRPr="00EE6C5C" w:rsidRDefault="0046338B" w:rsidP="00EE6C5C">
+        <w:t xml:space="preserve">The guidance should not be regarded as exhaustive or mandatory, but provides a clear framework for inspectors to judge the adequacy of the licensee's arrangements and their adequate implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518EDFBE" w14:textId="72039D79" w:rsidR="00AE16FA" w:rsidRPr="00052BD8" w:rsidRDefault="00AE16FA" w:rsidP="00AE16FA">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:t>This guidance should be read in conjunction with ONR</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6757">
+      <w:r>
         <w:t>’s policy</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
-        <w:t xml:space="preserve"> on Risk-</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> on Risk-Informed and Targeted Engagements (RITE) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1922749794"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0045427C">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00CE6757">
+          <w:r w:rsidR="00052BD8">
             <w:instrText xml:space="preserve">CITATION ONR13 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="0045427C">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00CE6757" w:rsidRPr="00CE6757">
+          <w:r w:rsidR="00052BD8" w:rsidRPr="00052BD8">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[1]</w:t>
           </w:r>
-          <w:r w:rsidR="0045427C">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">, which sets out how ONR expects inspectors to target regulatory engagements in a risk-informed manner. It supports inspectors in deciding what to engage </w:t>
       </w:r>
-      <w:r w:rsidR="00AD49CD">
+      <w:r>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00B6126D" w:rsidRPr="006E0606">
-[...15 lines deleted...]
-    <w:p w14:paraId="2EF43B63" w14:textId="77777777" w:rsidR="00EE6C5C" w:rsidRPr="006E0606" w:rsidRDefault="00EE6C5C" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>utyholders on, based on their judgement of risk, prior to and during regulatory interventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0B1220" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRPr="00EE6C5C" w:rsidRDefault="00052BD8" w:rsidP="00052BD8">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EB0C492" w14:textId="310C4F67" w:rsidR="00131529" w:rsidRPr="006E0606" w:rsidRDefault="00131529" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="05AAE39A" w14:textId="5D0D5EC0" w:rsidR="008D49A5" w:rsidRDefault="00D61242" w:rsidP="00223090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc210031497"/>
-      <w:r w:rsidRPr="006E0606">
-[...18 lines deleted...]
-        <w:t>te</w:t>
+      <w:bookmarkStart w:id="3" w:name="_Toc243580872"/>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">LC7 – Incidents on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00052BD8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>ite</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-    <w:p w14:paraId="26EB4C2A" w14:textId="77777777" w:rsidR="00EE6C5C" w:rsidRDefault="00D932F8" w:rsidP="00EE6C5C">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="6D172AC1" w14:textId="43070AF8" w:rsidR="00D2121A" w:rsidRDefault="00D2121A" w:rsidP="00D2121A">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>The LC states</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00EE6C5C">
+        <w:t>The LC states:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203DA06E" w14:textId="13044C2E" w:rsidR="00A4671C" w:rsidRPr="006E0606" w:rsidRDefault="00A4671C" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="2CD028D9" w14:textId="77777777" w:rsidR="00D2121A" w:rsidRPr="006E0606" w:rsidRDefault="00D2121A" w:rsidP="00D2121A">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1111"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidR="006539F7" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7(1)</w:t>
       </w:r>
-      <w:r w:rsidR="006539F7" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-    <w:p w14:paraId="30D6C0FB" w14:textId="77777777" w:rsidR="00751519" w:rsidRPr="006E0606" w:rsidRDefault="00751519" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> The licensee shall make and implement adequate arrangements for the notification, recording, investigation and reporting of such incidents occurring on the site’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BBD4B0" w14:textId="77777777" w:rsidR="00D2121A" w:rsidRPr="006E0606" w:rsidRDefault="00D2121A" w:rsidP="00D2121A">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1536"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:t>as is required by any other condition attached to this licence;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0599EB91" w14:textId="7A21F491" w:rsidR="008F56AC" w:rsidRPr="006E0606" w:rsidRDefault="008F56AC" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="68DB4531" w14:textId="77777777" w:rsidR="00D2121A" w:rsidRPr="006E0606" w:rsidRDefault="00D2121A" w:rsidP="00D2121A">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1536"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">as ONR may </w:t>
       </w:r>
-      <w:r w:rsidR="006F070B" w:rsidRPr="00590E64">
+      <w:r w:rsidRPr="00590E64">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="A3D8E7"/>
         </w:rPr>
         <w:t>specify</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3637FD11" w14:textId="0AD50E99" w:rsidR="00A4671C" w:rsidRPr="006E0606" w:rsidRDefault="003101B3" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="3EFA6029" w14:textId="77777777" w:rsidR="00D2121A" w:rsidRPr="006E0606" w:rsidRDefault="00D2121A" w:rsidP="00D2121A">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1536"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:t>as the licensee considers necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F47A80F" w14:textId="49C8C60D" w:rsidR="00057012" w:rsidRPr="006E0606" w:rsidRDefault="003349F5" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="2647EC4C" w14:textId="77777777" w:rsidR="00D2121A" w:rsidRPr="006E0606" w:rsidRDefault="00D2121A" w:rsidP="00D2121A">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1111"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E42703" w:rsidRPr="00590E64">
+        <w:t xml:space="preserve"> The licensee shall submit to ONR for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590E64">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAE49B"/>
         </w:rPr>
         <w:t>approv</w:t>
       </w:r>
-      <w:r w:rsidR="00E42703">
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAE49B"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
-      <w:r w:rsidR="004923CE" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">such part or parts of the aforesaid arrangements as ONR may </w:t>
       </w:r>
-      <w:r w:rsidR="00CA25A7" w:rsidRPr="00590E64">
+      <w:r w:rsidRPr="00590E64">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="A3D8E7"/>
         </w:rPr>
         <w:t>specify</w:t>
       </w:r>
-      <w:r w:rsidR="004923CE" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D36E114" w14:textId="4DC75142" w:rsidR="003349F5" w:rsidRPr="006E0606" w:rsidRDefault="00721F49" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="3040EC90" w14:textId="77777777" w:rsidR="00D2121A" w:rsidRPr="006E0606" w:rsidRDefault="00D2121A" w:rsidP="00D2121A">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1111"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> The licensee shall ensure that once </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA5A38">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAE49B"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> no alteration or amendment is made to the approved arrangements unless ONR has approved such alteration or amendment.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t>’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A72AF9" w14:textId="306392D3" w:rsidR="00EE6C5C" w:rsidRDefault="00EE6C5C" w:rsidP="00EE6C5C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="2BFCEDB0" w14:textId="45C018B1" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB" w:rsidP="00A77642">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CBAE12" w14:textId="0E4C3DDD" w:rsidR="00140E1C" w:rsidRDefault="002050AD" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc210031498"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc243580873"/>
+      <w:r w:rsidRPr="006E0606">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Purpose and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>utcomes of LC7</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="24557820" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The purpose of LC7 is to ensure that licensee</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> have adequate arrangements to ensure that safety significant incidents are appropriately managed and learning is identified to prevent recurrence of similar future incidents</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and detect any trends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEE1AB2" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The main regulatory outcomes of LC7 focus on the following areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32830BE9" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>Ensuring that the licensee is meeting legal and regulatory obligations for incident management, including timely notification and thorough investigation by suitably qualified personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686CBD30" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">Ensuring the reporting by licensees includes a comprehensive account of incidents, detailing the nature, cause and impact of each event. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA2C895" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">Ensuring that all incidents, regardless of their severity, are accurately recorded and analysed to identify any underlying issues or trends (which may be precursors for more significant events) or learning to be disseminated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F5D66B" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:strike/>
         </w:rPr>
-        <w:sectPr w:rsidR="00EE6C5C" w:rsidSect="00EE6C5C">
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId21"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>Incidents on site will likely interface across the majority of arrangements in place for other LC’s in relation to notifying ONR. However</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> LC7 is specifically referred to in the following LC’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332F9BFE" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>LC23(3) – ‘…..identifies any matter indicating that the safety of any operation or the safe condition of any plant may be affected that person shall bring that matter to the attention of the licensee forthwith who shall take appropriate action and ensure that the matter is then notified, recorded, investigated and reported in accordance with arrangements made under Condition 7.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44801FF0" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>LC28(8) – ‘…..the suitably qualified and experienced person appointed to control or supervise such examination, inspection, maintenance or test shall bring it to the attention of the licensee forthwith who shall take appropriate action and ensure the matter is then notified, recorded, investigated and reported in accordance with arrangements made under Condition 7.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02560AAA" w14:textId="77777777" w:rsidR="004F567B" w:rsidRPr="006E0606" w:rsidRDefault="004F567B" w:rsidP="004F567B">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>LC34(2) – ‘……that any such leak or escape is then notified, recorded, investigated and reported in accordance with arrangements made under Condition 7’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040D741A" w14:textId="6721295C" w:rsidR="00D60BCB" w:rsidRDefault="00D60BCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540E3FBF" w14:textId="6B4CBFE0" w:rsidR="00D60BCB" w:rsidRDefault="00770233" w:rsidP="00D60BCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc243580874"/>
+      <w:r w:rsidRPr="006E0606">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guidance on the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">urpose and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">nspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>utcomes for LC7</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="0C9E4419" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="00EE6C5C" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc243580875"/>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>Arrangements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="2EA71866" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">In judging the adequacy of the arrangements, it is important to sample not only their scope and adequacy, but also their practical implementation at the workplace. This involves discussions with various levels of management and the workforce performing the tasks. When assessing the adequacy of the arrangements consider: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5FC610" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">That the arrangements are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>documented within the licensee’s safety management system,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> current and authorised by an appropriate SQEP individual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043E38D2" w14:textId="69AD3039" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Whether</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> the arrangements outline the process and procedures o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> notification, recording, investigation and reporting. The arrangements should employ a system for the reporting and categorisation of incidents by type and safety significance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and aligned to the ONR incident reporting process (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00341264">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ONR-OL-PROC-002-Process for notifying incidents to ONR</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00341264">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-214347258"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00052BD8">
+            <w:instrText xml:space="preserve">CITATION ONR30 \l 2057 </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00052BD8" w:rsidRPr="00052BD8">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[2]</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00341264">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>If the significance of an incident only becomes apparent following a detailed investigation then retrospective notification may be necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62167E12" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The categorisation system should comply with those LC’s which refer specifically to LC7. It should also cover LC13(10) notification requirements. The arrangements should include the option for licensees to bring to the attention of the Nuclear Safety Committee details of the most safety significant incidents for its consideration and advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EF51B5" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">That the arrangements make provision for submissions for approval to ONR of such part or parts of the arrangements that ONR may specify. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">Always check whether ONR has approved parts of the LC7 arrangements (LC7(3)) and if so, confirm that the approved arrangements are in place, implemented and subject to configuration control and oversight. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1E4613" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>That the roles and responsibilities of staff involved in the processes are clearly defined with associated training, experience and qualifications specified. Confirm that arrangements identify management expectations for all staff with regard to reporting incidents.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27731F05" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>That reporting requirements are communicated to all staff (including contracted</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">temporary staff) during initial and refresher training. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0679CDAC" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+        <w:sectPr w:rsidR="007C74A2" w:rsidSect="007C74A2">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc348368143"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc210031498"/>
+    </w:p>
+    <w:p w14:paraId="09D40492" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Purpose </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="005A5194" w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">That sufficient </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">records/details (as required by LC6) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>of incidents are adequately recorded to enable a permanent record of incidents occurring to be maintained, and provide data to assess an incident’s safety significance.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BB317A" w14:textId="7CEF9665" w:rsidR="00D22A27" w:rsidRPr="006E0606" w:rsidRDefault="003C7780" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="25C01AA6" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>T</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00431381" w:rsidRPr="006E0606">
+        <w:t>Incidents which challenge safety to be reviewed immediately and appropriate corrective action to be taken.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D821E3" w:rsidRPr="006E0606">
-[...151 lines deleted...]
-    <w:p w14:paraId="1988FD93" w14:textId="7508A279" w:rsidR="0040415A" w:rsidRPr="006E0606" w:rsidRDefault="0040415A" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The arrangements identify screening criteria to consistently select and prioritise incidents for further investigation and should also identify requirements for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CB2254" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>LC23(3) – ‘…..</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="02D7B301" w14:textId="6D9573D1" w:rsidR="00A04556" w:rsidRPr="006E0606" w:rsidRDefault="00A04556" w:rsidP="00EE6C5C">
+        <w:t>nominating suitably qualified and experienced staff to carry out investigations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF0CA0D" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>LC28(</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2ADC0361" w14:textId="5B16556A" w:rsidR="00EA3297" w:rsidRPr="006E0606" w:rsidRDefault="00EA3297" w:rsidP="00EE6C5C">
+        <w:t>identifying the scope and/or terms of reference of the investigation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C84573F" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>LC34(2) – ‘……that any such leak or escape is then notified, recorded, investigated and reported in accordance with arrangements made under Condition 7’.</w:t>
-[...5 lines deleted...]
-        <w:sectPr w:rsidR="00EE6C5C" w:rsidSect="00EE6C5C">
+        <w:t>confirming the extent of condition and the effect of the incident over and above what is normal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C13F5E9" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>recording the outcome from the investigation including root cause identification, where appropriate and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CDC663" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>recommending actions in the interests of safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3540762B" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The arrangements should ensure that any implications for design, procurement, commissioning, operation, maintenance, decommissioning, training, human and organisational factors are evaluated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05021DED" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The arrangements should include the methods for identifying the apparent, direct and root causes of incidents and should ensure that corrective actions are clearly identified to address the causes of an incident.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The actions should be intended to correct an adverse condition, prevent recurrence and enhance safety, where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D42B975" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>LC7 does not explicitly refer to corrective action in response to incidents notified under the LC, but LC17 quality management arrangements will require timely corrective action to eliminate the causes of non-conformances, so the expectation is that the licensee’s arrangements include requirements to rectify conditions adverse to safety identified from their incident investigations.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The arrangements should therefore identify the systems used to record, implement and track any corrective actions identified as a result of an investigation and ensure that an auditable trail for completion of actions placed and closure of the incident response is provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D1855C" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="007C74A2" w:rsidSect="007C74A2">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc348368144"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006E0606">
+    </w:p>
+    <w:p w14:paraId="57F5FBAD" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="00EE6C5C" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc243580876"/>
+      <w:r w:rsidRPr="00EE6C5C">
         <w:lastRenderedPageBreak/>
-        <w:t>Guidance on the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00261532" w:rsidRPr="006E0606">
+        <w:t>Notification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="12C51336" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="00A36760" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">ONR is the UK enforcing authority for legislation related to its five statutory purposes. This legislation places duties on organisations and individuals undertaking relevant activities. Part of these duties include notifying the enforcing authority of incidents. Dutyholders should identify and record all incidents based on their actual and reasonable foreseeable consequences. The arrangements should include the requirement for ONR to be notified of incidents prescribed under </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36760">
+        <w:t>legislation.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
-[...35 lines deleted...]
-    <w:p w14:paraId="56AB3E71" w14:textId="305C437E" w:rsidR="006F11B8" w:rsidRPr="006E0606" w:rsidRDefault="006F11B8" w:rsidP="00EE6C5C">
+    </w:p>
+    <w:p w14:paraId="2D7EBFA8" w14:textId="67AC1B20" w:rsidR="007C74A2" w:rsidRPr="00A36760" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
-      <w:r w:rsidRPr="006E0606">
-[...25 lines deleted...]
-      <w:r w:rsidR="008F6A34" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="00A36760">
+        <w:t>The arrangements should ensure that details of incidents affecting safety on the site are notified to ONR, indicating the reason for notification in relation to the categorisation system and include reference to the current national and international reporting criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36760">
+        <w:t xml:space="preserve"> INES.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC2E98" w:rsidRPr="006E0606">
-[...10 lines deleted...]
-      <w:r w:rsidR="000C2A1D" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="00A36760">
+        <w:t>Arrangements should identify the person responsible for informing ONR with all notifications made in a timely manner; within limits specified by the arrangements.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B0C6D" w:rsidRPr="006E0606">
-[...11 lines deleted...]
-      <w:r w:rsidR="004B0C6D" w:rsidRPr="006E0606">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A36760">
+        <w:t>The arrangements should reference the ONR incident reporting process and include clear links across to the ONR incident codes.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E52FC" w:rsidRPr="006E0606">
-[...24 lines deleted...]
-        <w:r w:rsidR="00341264" w:rsidRPr="00341264">
+      <w:r w:rsidRPr="00A36760">
+        <w:t xml:space="preserve">The notification process, criteria and applicable legislation are within </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00A36760">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ONR-OL-PROC-002-Process for notifying incidents to ONR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00341264" w:rsidRPr="00341264">
-[...2 lines deleted...]
-      <w:r w:rsidR="0045427C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-214347258"/>
+          <w:id w:val="-269389670"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0045427C">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00CE6757">
+          <w:r w:rsidR="00052BD8">
             <w:instrText xml:space="preserve">CITATION ONR30 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="0045427C">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00CE6757" w:rsidRPr="00CE6757">
+          <w:r w:rsidR="00052BD8" w:rsidRPr="00052BD8">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>[2]</w:t>
           </w:r>
-          <w:r w:rsidR="0045427C">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00341264" w:rsidRPr="00341264">
+      <w:r w:rsidRPr="00A36760">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008E2CD9" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-    <w:p w14:paraId="5E2FA690" w14:textId="4BEDD58C" w:rsidR="00906DD4" w:rsidRPr="006E0606" w:rsidRDefault="00FC31D7" w:rsidP="00EE6C5C">
+    </w:p>
+    <w:p w14:paraId="728B5CFB" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t xml:space="preserve">The categorisation system should comply with </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="002B176B" w:rsidRPr="006E0606">
+        <w:t>It is important to sample not only the scope and adequacy of the arrangements, but also their practical implementation, consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677AF7ED" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>That the licensee is discharging its statutory duty to report certain incidents to ONR and to ministers.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0045427C">
-[...19 lines deleted...]
-      <w:r w:rsidR="00EE6C5C">
+    </w:p>
+    <w:p w14:paraId="73862AEB" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>That incidents are reported within the requisite timescales to the appropriate regulatory purposes</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidR="0045427C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B23F1" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>functions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="0045427C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B23F1" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-        <w:sectPr w:rsidR="0045427C" w:rsidSect="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2961D1" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>Whether the classification of incidents aligns with regulatory thresholds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379A9739" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>That</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> the Nuclear Safety Committee is notified of significant incidents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A828C5" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>That staff are aware of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>trained in their responsibility for notifying incidents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E30D6DA" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>Potential consequences of incidents is also applicable to new build projects on licenced sites, for instance where a safety functional design requirement has been challenged, but there is not yet any nuclear inventory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AF0F0A" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Bulletlist1"/>
+        <w:ind w:left="1276"/>
+        <w:sectPr w:rsidR="007C74A2" w:rsidSect="007C74A2">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43D86F2F" w14:textId="73AB668A" w:rsidR="003360A0" w:rsidRPr="006E0606" w:rsidRDefault="002923A7" w:rsidP="00EE6C5C">
-[...46 lines deleted...]
-    <w:p w14:paraId="70260543" w14:textId="77777777" w:rsidR="00D02920" w:rsidRPr="006E0606" w:rsidRDefault="00D02920" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="10E09BB2" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
-      <w:r w:rsidRPr="006E0606">
-[...3 lines deleted...]
-    <w:p w14:paraId="7DA4D58B" w14:textId="77777777" w:rsidR="00D02920" w:rsidRPr="006E0606" w:rsidRDefault="00D02920" w:rsidP="00EE6C5C">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>That the p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">otential consequences of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">an incident or near miss are considered and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>High Potential (H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>) event</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are identified and investigated appropriately</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>. A H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>o event is an incident or near miss that, while not resulting in actual harm or significant consequences, had the potential, under slightly different circumstances, to lead to a serious safety/operational impact. On a licensed nuclear site, a H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">o event is particularly important as it can reveal latent weaknesses in systems, processes, or human performance that, if left unaddressed, could contribute to a future event with more severe outcomes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C1C3D3" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="00EE6C5C" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc243580877"/>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>Recording</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="0B823D10" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>Timely and accurate recording of incidents is vital. In assessing the adequacy consider</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">hether there </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>a centralised system for logging all incidents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6D4643" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
+      <w:pPr>
+        <w:pStyle w:val="F9-Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00451446">
+        <w:t>By sampling that incidents are adequately recorded to enable a permanent record of incidents occurring to be maintained and provide data to assess an incident’s safety significance. The records made should be suitable to allow ranking, analysis and trending of the incidents recorded. Verify that where an incident or near miss is classified as a HiPo event, it has been identified and investigated appropriately, the scope of which should consider beyond the immediate and direct causes to determine any underlying systemic or organisational failures</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612D3BB3" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>identifying the scope and/or terms of reference of the investigation;</w:t>
-[...358 lines deleted...]
-      <w:r w:rsidR="00940390" w:rsidRPr="006E0606">
+        <w:t>Incident records are complete (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i.e., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>date, time, location, personnel, description</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0083256E" w:rsidRPr="006E0606">
-[...150 lines deleted...]
-      <w:r w:rsidR="00940390" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> etc</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003B1AE8" w:rsidRPr="006E0606">
-[...15 lines deleted...]
-    <w:p w14:paraId="5D99CA3C" w14:textId="48AEC6DB" w:rsidR="00874FBF" w:rsidRPr="006E0606" w:rsidRDefault="00874FBF" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>). Evaluate the completeness and accuracy of incident logs and databases. Are incident categories and severity levels clearly defined and used consistently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F58272F" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:t>Records should be kept in accordance with the requirements of LC6 -</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std" w:cs="HelveticaNeueLT Std"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
-        <w:t>Documents, records, authorities and certificates.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="001C1D5F">
+        <w:t>Documents, records, authorities and certificates. Incident records must be maintained in a way that allows for traceability, auditability, and retrieval. Is access to incident records controlled and auditable</w:t>
+      </w:r>
+      <w:r>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00DF13E1" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t>Are updates and follow-up actions recorded in the system</w:t>
       </w:r>
-      <w:r w:rsidR="00110844">
+      <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F71D3E" w14:textId="22F7A17B" w:rsidR="00D5082E" w:rsidRPr="006E0606" w:rsidRDefault="000D0E1E" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="13E3F1CC" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00D5082E" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>ow accessible incident report information is to plant personnel</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
-[...11 lines deleted...]
-      <w:r w:rsidR="00D5082E" w:rsidRPr="006E0606">
+      <w:r>
+        <w:t xml:space="preserve"> / inspectors to judge adequacy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> and whether information is collected centrally in a manner that is suitable for timely retrieval, collation and subsequent analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26084C05" w14:textId="77777777" w:rsidR="0045427C" w:rsidRDefault="0045427C" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="2ABFC9AC" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:sectPr w:rsidR="0045427C" w:rsidSect="00EE6C5C">
+        <w:sectPr w:rsidR="007C74A2" w:rsidSect="007C74A2">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30982E09" w14:textId="77777777" w:rsidR="00EE6C5C" w:rsidRDefault="00174539" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="1AA8858E" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc243580878"/>
       <w:r w:rsidRPr="006E0606">
         <w:lastRenderedPageBreak/>
         <w:t>Investigation</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1D233D11" w14:textId="0528AEF1" w:rsidR="0045427C" w:rsidRPr="0045427C" w:rsidRDefault="00E77701" w:rsidP="00EE6C5C">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="4E1869A8" w14:textId="3752870D" w:rsidR="007C74A2" w:rsidRPr="0045427C" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t xml:space="preserve">There is a clear linkage between the investigation process and the </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0045427C">
+        <w:t xml:space="preserve">There is a clear linkage between the investigation process and the Operational Experience Framework </w:t>
+      </w:r>
+      <w:r>
         <w:t>(OEF)</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
-        <w:t>. LC7</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00EE6C5C">
+        <w:t xml:space="preserve">. LC7 does not explicitly refer to the OEF or corrective actions, however, further guidance in this area is provided within on HOW2 Hub, specifically on the expectations of an </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">OEF </w:t>
       </w:r>
-      <w:r w:rsidR="002965FD" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-      <w:r w:rsidR="000D0E1E">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>and the associated outcomes. For information</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D51E1C" w:rsidRPr="006E0606">
-[...15 lines deleted...]
-        <w:r w:rsidR="00485038" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> there is a HSE workbook on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="006E0606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>investigating accidents and incidents</w:t>
-[...11 lines deleted...]
-          <w:t>(HSG245)</w:t>
+          <w:t>investigating accidents and incidents (HSG245)</w:t>
         </w:r>
       </w:hyperlink>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1953668555"/>
           <w:citation/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CE6757" w:rsidRPr="00CE6757">
+          <w:r w:rsidRPr="00CE6757">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00CE6757" w:rsidRPr="00CE6757">
+          <w:r w:rsidRPr="00CE6757">
             <w:instrText xml:space="preserve"> CITATION HSE04 \l 2057 </w:instrText>
           </w:r>
-          <w:r w:rsidR="00CE6757" w:rsidRPr="00CE6757">
+          <w:r w:rsidRPr="00CE6757">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00CE6757" w:rsidRPr="00CE6757">
-            <w:t xml:space="preserve"> [3]</w:t>
+          <w:r w:rsidR="00052BD8">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00CE6757" w:rsidRPr="00CE6757">
+          <w:r w:rsidR="00052BD8" w:rsidRPr="00052BD8">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[3]</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE6757">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C05E66" w:rsidRPr="00C05E66">
-[...6 lines deleted...]
-    <w:p w14:paraId="2C551F46" w14:textId="09DDCD8C" w:rsidR="001D7920" w:rsidRPr="006E0606" w:rsidRDefault="001D7920" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="00C05E66">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199A4067" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t xml:space="preserve">In assessing the adequacy </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2705A152" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00C05E66" w:rsidP="0045427C">
+        <w:t xml:space="preserve">In assessing the adequacy of an investigation consider: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA5783F" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>Whether</w:t>
       </w:r>
-      <w:r w:rsidR="009726E4" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> incidents which challenged the safety of the plant</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6757">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009726E4" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6757">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009726E4" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">facility were reviewed immediately and appropriate corrective action taken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3856402C" w14:textId="23FF927B" w:rsidR="009726E4" w:rsidRPr="006E0606" w:rsidRDefault="00BB492C" w:rsidP="00792803">
+    <w:p w14:paraId="6002F801" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>Verify</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00EE6C5C">
+        <w:t>Verify that screening criteria are established and that there are clear responsibilities for decision making in relation to screening.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t>y sampling that incidents are screened consistently to ensure that the appropriate level of investigation is undertaken based upon the potential significance of the incident and</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00116F6B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CE6757">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009726E4" w:rsidRPr="006E0606">
-[...5 lines deleted...]
-      <w:r w:rsidR="009726E4" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">or the learning that may be derived. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B619D8" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00116F6B" w:rsidP="00EB1304">
+    <w:p w14:paraId="6CF12683" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>Whether</w:t>
       </w:r>
-      <w:r w:rsidR="009726E4" w:rsidRPr="006E0606">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CE6757">
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> the persons or group undertaking the screening have the necessary breadth of experience and sufficient knowledge of the plant or process. Confirm that members of the investigation teams are </w:t>
+      </w:r>
+      <w:r>
         <w:t>SQEP</w:t>
       </w:r>
-      <w:r w:rsidR="00086E7A" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> to adequately investigate and analyse the incident information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21880263" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00116F6B" w:rsidP="00A51258">
+    <w:p w14:paraId="7A5F5BDC" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="001A3B7C" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>he investigation methods utilised are adequately defined and appropriate to the significance of the incident. When necessary</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6757">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001A3B7C" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> do the methods identify direct and root causes, together with contributory factors</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6757">
+      <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742E8813" w14:textId="5C0406DC" w:rsidR="00F73BE9" w:rsidRPr="006E0606" w:rsidRDefault="00116F6B" w:rsidP="00A51258">
+    <w:p w14:paraId="3753F2E5" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="001A3B7C" w:rsidRPr="006E0606">
-[...11 lines deleted...]
-      <w:r w:rsidR="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>hether the methods used do address plant, procedural and personnel issues adequately. Check that human error is not being identified as the root cause without understanding of the factors leading to the human error.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A3B7C" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-    <w:p w14:paraId="5319B97C" w14:textId="468CCE27" w:rsidR="00847DAE" w:rsidRPr="006E0606" w:rsidRDefault="00116F6B" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>Check if failed barriers, organizational weaknesses and error likely situations are considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9A0B4B" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00F73BE9" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>hat similar internal or external incidents are considered during the investigation</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6757">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F73BE9" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6757">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F73BE9" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-    <w:p w14:paraId="22CD8982" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00CE6757" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>analysis process. Confirm that the sources or database of information relating to similar incidents or precursors are easily accessible, retrievable and easy to use by those carrying out the investigation/analysis. Evaluate if effectiveness of corrective actions taken to previous similar incidents are considered during an incident investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AFF663" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
-        <w:sectPr w:rsidR="00CE6757" w:rsidSect="00EE6C5C">
+        <w:sectPr w:rsidR="007C74A2" w:rsidSect="007C74A2">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC5484F" w14:textId="02D66CF7" w:rsidR="001D7920" w:rsidRPr="006E0606" w:rsidRDefault="00116F6B" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="638C325E" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00847DAE" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-    <w:p w14:paraId="7A73CBCC" w14:textId="731D84D2" w:rsidR="001D7920" w:rsidRPr="006E0606" w:rsidRDefault="00116F6B" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>hat analyses of incidents or group of low-level incidents and near misses are performed to identify root causes or precursors of declining performance. Confirm that periodically the database is reviewed and that a methodology is established to perform root cause analysis to an accumulation or trend of low-level incidents and near misses in the same area or with a similar pattern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14752A7A" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="001D7920" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">hether the investigations are conducted in a timely manner and completed in accordance with times set out in the arrangements. </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001D7920" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">Check if there is a procedure for gathering information from incident participants and the scene as promptly as possible after the occurrence and that where necessary scene preservation was in evidence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFA76C8" w14:textId="0D6C20D2" w:rsidR="001D7920" w:rsidRPr="006E0606" w:rsidRDefault="00116F6B" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="6DEB3421" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00422DD0" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-    <w:p w14:paraId="04D314EC" w14:textId="0C028407" w:rsidR="00123AE2" w:rsidRPr="006E0606" w:rsidRDefault="00116F6B" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>hat investigations are conducted and completed in a timely manner with arrangements in place to ensure that information is gathered as soon as possible after the incident has taken place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733BBD76" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>Whether</w:t>
       </w:r>
-      <w:r w:rsidR="002F2268" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> the screening and investigation process considers extent of condition across the site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB39234" w14:textId="788AACE6" w:rsidR="00142AD7" w:rsidRPr="006E0606" w:rsidRDefault="00116F6B" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="55E05239" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00142AD7" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>hat the results of investigations are used to develop corrective actions that are implemented in due time to avoid any recurrence of the incidents.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00940390" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">Confirm that corrective actions have been reviewed and approved in accordance with defined arrangements before implementation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14887982" w14:textId="079C1643" w:rsidR="00142AD7" w:rsidRPr="006E0606" w:rsidRDefault="00116F6B" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="19BF4660" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
-        <w:t>Whether</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE6757">
+        <w:t>Whether / where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> the status and effectiveness of corrective actions is monitored and that the appropriate level of management is held accountable for completion of the corrective actions and that closure is recorded and formally closed out.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00324AA2">
-[...15 lines deleted...]
-    <w:p w14:paraId="6550A46E" w14:textId="55F72932" w:rsidR="00142AD7" w:rsidRPr="006E0606" w:rsidRDefault="00324AA2" w:rsidP="00EE6C5C">
+    </w:p>
+    <w:p w14:paraId="59FB9968" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
-        <w:t>Whether</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="76E64F1D" w14:textId="5B6AC7EE" w:rsidR="00E6759B" w:rsidRPr="006E0606" w:rsidRDefault="00324AA2" w:rsidP="00EE6C5C">
+        <w:t>Whether / where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> corrective actions from investigations are monitored and managed by the licensees LC17 corrective action process or by other appropriate means.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2438FE07" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00E6759B" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>hat there is a system in place for the review of progress of closure of corrective actions.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E6759B" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>Confirm that there is a procedure to review the effectiveness of corrective actions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B987CD" w14:textId="77777777" w:rsidR="00EE6C5C" w:rsidRDefault="0017116E" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="397624D1" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc243580879"/>
       <w:r w:rsidRPr="006E0606">
         <w:t>Reporting</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="301C7322" w14:textId="71506181" w:rsidR="009F3FFC" w:rsidRPr="006E0606" w:rsidRDefault="007E175D" w:rsidP="00EE6C5C">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="046F2A57" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>Licensees</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F3FFC" w:rsidRPr="006E0606">
+        <w:t>Licensees are required to ensure that following an investigation into the circumstances surrounding an incident on the site, a documented report is produced.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F201BB" w:rsidRPr="006E0606">
-[...30 lines deleted...]
-    <w:p w14:paraId="4688038F" w14:textId="16318574" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>The reports should contain the following information as proportionate and appropriate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B7F8DD" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>T</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Time, date, and place of the incident</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFD5E90" w14:textId="04D96832" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="27D30509" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>S</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Site and plant affected, and duty shifts involved</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15219D72" w14:textId="237EEA5B" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="6575006F" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:lastRenderedPageBreak/>
-        <w:t>A</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>A description of the circumstances of the incident</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A1DDE1" w14:textId="56F174A2" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="549E9E2E" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>D</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Details of any casualties or otherwise affected persons</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC9D4CE" w14:textId="081440F3" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="64272E37" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>E</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Estimation of any radiological effects or contamination spread</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F5DB65" w14:textId="0C0C5271" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="4E24D636" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>C</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Condition of the affected plant and suitability for service</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEE9592" w14:textId="4FC37A50" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="763AB479" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>A</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Assessment of the consequences or potential consequences for safety in the short and long term (including the INES rating)</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47ECE0D3" w14:textId="193830EC" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="452A8483" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>D</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Details of initial action taken to eliminate, control, contain or mitigate the hazard</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6579CFDF" w14:textId="1BB989C1" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="0B2A677D" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>R</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Requirements for preservation of scene</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D289A52" w14:textId="37E6778C" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="74D0EE57" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>D</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Details of categorisations, organisations notified and feedback obtained</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B4FC60" w14:textId="1F8505CF" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="0E5467D6" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>I</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Investigation undertaken</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F42DEBE" w14:textId="4D3CA8C5" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="57202354" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>I</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Identification of the direct and root causes</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23680022" w14:textId="2B236DDA" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="06F83C43" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>A</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Assessment of extent of condition</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D9DB69" w14:textId="093A0756" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="7C2C9BA5" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>I</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Identification of repeat incidents, including contributory factors and review of previous corrective actions taken</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F201BB" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC33ACA" w14:textId="12381821" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="565C09D1" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>C</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Corrective actions recommended, with their target completion dates</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F201BB" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB32395" w14:textId="28EBBF72" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="23F180F4" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>L</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A36760">
+        <w:t>Learning opportunities for similar operations, plants or facilities</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226900EB" w14:textId="3F33C248" w:rsidR="00F201BB" w:rsidRPr="006E0606" w:rsidRDefault="00940390" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="02ECC4F2" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>D</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE6757">
+        <w:t xml:space="preserve">Details of relevant </w:t>
+      </w:r>
+      <w:r>
         <w:t>operational experience</w:t>
       </w:r>
-      <w:r w:rsidR="00F201BB" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> (including information provided to other licensees)</w:t>
       </w:r>
-      <w:r w:rsidR="00A36760">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD43C49" w14:textId="5135959E" w:rsidR="002F2268" w:rsidRPr="006E0606" w:rsidRDefault="00112A38" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="504C2326" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t>In assessing the adequacy of implementation</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="61FC534B" w14:textId="521A18D8" w:rsidR="00112A38" w:rsidRPr="006E0606" w:rsidRDefault="00DB512D" w:rsidP="00CE6757">
+        <w:t xml:space="preserve">In assessing the adequacy of implementation, consider: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ED3B3B" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>Whether</w:t>
       </w:r>
-      <w:r w:rsidR="00206845" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-    <w:p w14:paraId="4DA595C2" w14:textId="2D1E3718" w:rsidR="00940390" w:rsidRPr="006E0606" w:rsidRDefault="00DB512D" w:rsidP="00CE6757">
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve"> investigation reports are completed, comprehensive and authorised. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F06096C" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="0063209C" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>he accessibility of incident report information to plant personnel.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28145C48" w14:textId="774BC17E" w:rsidR="00112A38" w:rsidRPr="006E0606" w:rsidRDefault="00DB512D" w:rsidP="00CE6757">
+    <w:p w14:paraId="75A4368B" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whether </w:t>
       </w:r>
-      <w:r w:rsidR="0063209C" w:rsidRPr="006E0606">
-[...6 lines deleted...]
-    <w:p w14:paraId="11BB00FB" w14:textId="2082107E" w:rsidR="00940390" w:rsidRPr="006E0606" w:rsidRDefault="00DB512D" w:rsidP="00CE6757">
+      <w:r w:rsidRPr="006E0606">
+        <w:t>extent of condition has been undertaken and that applicable learning is disseminated to appropriate staff in a timely manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CD692F" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00406729" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>vidence that learning from investigations is fed back into safety cases.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00094D98" w14:textId="7DC38870" w:rsidR="00406729" w:rsidRPr="006E0606" w:rsidRDefault="00DB512D" w:rsidP="00CE6757">
+    <w:p w14:paraId="5E48FF1F" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Bulletlist1"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00406729" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:t>hat significant incidents prompt a review of key assumptions in safety cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B0B753" w14:textId="77777777" w:rsidR="00EE6C5C" w:rsidRDefault="00333F37" w:rsidP="00EE6C5C">
+    <w:p w14:paraId="31703A4E" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc243580880"/>
       <w:r w:rsidRPr="006E0606">
         <w:lastRenderedPageBreak/>
         <w:t>Conclusion</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="46997E3E" w14:textId="44589EE0" w:rsidR="00127294" w:rsidRPr="006E0606" w:rsidRDefault="004F5B66" w:rsidP="00EE6C5C">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="39798758" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="006E0606" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">LC7 requires the licensee to make and implement adequate arrangements for the notification, recording, investigation, and reporting of incidents. </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">Its fundamental goal is to ensure that all safety-significant events, including </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">HiPo’s and other </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t>near misses, are captured and understood to prevent recurrence. Accurate and timely recording supports effective investigation</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
-        <w:t>root cause analysis, regulatory oversight and continuous improvement in nuclear safety</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="5679297E" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRPr="00CE6757" w:rsidRDefault="002F47BF" w:rsidP="00EE6C5C">
+        <w:t xml:space="preserve">root cause analysis, regulatory oversight and continuous improvement in nuclear safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064A1FFA" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRPr="00CE6757" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
-        <w:t xml:space="preserve">LC7 (whilst not </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="0B6284F6" w14:textId="77777777" w:rsidR="00EE6C5C" w:rsidRPr="00CE6757" w:rsidRDefault="00342061" w:rsidP="00CE6757">
+        <w:t xml:space="preserve">LC7 (whilst not explicitly) underpins a learning culture, where operational experience is used to strengthen defences, undertake corrective actions and reduce risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D30B1E9" w14:textId="64B96799" w:rsidR="00D60BCB" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="F9-Paragraph"/>
-        <w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidR="00CE6757">
+      </w:pPr>
+      <w:r w:rsidRPr="006E0606">
+        <w:t xml:space="preserve">The main purpose of </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t>OEF</w:t>
       </w:r>
-      <w:r w:rsidR="00E622FF" w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="006E0606">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="006E0606">
-        <w:t xml:space="preserve"> is to enhance safety, reliability, and performance by ensuring that past experiences inform future decisions, procedures, and behaviours. </w:t>
-[...39 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> is to enhance safety, reliability, and performance by ensuring that past experiences inform future decisions, procedures, and behaviours. Together all these elements are vital as they ensure transparency, accountability, and proactive risk management in a high-hazard nuclear environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B0DAC6" w14:textId="4B613828" w:rsidR="00821337" w:rsidRDefault="00D60BCB" w:rsidP="00291A73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00821337" w:rsidSect="00B23A5E">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="13" w:name="_Toc243580881" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:id w:val="-1566097589"/>
+        <w:id w:val="-652758001"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Bibliographies"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="39FE98BF" w14:textId="27E9D9C4" w:rsidR="00CE6757" w:rsidRDefault="00CE6757" w:rsidP="00CE6757">
+        <w:p w14:paraId="5F37DAE5" w14:textId="77777777" w:rsidR="002042C2" w:rsidRDefault="002042C2" w:rsidP="002042C2">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="851" w:hanging="851"/>
           </w:pPr>
           <w:r>
             <w:t>References</w:t>
           </w:r>
+          <w:bookmarkEnd w:id="13"/>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-573587230"/>
             <w:bibliography/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="347D8FED" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00CE6757">
+            <w:p w14:paraId="43BA6E91" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="002042C2" w:rsidP="003559E9">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:noProof/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r>
-                <w:instrText>BIBLIOGRAPHY</w:instrText>
+                <w:instrText xml:space="preserve"> BIBLIOGRAPHY </w:instrText>
               </w:r>
               <w:r>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:p>
             <w:tbl>
               <w:tblPr>
                 <w:tblW w:w="5000" w:type="pct"/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 <w:tblCellMar>
                   <w:top w:w="15" w:type="dxa"/>
                   <w:left w:w="15" w:type="dxa"/>
                   <w:bottom w:w="15" w:type="dxa"/>
                   <w:right w:w="15" w:type="dxa"/>
                 </w:tblCellMar>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPr>
               <w:tblGrid>
                 <w:gridCol w:w="342"/>
                 <w:gridCol w:w="8684"/>
               </w:tblGrid>
-              <w:tr w:rsidR="00CE6757" w14:paraId="0773754C" w14:textId="77777777">
+              <w:tr w:rsidR="00052BD8" w14:paraId="4332ABEA" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="218443460"/>
+                  <w:divId w:val="863054643"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="1BCAB46C" w14:textId="13BF7F26" w:rsidR="00CE6757" w:rsidRDefault="00CE6757">
+                  <w:p w14:paraId="59AB1587" w14:textId="7A5FAE9B" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[1] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="4A7862CF" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00CE6757">
+                  <w:p w14:paraId="1365CB3D" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “ONR-RD-POL-002 - Risk-informed and targeted engagements (RITE),” [Online]. Available: https://prodonrgov.sharepoint.com/sites/HOW2Hub.</w:t>
+                      <w:t>ONR, “ONR-RD-POL-002 - Risk-informed and targeted engagements (RITE),” [Online]. Available: Available internally via HOW2 Hub or through the ONR website.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00CE6757" w14:paraId="4854BEBB" w14:textId="77777777">
+              <w:tr w:rsidR="00052BD8" w14:paraId="20DB7E5F" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="218443460"/>
+                  <w:divId w:val="863054643"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="73678CC5" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00CE6757">
+                  <w:p w14:paraId="09FA1829" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[2] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="66904931" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00CE6757">
+                  <w:p w14:paraId="5A7DA2CD" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>ONR, “ONR-OL-PROC-002 - Process for Incident Notifications to ONR,” [Online]. Available: https://prodonrgov.sharepoint.com/sites/HOW2Hub.</w:t>
+                      <w:t>ONR, “ONR-OL-PROC-002 - Process for Incident Notifications to ONR,” [Online]. Available: Available internally via HOW2 Hub or through the ONR website.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
-              <w:tr w:rsidR="00CE6757" w14:paraId="0BE2C2C8" w14:textId="77777777">
+              <w:tr w:rsidR="00052BD8" w14:paraId="07DC5A08" w14:textId="77777777">
                 <w:trPr>
-                  <w:divId w:val="218443460"/>
+                  <w:divId w:val="863054643"/>
                   <w:tblCellSpacing w:w="15" w:type="dxa"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="50" w:type="pct"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="7625F548" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00CE6757">
+                  <w:p w14:paraId="1F8BCB92" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t xml:space="preserve">[3] </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="0" w:type="auto"/>
                     <w:hideMark/>
                   </w:tcPr>
-                  <w:p w14:paraId="293FB3D5" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00CE6757">
+                  <w:p w14:paraId="510D5756" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
                     <w:pPr>
                       <w:pStyle w:val="Bibliography"/>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>HSE, “HSG245 - Investigating accidents and incidents - A workbook for employers, unions, safety representatives and safety professionals,” 2004. [Online]. Available: https://www.hse.gov.uk/pubns/books/hsg245.htm.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
+              <w:tr w:rsidR="00052BD8" w14:paraId="0D5A8149" w14:textId="77777777">
+                <w:trPr>
+                  <w:divId w:val="863054643"/>
+                  <w:tblCellSpacing w:w="15" w:type="dxa"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="50" w:type="pct"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="2B76ABF1" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">[4] </w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="0" w:type="auto"/>
+                    <w:hideMark/>
+                  </w:tcPr>
+                  <w:p w14:paraId="02AEF786" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
+                    <w:pPr>
+                      <w:pStyle w:val="Bibliography"/>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>IAEA, “Safety Standards Series No. SSG-50 - Operating Experience Feedback for Nuclear Installations,” 2018. [Online]. Available: https://www.iaea.org/publications/12293/operating-experience-feedback-for-nuclear-installations.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
             </w:tbl>
-            <w:p w14:paraId="15572250" w14:textId="77777777" w:rsidR="00CE6757" w:rsidRDefault="00CE6757">
+            <w:p w14:paraId="641E8A70" w14:textId="77777777" w:rsidR="00052BD8" w:rsidRDefault="00052BD8">
               <w:pPr>
-                <w:divId w:val="218443460"/>
+                <w:divId w:val="863054643"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:noProof/>
                 </w:rPr>
               </w:pPr>
             </w:p>
-            <w:p w14:paraId="77369965" w14:textId="57B0779E" w:rsidR="00CE6757" w:rsidRDefault="00CE6757" w:rsidP="00CE6757">
+            <w:p w14:paraId="197376BB" w14:textId="762684DC" w:rsidR="00084ABE" w:rsidRDefault="002042C2" w:rsidP="003559E9">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
+                  <w:noProof/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkEnd w:id="10" w:displacedByCustomXml="prev"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00CE6757" w:rsidSect="00EE6C5C">
+    <w:p w14:paraId="1CD20B89" w14:textId="77777777" w:rsidR="00156695" w:rsidRDefault="00156695" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:sectPr w:rsidR="00156695" w:rsidSect="00B23A5E">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+          <w:cols w:space="312"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc243580882"/>
+    </w:p>
+    <w:p w14:paraId="07D791C5" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00595C8C" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document control information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="2827AA9A" w14:textId="274EBAB1" w:rsidR="00C82965" w:rsidRPr="00C82965" w:rsidRDefault="00C82965" w:rsidP="00C82965">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C82965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authored by</w:t>
+      </w:r>
+      <w:r w:rsidR="00052BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052BD8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nuclear Safety Inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C8915E" w14:textId="6961AC25" w:rsidR="00C82965" w:rsidRPr="00C82965" w:rsidRDefault="00C82965" w:rsidP="00C82965">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C82965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approved by</w:t>
+      </w:r>
+      <w:r w:rsidR="00052BD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052BD8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Head of Profession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D33D1E" w14:textId="02C04BA4" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issue No."/>
+          <w:tag w:val=""/>
+          <w:id w:val="-894428327"/>
+          <w:placeholder>
+            <w:docPart w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00187162">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>6.3</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="12DC54B5" w14:textId="07217D40" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00156695">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>October 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AA6F0F" w14:textId="35710074" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>scheduled review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00575452">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00575452">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A735AFC" w14:textId="13E2A274" w:rsidR="00930E37" w:rsidRPr="00196ADB" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ument reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196ADB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00156695">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NS-INSP-GD-007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC9367F" w14:textId="77777777" w:rsidR="00156695" w:rsidRDefault="00156695" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7629CA34" w14:textId="4111391F" w:rsidR="00930E37" w:rsidRDefault="00930E37" w:rsidP="00930E37">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revision commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ONRTable1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="983"/>
+        <w:gridCol w:w="8033"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00930E37" w:rsidRPr="00B23A5E" w14:paraId="1216A18F" w14:textId="77777777" w:rsidTr="005D0557">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3F26F3" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Issue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC60E12" w14:textId="77777777" w:rsidR="00930E37" w:rsidRPr="00B23A5E" w:rsidRDefault="00930E37" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B23A5E">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pdate(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D0557" w:rsidRPr="006E0606" w14:paraId="2008BF39" w14:textId="77777777" w:rsidTr="005D0557">
+        <w:trPr>
+          <w:trHeight w:val="753"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AF11F5" w14:textId="795051DE" w:rsidR="005D0557" w:rsidRPr="006E0606" w:rsidRDefault="005D0557" w:rsidP="004632B2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E0606">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C50BA52" w14:textId="77777777" w:rsidR="005D0557" w:rsidRPr="006E0606" w:rsidRDefault="005D0557" w:rsidP="004632B2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E0606">
+              <w:t>Three year review completed with minor changes to: reflect the new IAEA specific safety guide SSG-50; add guidance for managing corrective actions and update reference.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D0557" w:rsidRPr="006E0606" w14:paraId="2A19A9B3" w14:textId="77777777" w:rsidTr="005D0557">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9CA29C" w14:textId="77777777" w:rsidR="005D0557" w:rsidRPr="006E0606" w:rsidRDefault="005D0557" w:rsidP="004632B2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E0606">
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3616F74A" w14:textId="77777777" w:rsidR="005D0557" w:rsidRPr="006E0606" w:rsidRDefault="005D0557" w:rsidP="004632B2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E0606">
+              <w:t xml:space="preserve">Minor </w:t>
+            </w:r>
+            <w:r>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0606">
+              <w:t>pdate – Review date extended from July 2021 to July 2025.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D0557" w:rsidRPr="006E0606" w14:paraId="1344A8BE" w14:textId="77777777" w:rsidTr="005D0557">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35900D5F" w14:textId="77777777" w:rsidR="005D0557" w:rsidRPr="006E0606" w:rsidRDefault="005D0557" w:rsidP="004632B2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E0606">
+              <w:t>6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="725DCB14" w14:textId="77777777" w:rsidR="005D0557" w:rsidRPr="006E0606" w:rsidRDefault="005D0557" w:rsidP="004632B2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E0606">
+              <w:t xml:space="preserve">Minor </w:t>
+            </w:r>
+            <w:r>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0606">
+              <w:t xml:space="preserve">pdate – document simplification. No significant change to the intent. The </w:t>
+            </w:r>
+            <w:r>
+              <w:t>content that was previously in the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0606">
+              <w:t xml:space="preserve"> appendix</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> relating to operation experience (OE)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0606">
+              <w:t xml:space="preserve"> has been </w:t>
+            </w:r>
+            <w:r>
+              <w:t>removed from document and published onto HOW2 Hub for reference.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00930E37" w14:paraId="1D25BD44" w14:textId="77777777" w:rsidTr="005D0557">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09409656" w14:textId="5E97B4B4" w:rsidR="00930E37" w:rsidRDefault="005D0557" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD41B3D" w14:textId="72866ACB" w:rsidR="00930E37" w:rsidRDefault="005D0557" w:rsidP="00CF24A9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Minor update </w:t>
+            </w:r>
+            <w:r w:rsidR="003626FC">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003626FC">
+              <w:t xml:space="preserve">to reflect a graded approach to the level of investigation related to HiPo within the </w:t>
+            </w:r>
+            <w:r w:rsidR="0096715F">
+              <w:t>recording section of this TIG</w:t>
+            </w:r>
+            <w:r w:rsidR="00580853">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4C74">
+              <w:t>on the latest TIG template.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AB38FA4" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="002042C2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00084ABE" w:rsidSect="00B23A5E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="431" w:footer="567" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="397" w:footer="397" w:gutter="0"/>
+      <w:cols w:space="312"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0074">
       <wne:acd wne:acdName="acd1"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0075">
       <wne:acd wne:acdName="acd2"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0076">
       <wne:acd wne:acdName="acd3"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0077">
       <wne:acd wne:acdName="acd4"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0078">
       <wne:acd wne:acdName="acd8"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0079">
@@ -3825,77 +4075,70 @@
       <wne:acdEntry wne:acdName="acd3"/>
       <wne:acdEntry wne:acdName="acd4"/>
       <wne:acdEntry wne:acdName="acd5"/>
       <wne:acdEntry wne:acdName="acd6"/>
       <wne:acdEntry wne:acdName="acd7"/>
       <wne:acdEntry wne:acdName="acd8"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAEA" wne:acdName="acd1" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAIA" wne:acdName="acd2" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAMA" wne:acdName="acd3" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AQAAAAQA" wne:acdName="acd4" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAxAA==" wne:acdName="acd5" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAGwAaQBzAHQAIAAyAA==" wne:acdName="acd6" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBCAHUAbABsAGUAdAAgAEwAaQBzAHQAIAAzAA==" wne:acdName="acd7" wne:fciIndexBasedOn="0065"/>
     <wne:acd wne:argValue="AgBGADkAIAAtACAAIwAgAFAAYQByAGEAZwByAGEAcABoAA==" wne:acdName="acd8" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE619D1" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76" w:rsidP="007D199A">
+    <w:p w14:paraId="49A6CE90" w14:textId="77777777" w:rsidR="00194181" w:rsidRDefault="00194181" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="006E0606">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397955AC" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76"/>
+    <w:p w14:paraId="1F4F3F49" w14:textId="77777777" w:rsidR="00194181" w:rsidRDefault="00194181"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FD84200" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76" w:rsidP="007D199A">
+    <w:p w14:paraId="0C99F79B" w14:textId="77777777" w:rsidR="00194181" w:rsidRDefault="00194181" w:rsidP="007D199A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="006E0606">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3668DBEF" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="09BCAB30" w14:textId="77777777" w:rsidR="00194181" w:rsidRDefault="00194181"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3907,497 +4150,738 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5714E96E" w14:textId="6734E1B0" w:rsidR="007C3C1D" w:rsidRPr="006E0606" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
+  <w:p w14:paraId="5714E96E" w14:textId="47AC9C34" w:rsidR="007C3C1D" w:rsidRPr="00196ADB" w:rsidRDefault="006A525B" w:rsidP="007C3C1D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E0606">
+    <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>ONR-DOC-TEMP-</w:t>
     </w:r>
-    <w:r w:rsidR="00821337" w:rsidRPr="006E0606">
+    <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>003</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E0606">
+    <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Issue </w:t>
     </w:r>
-    <w:r w:rsidR="00821337" w:rsidRPr="006E0606">
+    <w:r w:rsidR="00821337" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00B23A5E" w:rsidRPr="006E0606">
+    <w:r w:rsidR="00B23A5E" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="007A72FA" w:rsidRPr="006E0606">
+    <w:r w:rsidR="00EB6ECB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E0606">
+    <w:r w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1441230D" w14:textId="36063D4F" w:rsidR="00EE6C5C" w:rsidRPr="00EE6C5C" w:rsidRDefault="00EE6C5C" w:rsidP="00EE6C5C">
+  <w:p w14:paraId="037DD047" w14:textId="61416359" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51A44C0D" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="008229BA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F2208BD" w14:textId="64E96FE4" w:rsidR="00CE6198" w:rsidRPr="00B23A5E" w:rsidRDefault="00052BD8" w:rsidP="00B23A5E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00052BD8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="22413A"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="515DBB12" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="008229BA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BD90C26" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76" w:rsidP="005E0344">
+    <w:p w14:paraId="3C768445" w14:textId="77777777" w:rsidR="00194181" w:rsidRPr="005E0344" w:rsidRDefault="00194181" w:rsidP="005E0344">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="137C57A7" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76" w:rsidP="0090581D">
+    <w:p w14:paraId="58B384A6" w14:textId="77777777" w:rsidR="00194181" w:rsidRPr="005E0344" w:rsidRDefault="00194181" w:rsidP="0090581D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E0606">
+      <w:r w:rsidRPr="005E0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243B640F" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76"/>
+    <w:p w14:paraId="79F4C48B" w14:textId="77777777" w:rsidR="00194181" w:rsidRDefault="00194181"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10574451" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76">
+    <w:p w14:paraId="2E5B464F" w14:textId="77777777" w:rsidR="00194181" w:rsidRDefault="00194181">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE4A3E3" w14:textId="77777777" w:rsidR="002B5F76" w:rsidRPr="006E0606" w:rsidRDefault="002B5F76"/>
+    <w:p w14:paraId="7EA516D1" w14:textId="77777777" w:rsidR="00194181" w:rsidRDefault="00194181"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="196F95B3" w14:textId="05E2F3B5" w:rsidR="000B0E11" w:rsidRPr="006E0606" w:rsidRDefault="000B0E11" w:rsidP="000B0E11">
+    <w:p w14:paraId="712A648C" w14:textId="4E7F77AF" w:rsidR="00AE16FA" w:rsidRPr="006E0606" w:rsidRDefault="00AE16FA" w:rsidP="00AE16FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> This guidance aligns with IAEA Guidance</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t xml:space="preserve"> (for example,</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> Specific Safety Guide SSG-50</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r w:rsidR="00052BD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-813020982"/>
+          <w:citation/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00052BD8">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00052BD8">
+            <w:instrText xml:space="preserve"> CITATION IAE182 \l 2057 </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00052BD8">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00052BD8" w:rsidRPr="00052BD8">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>[4]</w:t>
+          </w:r>
+          <w:r w:rsidR="00052BD8">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="10F02C7B" w14:textId="57928EC9" w:rsidR="00E622FF" w:rsidRDefault="00E622FF">
+    <w:p w14:paraId="37C8581C" w14:textId="77777777" w:rsidR="007C74A2" w:rsidRDefault="007C74A2" w:rsidP="007C74A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="006E0606">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C5C">
+      <w:r>
         <w:t>Search ‘operational experience’ on HOW2 Hub for more information</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0606">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRPr="006E0606" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
+  <w:p w14:paraId="15338445" w14:textId="77777777" w:rsidR="00091EEA" w:rsidRDefault="00091EEA" w:rsidP="00091EEA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EF482B7" w14:textId="4C63BB22" w:rsidR="00131529" w:rsidRPr="00CE6757" w:rsidRDefault="00000000" w:rsidP="00131529">
+  <w:p w14:paraId="77435CE5" w14:textId="77777777" w:rsidR="00084ABE" w:rsidRDefault="00084ABE" w:rsidP="00084ABE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AF688BC" w14:textId="77777777" w:rsidR="00267815" w:rsidRPr="00267815" w:rsidRDefault="00267815" w:rsidP="00257288">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2346A3E0" w14:textId="77777777" w:rsidR="00CE6198" w:rsidRDefault="00CE6198" w:rsidP="00091EEA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F8800CF" w14:textId="77777777" w:rsidR="008C50C3" w:rsidRPr="008C50C3" w:rsidRDefault="008C50C3" w:rsidP="00257288">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FFC75F" w14:textId="12A3799D" w:rsidR="00177666" w:rsidRPr="00196ADB" w:rsidRDefault="00194181" w:rsidP="009E0E52">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
-        <w:id w:val="-1395496903"/>
-[...2 lines deleted...]
-        </w:placeholder>
+        <w:id w:val="-545993998"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00B12525" w:rsidRPr="00CE6757">
+        <w:r w:rsidR="00A95D87">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>LC7 – Incidents on the Site</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00131529" w:rsidRPr="00CE6757">
+    <w:r w:rsidR="004E3932" w:rsidRPr="00196ADB">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Issue: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Status"/>
         <w:tag w:val=""/>
-        <w:id w:val="-138655273"/>
-[...2 lines deleted...]
-        </w:placeholder>
+        <w:id w:val="-1486926938"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00C8701D" w:rsidRPr="00CE6757">
+        <w:r w:rsidR="00187162">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>6.2</w:t>
-[...46 lines deleted...]
-          <w:t>6.2</w:t>
+          <w:t>6.3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005740A1"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4B08F86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F04C420E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A412F594"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3406A2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B78D91A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="778CC252"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60004E98"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8BAEE80"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="740E971C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F53A331A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05750506"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD3660F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4470,64 +4954,190 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F282853"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17542A77"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4C12AB78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1117"/>
+        </w:tabs>
+        <w:ind w:left="1117" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1514"/>
+        </w:tabs>
+        <w:ind w:left="1514" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224C6DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B96F262"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="BAB65E54"/>
+    <w:lvl w:ilvl="0" w:tplc="13AAB4A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text2"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4583,1792 +5193,1320 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FD91D28"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27ED575C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D6D2D5BA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DA560BF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="930EF8C4"/>
+    <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...10 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...10 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...11 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...10 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
-[...9 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
-[...9 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
-[...9 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
-[...9 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
-[...9 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBE5804"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306D14A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C8F8895C"/>
+    <w:tmpl w:val="26E68F70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1637" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E75153"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A803A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB70C27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6658CF8E"/>
+    <w:lvl w:ilvl="0" w:tplc="B1301426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1428 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="757" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="07716C" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E83E54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1772C07E"/>
+    <w:lvl w:ilvl="0" w:tplc="405A1F26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="F9-Paragraph"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:strike w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46CE0110"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="37144888"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56251AC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="336C4152"/>
+    <w:lvl w:ilvl="0" w:tplc="3148E282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1072" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="106470"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65971AA2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C63EE6D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C902408"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EE4A70A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="NumList1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718A0F99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="241CA254"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="NumList2"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F46359"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E284A8C"/>
+    <w:lvl w:ilvl="0" w:tplc="76260F14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bulletlist1"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="07716C" w:themeColor="accent1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE78E28A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletlist2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6730F432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="BulletList3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -6424,1390 +6562,733 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1085146277">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79447535"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC8AD34E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2065443409">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="823543523">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2085639988">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1262179006">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1002776976">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2131317494">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1578203617">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="995184146">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="348718920">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1368944693">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="816150589">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1085146277">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="989944809">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="802893121">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="14" w16cid:durableId="1148547717">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="874538197">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="15" w16cid:durableId="1619264317">
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1020467751">
+  <w:num w:numId="16" w16cid:durableId="1717772705">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1421370352">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="802893121">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1666081420">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="874538197">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2057311976">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="689793726">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="48653822">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1603800266">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1864591591">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="832574242">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1391732823">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1733236361">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1842773647">
-[...50 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1838644890">
+  <w:num w:numId="29" w16cid:durableId="609051837">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="7"/>
+  <w:num w:numId="30" w16cid:durableId="1149130377">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="105"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C4196"/>
-    <w:rsid w:val="00001205"/>
     <w:rsid w:val="00002F03"/>
     <w:rsid w:val="00004C16"/>
-    <w:rsid w:val="00006A84"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00010A4D"/>
     <w:rsid w:val="00011177"/>
-    <w:rsid w:val="000126F6"/>
-    <w:rsid w:val="00014040"/>
     <w:rsid w:val="00014814"/>
-    <w:rsid w:val="00014C8E"/>
-    <w:rsid w:val="0001636A"/>
     <w:rsid w:val="00022033"/>
-    <w:rsid w:val="000242DE"/>
     <w:rsid w:val="00024522"/>
     <w:rsid w:val="00024B2E"/>
-    <w:rsid w:val="00024C5E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00026C04"/>
     <w:rsid w:val="00027F4F"/>
     <w:rsid w:val="00030430"/>
     <w:rsid w:val="0003078E"/>
     <w:rsid w:val="00031B89"/>
-    <w:rsid w:val="00033257"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00035D5B"/>
     <w:rsid w:val="0003693D"/>
-    <w:rsid w:val="0004148E"/>
-    <w:rsid w:val="00043F32"/>
     <w:rsid w:val="0004440F"/>
-    <w:rsid w:val="00044584"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00051EFA"/>
+    <w:rsid w:val="00052BD8"/>
     <w:rsid w:val="00052C8A"/>
     <w:rsid w:val="000548C8"/>
-    <w:rsid w:val="00054D0D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000648AD"/>
+    <w:rsid w:val="00055850"/>
     <w:rsid w:val="00064A1B"/>
-    <w:rsid w:val="00065A95"/>
     <w:rsid w:val="00075605"/>
     <w:rsid w:val="00075C66"/>
-    <w:rsid w:val="00081328"/>
     <w:rsid w:val="000817D4"/>
-    <w:rsid w:val="000825F0"/>
     <w:rsid w:val="00082879"/>
-    <w:rsid w:val="0008542E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00086E7A"/>
+    <w:rsid w:val="00084ABE"/>
     <w:rsid w:val="00091EEA"/>
     <w:rsid w:val="0009225F"/>
-    <w:rsid w:val="00092DB9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A0E2F"/>
     <w:rsid w:val="000A105C"/>
-    <w:rsid w:val="000B0E11"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000C2A1D"/>
+    <w:rsid w:val="000B0902"/>
     <w:rsid w:val="000C2DDC"/>
     <w:rsid w:val="000C5F5A"/>
-    <w:rsid w:val="000D0386"/>
-    <w:rsid w:val="000D0E1E"/>
     <w:rsid w:val="000D2FD4"/>
     <w:rsid w:val="000D3232"/>
-    <w:rsid w:val="000D7CCC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E7260"/>
     <w:rsid w:val="000F1B7B"/>
-    <w:rsid w:val="000F2E52"/>
     <w:rsid w:val="000F2ED4"/>
-    <w:rsid w:val="000F457F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F6D6D"/>
     <w:rsid w:val="001028E8"/>
     <w:rsid w:val="00103043"/>
-    <w:rsid w:val="001062EF"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00121389"/>
+    <w:rsid w:val="00117027"/>
     <w:rsid w:val="00122FCC"/>
-    <w:rsid w:val="00123AE2"/>
-    <w:rsid w:val="0012497B"/>
     <w:rsid w:val="00124C2B"/>
     <w:rsid w:val="00126752"/>
-    <w:rsid w:val="00127294"/>
     <w:rsid w:val="00130B30"/>
-    <w:rsid w:val="00130BB9"/>
-    <w:rsid w:val="00131529"/>
     <w:rsid w:val="00140E1C"/>
-    <w:rsid w:val="00142A0D"/>
-    <w:rsid w:val="00142AD7"/>
     <w:rsid w:val="00147AE4"/>
-    <w:rsid w:val="00151460"/>
-    <w:rsid w:val="00154EE8"/>
+    <w:rsid w:val="00156695"/>
     <w:rsid w:val="001571E5"/>
-    <w:rsid w:val="00161889"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00174539"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00177666"/>
-    <w:rsid w:val="00180E44"/>
-    <w:rsid w:val="00181C1A"/>
     <w:rsid w:val="001849CA"/>
     <w:rsid w:val="00185410"/>
-    <w:rsid w:val="00186119"/>
-    <w:rsid w:val="00186673"/>
+    <w:rsid w:val="00187162"/>
     <w:rsid w:val="00192352"/>
-    <w:rsid w:val="00193E24"/>
+    <w:rsid w:val="00194181"/>
     <w:rsid w:val="00196ADB"/>
-    <w:rsid w:val="001A241E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="001B3D9D"/>
     <w:rsid w:val="001B4D5A"/>
-    <w:rsid w:val="001B63E7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001C1E78"/>
     <w:rsid w:val="001C4D63"/>
-    <w:rsid w:val="001C6B58"/>
-    <w:rsid w:val="001C71D5"/>
     <w:rsid w:val="001D0DE0"/>
-    <w:rsid w:val="001D3668"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001D5538"/>
     <w:rsid w:val="001D5AFF"/>
     <w:rsid w:val="001D74B4"/>
-    <w:rsid w:val="001D7920"/>
     <w:rsid w:val="001E03E1"/>
-    <w:rsid w:val="001E0BE3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E69E6"/>
     <w:rsid w:val="001F059F"/>
     <w:rsid w:val="00200811"/>
     <w:rsid w:val="00200CA1"/>
-    <w:rsid w:val="002031A8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00211CCA"/>
+    <w:rsid w:val="002042C2"/>
+    <w:rsid w:val="002050AD"/>
     <w:rsid w:val="0021338D"/>
-    <w:rsid w:val="00214783"/>
     <w:rsid w:val="00214D43"/>
     <w:rsid w:val="00223090"/>
     <w:rsid w:val="002238B4"/>
-    <w:rsid w:val="00227034"/>
     <w:rsid w:val="002319AB"/>
     <w:rsid w:val="002319AC"/>
     <w:rsid w:val="00234342"/>
-    <w:rsid w:val="00236D47"/>
-    <w:rsid w:val="00237427"/>
     <w:rsid w:val="0024040D"/>
-    <w:rsid w:val="00242C33"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00251722"/>
     <w:rsid w:val="00251CD7"/>
     <w:rsid w:val="00255FA3"/>
-    <w:rsid w:val="002565D1"/>
     <w:rsid w:val="00257288"/>
-    <w:rsid w:val="002572AA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00261532"/>
     <w:rsid w:val="00261FB6"/>
     <w:rsid w:val="002629F8"/>
     <w:rsid w:val="00263396"/>
-    <w:rsid w:val="002654A2"/>
     <w:rsid w:val="002659FA"/>
-    <w:rsid w:val="00267093"/>
     <w:rsid w:val="00267815"/>
-    <w:rsid w:val="00272E2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002801B1"/>
     <w:rsid w:val="00280DDF"/>
-    <w:rsid w:val="00282108"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0028770A"/>
     <w:rsid w:val="002917FF"/>
-    <w:rsid w:val="00291982"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002923A7"/>
+    <w:rsid w:val="00291A73"/>
     <w:rsid w:val="00292ADF"/>
-    <w:rsid w:val="00292BDD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002965FD"/>
     <w:rsid w:val="00296DBB"/>
-    <w:rsid w:val="00297B6B"/>
-    <w:rsid w:val="00297D7C"/>
     <w:rsid w:val="002A0DEC"/>
-    <w:rsid w:val="002A1489"/>
-[...5 lines deleted...]
-    <w:rsid w:val="002B176B"/>
     <w:rsid w:val="002B1C53"/>
-    <w:rsid w:val="002B5F76"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002E0817"/>
+    <w:rsid w:val="002B6666"/>
     <w:rsid w:val="002E0BE4"/>
-    <w:rsid w:val="002E1A0F"/>
     <w:rsid w:val="002E3B58"/>
     <w:rsid w:val="002E3E8A"/>
-    <w:rsid w:val="002E41CE"/>
-    <w:rsid w:val="002E59A3"/>
     <w:rsid w:val="002E6A6A"/>
-    <w:rsid w:val="002E7B70"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002F2268"/>
     <w:rsid w:val="002F3397"/>
-    <w:rsid w:val="002F47BF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0030342F"/>
     <w:rsid w:val="0030380D"/>
-    <w:rsid w:val="003060FF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003101B3"/>
     <w:rsid w:val="00312411"/>
-    <w:rsid w:val="0031386D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00323C30"/>
     <w:rsid w:val="00323E71"/>
-    <w:rsid w:val="00324AA2"/>
-    <w:rsid w:val="00324F57"/>
     <w:rsid w:val="00326F77"/>
-    <w:rsid w:val="00331973"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003360A0"/>
     <w:rsid w:val="003401B0"/>
-    <w:rsid w:val="00340F7F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00344D28"/>
     <w:rsid w:val="00345D54"/>
     <w:rsid w:val="00346C8E"/>
-    <w:rsid w:val="00347BD7"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003673AD"/>
+    <w:rsid w:val="003559E9"/>
+    <w:rsid w:val="003626FC"/>
+    <w:rsid w:val="00367B30"/>
     <w:rsid w:val="00367BD5"/>
-    <w:rsid w:val="00376BAF"/>
-    <w:rsid w:val="003773F5"/>
     <w:rsid w:val="00390327"/>
-    <w:rsid w:val="00390FAF"/>
     <w:rsid w:val="00393B78"/>
-    <w:rsid w:val="0039661E"/>
-    <w:rsid w:val="003A00F8"/>
     <w:rsid w:val="003A01E9"/>
-    <w:rsid w:val="003A45FD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003B718C"/>
+    <w:rsid w:val="003A4C74"/>
+    <w:rsid w:val="003B0C9A"/>
     <w:rsid w:val="003C0306"/>
     <w:rsid w:val="003C114C"/>
-    <w:rsid w:val="003C414B"/>
     <w:rsid w:val="003C465D"/>
-    <w:rsid w:val="003C7780"/>
-    <w:rsid w:val="003D001D"/>
     <w:rsid w:val="003D0718"/>
-    <w:rsid w:val="003D1270"/>
-    <w:rsid w:val="003D3585"/>
     <w:rsid w:val="003D495D"/>
-    <w:rsid w:val="003D5ABA"/>
+    <w:rsid w:val="003D5793"/>
     <w:rsid w:val="003E098E"/>
     <w:rsid w:val="003E2FAE"/>
-    <w:rsid w:val="003E34C8"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00407C65"/>
+    <w:rsid w:val="003E56EC"/>
     <w:rsid w:val="00407CF7"/>
-    <w:rsid w:val="00410A83"/>
-    <w:rsid w:val="00415491"/>
+    <w:rsid w:val="0041011D"/>
     <w:rsid w:val="00415ED6"/>
-    <w:rsid w:val="00417006"/>
     <w:rsid w:val="00417CAF"/>
     <w:rsid w:val="00420A11"/>
     <w:rsid w:val="00422265"/>
-    <w:rsid w:val="004225EA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00432E14"/>
     <w:rsid w:val="004373A7"/>
     <w:rsid w:val="00437D94"/>
     <w:rsid w:val="0044030C"/>
-    <w:rsid w:val="00451308"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00464113"/>
     <w:rsid w:val="004648A4"/>
-    <w:rsid w:val="0046502A"/>
     <w:rsid w:val="00471380"/>
-    <w:rsid w:val="0047251B"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004932FE"/>
     <w:rsid w:val="00494F0D"/>
-    <w:rsid w:val="00496536"/>
     <w:rsid w:val="00496BFD"/>
-    <w:rsid w:val="004A06BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A35DC"/>
     <w:rsid w:val="004A3DF2"/>
-    <w:rsid w:val="004A55FE"/>
-[...8 lines deleted...]
-    <w:rsid w:val="004C308B"/>
     <w:rsid w:val="004C361D"/>
-    <w:rsid w:val="004C3E61"/>
-    <w:rsid w:val="004C4068"/>
     <w:rsid w:val="004C4891"/>
-    <w:rsid w:val="004C7B22"/>
-    <w:rsid w:val="004D0C4A"/>
     <w:rsid w:val="004D2C89"/>
-    <w:rsid w:val="004D63BD"/>
-    <w:rsid w:val="004D788A"/>
     <w:rsid w:val="004E3932"/>
-    <w:rsid w:val="004E54B6"/>
-    <w:rsid w:val="004E5CEF"/>
     <w:rsid w:val="004F1E79"/>
-    <w:rsid w:val="004F5B66"/>
+    <w:rsid w:val="004F567B"/>
     <w:rsid w:val="004F5F33"/>
-    <w:rsid w:val="00500119"/>
-    <w:rsid w:val="00500690"/>
     <w:rsid w:val="0050103A"/>
-    <w:rsid w:val="00501489"/>
-    <w:rsid w:val="005102FC"/>
     <w:rsid w:val="00511B0F"/>
-    <w:rsid w:val="005135EE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00544279"/>
+    <w:rsid w:val="005360C5"/>
     <w:rsid w:val="0055388E"/>
-    <w:rsid w:val="00557E8C"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0057321A"/>
+    <w:rsid w:val="00575452"/>
     <w:rsid w:val="005754AE"/>
-    <w:rsid w:val="00577B6E"/>
     <w:rsid w:val="00577FB5"/>
+    <w:rsid w:val="00580853"/>
     <w:rsid w:val="005852D1"/>
-    <w:rsid w:val="0058784D"/>
     <w:rsid w:val="00587A22"/>
-    <w:rsid w:val="005903B3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005917D1"/>
     <w:rsid w:val="0059299D"/>
-    <w:rsid w:val="00593D63"/>
     <w:rsid w:val="00595C8C"/>
-    <w:rsid w:val="0059706A"/>
-    <w:rsid w:val="00597217"/>
     <w:rsid w:val="00597747"/>
-    <w:rsid w:val="00597D15"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A2888"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="005A4CDD"/>
-    <w:rsid w:val="005A5194"/>
     <w:rsid w:val="005B57E4"/>
     <w:rsid w:val="005B5ABD"/>
-    <w:rsid w:val="005B664C"/>
-    <w:rsid w:val="005B70B7"/>
     <w:rsid w:val="005C140A"/>
     <w:rsid w:val="005C1E52"/>
-    <w:rsid w:val="005C2281"/>
-    <w:rsid w:val="005C2353"/>
     <w:rsid w:val="005C3367"/>
     <w:rsid w:val="005C6763"/>
+    <w:rsid w:val="005D0557"/>
     <w:rsid w:val="005D3164"/>
     <w:rsid w:val="005E0344"/>
-    <w:rsid w:val="005E0650"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E3984"/>
     <w:rsid w:val="005E440B"/>
-    <w:rsid w:val="005E4C28"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005F282E"/>
+    <w:rsid w:val="005F1104"/>
     <w:rsid w:val="005F2C85"/>
-    <w:rsid w:val="005F4C02"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0060348B"/>
     <w:rsid w:val="00605ADB"/>
-    <w:rsid w:val="00610A42"/>
-    <w:rsid w:val="00610F54"/>
     <w:rsid w:val="00611C9F"/>
-    <w:rsid w:val="006156A8"/>
-    <w:rsid w:val="00620D6D"/>
     <w:rsid w:val="006248DE"/>
     <w:rsid w:val="00627555"/>
-    <w:rsid w:val="00627A0C"/>
-    <w:rsid w:val="0063209C"/>
     <w:rsid w:val="006322A0"/>
-    <w:rsid w:val="00632CC6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00635B62"/>
     <w:rsid w:val="006361FD"/>
     <w:rsid w:val="0064226F"/>
-    <w:rsid w:val="00642419"/>
     <w:rsid w:val="00642DDB"/>
     <w:rsid w:val="00653298"/>
-    <w:rsid w:val="006539F7"/>
-    <w:rsid w:val="006609F6"/>
     <w:rsid w:val="00663A7C"/>
-    <w:rsid w:val="00667D3E"/>
     <w:rsid w:val="00667DF2"/>
-    <w:rsid w:val="00670DA1"/>
     <w:rsid w:val="00670DF1"/>
-    <w:rsid w:val="00670E0F"/>
     <w:rsid w:val="00671345"/>
-    <w:rsid w:val="00671C0D"/>
     <w:rsid w:val="00672A9B"/>
     <w:rsid w:val="00675884"/>
-    <w:rsid w:val="00677FF6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006957CA"/>
     <w:rsid w:val="00696EE0"/>
     <w:rsid w:val="00697980"/>
     <w:rsid w:val="006A19EF"/>
     <w:rsid w:val="006A43D5"/>
     <w:rsid w:val="006A525B"/>
-    <w:rsid w:val="006A55D2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006C01FF"/>
     <w:rsid w:val="006C045F"/>
     <w:rsid w:val="006C4196"/>
-    <w:rsid w:val="006C593A"/>
     <w:rsid w:val="006C63B0"/>
     <w:rsid w:val="006C76A2"/>
     <w:rsid w:val="006C792E"/>
     <w:rsid w:val="006D116C"/>
-    <w:rsid w:val="006D295D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006E666F"/>
     <w:rsid w:val="006E7C42"/>
-    <w:rsid w:val="006E7E92"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006F11B8"/>
     <w:rsid w:val="006F168A"/>
-    <w:rsid w:val="006F2A2F"/>
     <w:rsid w:val="006F5076"/>
     <w:rsid w:val="006F6009"/>
-    <w:rsid w:val="006F6043"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F7D64"/>
     <w:rsid w:val="006F7E5F"/>
     <w:rsid w:val="0070321D"/>
     <w:rsid w:val="007068BA"/>
-    <w:rsid w:val="007154C5"/>
     <w:rsid w:val="00716AB1"/>
-    <w:rsid w:val="00716DEA"/>
     <w:rsid w:val="00721D63"/>
-    <w:rsid w:val="00721F49"/>
-    <w:rsid w:val="0072278A"/>
+    <w:rsid w:val="00723463"/>
+    <w:rsid w:val="00723B63"/>
     <w:rsid w:val="00724B2B"/>
-    <w:rsid w:val="00727867"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0073170A"/>
     <w:rsid w:val="00732C7B"/>
     <w:rsid w:val="00734D2B"/>
-    <w:rsid w:val="0073555C"/>
     <w:rsid w:val="00737705"/>
     <w:rsid w:val="007408D4"/>
     <w:rsid w:val="007420AC"/>
     <w:rsid w:val="00742617"/>
-    <w:rsid w:val="007428EF"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00780B25"/>
+    <w:rsid w:val="00770233"/>
     <w:rsid w:val="00783AFA"/>
     <w:rsid w:val="00785427"/>
-    <w:rsid w:val="007858A3"/>
-    <w:rsid w:val="00785B20"/>
     <w:rsid w:val="00790540"/>
-    <w:rsid w:val="007931EF"/>
-    <w:rsid w:val="00793AD6"/>
     <w:rsid w:val="007968CA"/>
     <w:rsid w:val="007A43FF"/>
     <w:rsid w:val="007A72FA"/>
-    <w:rsid w:val="007B32BF"/>
     <w:rsid w:val="007B3918"/>
-    <w:rsid w:val="007B5F5C"/>
-    <w:rsid w:val="007C3072"/>
     <w:rsid w:val="007C3C1D"/>
-    <w:rsid w:val="007C5695"/>
+    <w:rsid w:val="007C6168"/>
+    <w:rsid w:val="007C74A2"/>
     <w:rsid w:val="007D199A"/>
     <w:rsid w:val="007D2EBE"/>
-    <w:rsid w:val="007D38F1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007E175D"/>
     <w:rsid w:val="007E1C07"/>
-    <w:rsid w:val="007F186F"/>
-    <w:rsid w:val="007F18E4"/>
     <w:rsid w:val="007F24B6"/>
-    <w:rsid w:val="0080002E"/>
     <w:rsid w:val="00803D94"/>
-    <w:rsid w:val="00804D24"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008175C2"/>
     <w:rsid w:val="00821337"/>
-    <w:rsid w:val="00821D5F"/>
-    <w:rsid w:val="00822829"/>
     <w:rsid w:val="008229BA"/>
-    <w:rsid w:val="00822D86"/>
     <w:rsid w:val="00824151"/>
-    <w:rsid w:val="008249D0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="0084220F"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="0084601B"/>
-    <w:rsid w:val="0084736B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00853078"/>
     <w:rsid w:val="008606F0"/>
-    <w:rsid w:val="008639E1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00864EE2"/>
     <w:rsid w:val="00865489"/>
     <w:rsid w:val="0086553D"/>
-    <w:rsid w:val="0086715C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00874FBF"/>
     <w:rsid w:val="00874FEB"/>
-    <w:rsid w:val="0087744A"/>
-    <w:rsid w:val="0087783E"/>
     <w:rsid w:val="00881B6F"/>
-    <w:rsid w:val="00882A4C"/>
     <w:rsid w:val="00882AA4"/>
     <w:rsid w:val="00883E22"/>
     <w:rsid w:val="00884E43"/>
     <w:rsid w:val="00887EC6"/>
     <w:rsid w:val="0089084C"/>
-    <w:rsid w:val="00893202"/>
     <w:rsid w:val="00893409"/>
     <w:rsid w:val="00893D9F"/>
-    <w:rsid w:val="00897A6F"/>
     <w:rsid w:val="008A2379"/>
     <w:rsid w:val="008A4329"/>
     <w:rsid w:val="008A578E"/>
-    <w:rsid w:val="008A5D36"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008B0FB1"/>
+    <w:rsid w:val="008B015A"/>
     <w:rsid w:val="008B1519"/>
-    <w:rsid w:val="008B23F1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B73BF"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C50C3"/>
-    <w:rsid w:val="008C7042"/>
     <w:rsid w:val="008C7094"/>
-    <w:rsid w:val="008C75FC"/>
-    <w:rsid w:val="008D11A4"/>
     <w:rsid w:val="008D2B97"/>
     <w:rsid w:val="008D49A5"/>
-    <w:rsid w:val="008D4D97"/>
-    <w:rsid w:val="008D608E"/>
     <w:rsid w:val="008D6C81"/>
-    <w:rsid w:val="008E2CD9"/>
-    <w:rsid w:val="008E6CB2"/>
     <w:rsid w:val="008E6CF0"/>
     <w:rsid w:val="008F1439"/>
-    <w:rsid w:val="008F25E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F6A34"/>
     <w:rsid w:val="008F7051"/>
     <w:rsid w:val="009033A9"/>
     <w:rsid w:val="0090581D"/>
-    <w:rsid w:val="00906846"/>
-    <w:rsid w:val="00906DD4"/>
     <w:rsid w:val="0091439C"/>
-    <w:rsid w:val="0091491F"/>
-    <w:rsid w:val="0091508E"/>
     <w:rsid w:val="00920572"/>
-    <w:rsid w:val="00920867"/>
     <w:rsid w:val="00920BF2"/>
-    <w:rsid w:val="009235CE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00930EED"/>
+    <w:rsid w:val="0092495F"/>
+    <w:rsid w:val="00930E37"/>
     <w:rsid w:val="009349A9"/>
     <w:rsid w:val="00936C52"/>
-    <w:rsid w:val="00940390"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0094534B"/>
+    <w:rsid w:val="009436C1"/>
     <w:rsid w:val="0095489B"/>
-    <w:rsid w:val="00961158"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009658A0"/>
     <w:rsid w:val="00966FB9"/>
+    <w:rsid w:val="0096715F"/>
     <w:rsid w:val="009671CD"/>
-    <w:rsid w:val="009716F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00974AFD"/>
     <w:rsid w:val="009751A9"/>
     <w:rsid w:val="00980F9C"/>
-    <w:rsid w:val="00982C1D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00984B37"/>
     <w:rsid w:val="0098632B"/>
-    <w:rsid w:val="009945C4"/>
-    <w:rsid w:val="009947D5"/>
+    <w:rsid w:val="009865A4"/>
     <w:rsid w:val="00997BFB"/>
-    <w:rsid w:val="009A0044"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009A3A7A"/>
     <w:rsid w:val="009A7348"/>
-    <w:rsid w:val="009B03D4"/>
-    <w:rsid w:val="009B17AC"/>
     <w:rsid w:val="009B462C"/>
-    <w:rsid w:val="009B59DE"/>
-    <w:rsid w:val="009C0281"/>
     <w:rsid w:val="009C15F3"/>
     <w:rsid w:val="009C3689"/>
-    <w:rsid w:val="009C7B51"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009E02CC"/>
     <w:rsid w:val="009E07C2"/>
     <w:rsid w:val="009E0E52"/>
-    <w:rsid w:val="009E1C9E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009F5C61"/>
     <w:rsid w:val="009F72F9"/>
-    <w:rsid w:val="00A00025"/>
     <w:rsid w:val="00A00205"/>
     <w:rsid w:val="00A00AF0"/>
-    <w:rsid w:val="00A00FC6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A12EE0"/>
     <w:rsid w:val="00A14B5A"/>
-    <w:rsid w:val="00A14FB4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A33AC8"/>
+    <w:rsid w:val="00A32F90"/>
     <w:rsid w:val="00A3567F"/>
-    <w:rsid w:val="00A361D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A3753D"/>
     <w:rsid w:val="00A37698"/>
-    <w:rsid w:val="00A41406"/>
-    <w:rsid w:val="00A418F3"/>
     <w:rsid w:val="00A41ED3"/>
-    <w:rsid w:val="00A44BA3"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A75504"/>
+    <w:rsid w:val="00A77642"/>
     <w:rsid w:val="00A81D82"/>
-    <w:rsid w:val="00A82859"/>
-    <w:rsid w:val="00A87A45"/>
     <w:rsid w:val="00A9118F"/>
     <w:rsid w:val="00A93E33"/>
-    <w:rsid w:val="00AA38C1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AB23AB"/>
+    <w:rsid w:val="00A95D87"/>
     <w:rsid w:val="00AB3129"/>
     <w:rsid w:val="00AB6970"/>
     <w:rsid w:val="00AC1939"/>
-    <w:rsid w:val="00AC1FD9"/>
-    <w:rsid w:val="00AC2D38"/>
     <w:rsid w:val="00AC7C05"/>
-    <w:rsid w:val="00AD0724"/>
     <w:rsid w:val="00AD167C"/>
     <w:rsid w:val="00AD17C7"/>
     <w:rsid w:val="00AD4041"/>
-    <w:rsid w:val="00AD49CD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD784C"/>
+    <w:rsid w:val="00AE16FA"/>
     <w:rsid w:val="00AE302B"/>
-    <w:rsid w:val="00AE3533"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AF5D7F"/>
     <w:rsid w:val="00B0248D"/>
-    <w:rsid w:val="00B02B1B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B16846"/>
     <w:rsid w:val="00B16BE5"/>
-    <w:rsid w:val="00B16C2C"/>
-    <w:rsid w:val="00B178B1"/>
     <w:rsid w:val="00B23A5E"/>
-    <w:rsid w:val="00B24BD8"/>
     <w:rsid w:val="00B259DF"/>
-    <w:rsid w:val="00B33893"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B42C19"/>
     <w:rsid w:val="00B44B1F"/>
-    <w:rsid w:val="00B469A8"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B61836"/>
     <w:rsid w:val="00B64141"/>
     <w:rsid w:val="00B64E72"/>
-    <w:rsid w:val="00B65E7B"/>
-    <w:rsid w:val="00B71C17"/>
     <w:rsid w:val="00B77913"/>
     <w:rsid w:val="00B824FB"/>
     <w:rsid w:val="00B82646"/>
-    <w:rsid w:val="00B8363E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B96412"/>
     <w:rsid w:val="00B97359"/>
     <w:rsid w:val="00B97A8F"/>
-    <w:rsid w:val="00BA0F70"/>
     <w:rsid w:val="00BA4E58"/>
-    <w:rsid w:val="00BA59F4"/>
     <w:rsid w:val="00BA7074"/>
-    <w:rsid w:val="00BB034E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB6665"/>
     <w:rsid w:val="00BB7829"/>
-    <w:rsid w:val="00BC08AD"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00BC6F89"/>
     <w:rsid w:val="00BD1457"/>
-    <w:rsid w:val="00BD734F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE1FD6"/>
     <w:rsid w:val="00BE2AD9"/>
-    <w:rsid w:val="00BE3335"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BF1DB7"/>
+    <w:rsid w:val="00BE662E"/>
     <w:rsid w:val="00BF27FE"/>
     <w:rsid w:val="00C043B3"/>
-    <w:rsid w:val="00C05E66"/>
     <w:rsid w:val="00C079AB"/>
     <w:rsid w:val="00C10E61"/>
-    <w:rsid w:val="00C11AE5"/>
     <w:rsid w:val="00C14787"/>
     <w:rsid w:val="00C1596D"/>
     <w:rsid w:val="00C15B8D"/>
     <w:rsid w:val="00C17010"/>
     <w:rsid w:val="00C20562"/>
     <w:rsid w:val="00C215C3"/>
     <w:rsid w:val="00C23A96"/>
     <w:rsid w:val="00C249C6"/>
-    <w:rsid w:val="00C2571C"/>
     <w:rsid w:val="00C32CC1"/>
-    <w:rsid w:val="00C37983"/>
     <w:rsid w:val="00C426EC"/>
-    <w:rsid w:val="00C46230"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C60313"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C64AE9"/>
-    <w:rsid w:val="00C66303"/>
     <w:rsid w:val="00C70CFF"/>
     <w:rsid w:val="00C718FE"/>
-    <w:rsid w:val="00C86BD0"/>
+    <w:rsid w:val="00C82965"/>
     <w:rsid w:val="00C86CEC"/>
-    <w:rsid w:val="00C8701D"/>
     <w:rsid w:val="00C8773D"/>
     <w:rsid w:val="00C87ABB"/>
     <w:rsid w:val="00C91831"/>
-    <w:rsid w:val="00C93DA8"/>
-    <w:rsid w:val="00C94B51"/>
     <w:rsid w:val="00C953DF"/>
-    <w:rsid w:val="00C95F4B"/>
     <w:rsid w:val="00C963E6"/>
-    <w:rsid w:val="00CA25A7"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00CD12A0"/>
     <w:rsid w:val="00CD5401"/>
     <w:rsid w:val="00CE2709"/>
     <w:rsid w:val="00CE2D64"/>
-    <w:rsid w:val="00CE4EF7"/>
     <w:rsid w:val="00CE6198"/>
-    <w:rsid w:val="00CE6757"/>
-    <w:rsid w:val="00CE6ADC"/>
     <w:rsid w:val="00CE6CD6"/>
-    <w:rsid w:val="00CE6D31"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF0A40"/>
     <w:rsid w:val="00CF6230"/>
-    <w:rsid w:val="00CF746D"/>
     <w:rsid w:val="00D017FC"/>
-    <w:rsid w:val="00D01DCD"/>
-    <w:rsid w:val="00D021D9"/>
     <w:rsid w:val="00D0226A"/>
-    <w:rsid w:val="00D02920"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D116DA"/>
     <w:rsid w:val="00D13147"/>
-    <w:rsid w:val="00D1492F"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00D42E4B"/>
+    <w:rsid w:val="00D2121A"/>
     <w:rsid w:val="00D463FF"/>
-    <w:rsid w:val="00D50104"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D524D6"/>
+    <w:rsid w:val="00D525C7"/>
     <w:rsid w:val="00D5715A"/>
     <w:rsid w:val="00D60BCB"/>
-    <w:rsid w:val="00D61F0D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D710D7"/>
+    <w:rsid w:val="00D61242"/>
     <w:rsid w:val="00D71687"/>
-    <w:rsid w:val="00D7405D"/>
-    <w:rsid w:val="00D7466E"/>
     <w:rsid w:val="00D74813"/>
-    <w:rsid w:val="00D75174"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00DA06F4"/>
     <w:rsid w:val="00DA30BC"/>
     <w:rsid w:val="00DA69C2"/>
     <w:rsid w:val="00DA6D70"/>
-    <w:rsid w:val="00DB1831"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DB512D"/>
     <w:rsid w:val="00DB6050"/>
     <w:rsid w:val="00DC2C34"/>
-    <w:rsid w:val="00DC2E98"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD13F7"/>
     <w:rsid w:val="00DE2C87"/>
     <w:rsid w:val="00DE459A"/>
-    <w:rsid w:val="00DE51A1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DF13E1"/>
     <w:rsid w:val="00DF27DA"/>
     <w:rsid w:val="00DF4DBE"/>
-    <w:rsid w:val="00E01169"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E32DFC"/>
     <w:rsid w:val="00E40820"/>
-    <w:rsid w:val="00E42703"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E452CF"/>
     <w:rsid w:val="00E4658F"/>
-    <w:rsid w:val="00E52D90"/>
-    <w:rsid w:val="00E53473"/>
     <w:rsid w:val="00E54A67"/>
+    <w:rsid w:val="00E607CD"/>
     <w:rsid w:val="00E61C0D"/>
-    <w:rsid w:val="00E622FF"/>
     <w:rsid w:val="00E63EB4"/>
     <w:rsid w:val="00E66160"/>
-    <w:rsid w:val="00E6759B"/>
     <w:rsid w:val="00E71329"/>
-    <w:rsid w:val="00E73040"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E8110E"/>
+    <w:rsid w:val="00E74FE0"/>
     <w:rsid w:val="00E8363B"/>
     <w:rsid w:val="00E84966"/>
-    <w:rsid w:val="00E877A9"/>
     <w:rsid w:val="00E92383"/>
-    <w:rsid w:val="00E95A1C"/>
-    <w:rsid w:val="00E973DB"/>
     <w:rsid w:val="00EA1B3A"/>
     <w:rsid w:val="00EA2109"/>
-    <w:rsid w:val="00EA3297"/>
     <w:rsid w:val="00EB057A"/>
-    <w:rsid w:val="00EB529D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00ED4715"/>
+    <w:rsid w:val="00EB6ECB"/>
     <w:rsid w:val="00ED4D4E"/>
     <w:rsid w:val="00EE0C77"/>
-    <w:rsid w:val="00EE174E"/>
-    <w:rsid w:val="00EE4481"/>
     <w:rsid w:val="00EE4E54"/>
-    <w:rsid w:val="00EE6C5C"/>
-    <w:rsid w:val="00EF3DD2"/>
     <w:rsid w:val="00EF4334"/>
-    <w:rsid w:val="00EF49A4"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00F43672"/>
     <w:rsid w:val="00F436BB"/>
-    <w:rsid w:val="00F453D1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F464AA"/>
     <w:rsid w:val="00F47145"/>
-    <w:rsid w:val="00F51989"/>
     <w:rsid w:val="00F545BF"/>
-    <w:rsid w:val="00F649A6"/>
-    <w:rsid w:val="00F71706"/>
     <w:rsid w:val="00F71B56"/>
-    <w:rsid w:val="00F72F30"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F82A4D"/>
     <w:rsid w:val="00F832C8"/>
-    <w:rsid w:val="00F83C53"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F85A2A"/>
     <w:rsid w:val="00F873B3"/>
-    <w:rsid w:val="00F9384A"/>
-    <w:rsid w:val="00F96372"/>
     <w:rsid w:val="00FA00BE"/>
-    <w:rsid w:val="00FA095C"/>
     <w:rsid w:val="00FA33FE"/>
     <w:rsid w:val="00FA42B9"/>
-    <w:rsid w:val="00FA5A38"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA6641"/>
     <w:rsid w:val="00FA755A"/>
-    <w:rsid w:val="00FB034F"/>
-    <w:rsid w:val="00FB28BA"/>
     <w:rsid w:val="00FB2B0F"/>
-    <w:rsid w:val="00FB3CF8"/>
     <w:rsid w:val="00FB4F6B"/>
     <w:rsid w:val="00FB5FE1"/>
     <w:rsid w:val="00FC0E8D"/>
-    <w:rsid w:val="00FC31D7"/>
     <w:rsid w:val="00FC46EF"/>
-    <w:rsid w:val="00FC644A"/>
     <w:rsid w:val="00FD31B3"/>
     <w:rsid w:val="00FD4204"/>
-    <w:rsid w:val="00FD6A72"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FF2912"/>
     <w:rsid w:val="00FF3CCB"/>
     <w:rsid w:val="00FF57B5"/>
-    <w:rsid w:val="00FF6212"/>
-[...6 lines deleted...]
-    <w:rsid w:val="6ED93A8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26291BE1"/>
-  <w15:docId w15:val="{265F168C-D8EB-415E-A969-EEB5A7A6814B}"/>
+  <w15:docId w15:val="{1FFB1F25-DD3A-4304-B987-5C5BF61DD47B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7848,51 +7329,51 @@
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8152,77 +7633,77 @@
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00881B6F"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE6C5C"/>
+    <w:rsid w:val="00223090"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE6C5C"/>
+    <w:rsid w:val="002042C2"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D463FF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
@@ -8234,144 +7715,77 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="003401B0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:qFormat/>
     <w:rsid w:val="00F47145"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:noProof/>
       <w:color w:val="22413A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:qFormat/>
     <w:rsid w:val="00F47145"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:color w:val="22413A"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...63 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -8440,51 +7854,51 @@
     <w:semiHidden/>
     <w:rsid w:val="008229BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD4204"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00EE6C5C"/>
+    <w:rsid w:val="002042C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00D463FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="003401B0"/>
     <w:rPr>
@@ -8493,85 +7907,86 @@
       <w:bCs/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:rsid w:val="00F47145"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:noProof/>
       <w:color w:val="22413A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00EE6C5C"/>
+    <w:rsid w:val="00223090"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BB7829"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist1">
     <w:name w:val="Bullet list 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="12"/>
       </w:numPr>
+      <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
     <w:name w:val="Bullet list 2"/>
     <w:basedOn w:val="Bulletlist1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:ind w:left="1560"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableandChartNote">
     <w:name w:val="Table and Chart Note"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
@@ -9018,126 +8433,128 @@
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
         <w:bottom w:val="single" w:sz="4" w:space="6" w:color="22413A"/>
       </w:pBdr>
       <w:spacing w:before="240"/>
       <w:ind w:left="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="22413A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumList1">
     <w:name w:val="Num List 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="26"/>
       </w:numPr>
       <w:ind w:left="1276" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:bCs/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumList2">
     <w:name w:val="Num List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:ind w:left="1276" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:bCs/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletList3">
     <w:name w:val="Bullet List 3"/>
     <w:basedOn w:val="Bulletlist2"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FD31B3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FD31B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="004648A4"/>
@@ -9315,762 +8732,538 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00004C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00004C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9-Paragraph">
     <w:name w:val="F9 - # Paragraph"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="F9-ParagraphChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE6C5C"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="F9-ParagraphChar">
     <w:name w:val="F9 - # Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="F9-Paragraph"/>
-    <w:rsid w:val="00EE6C5C"/>
+    <w:rsid w:val="00B23A5E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FA00BE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00FA00BE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...208 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="11301859">
+    <w:div w:id="78672880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="91169340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="126049291">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="202256884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="218443460">
-[...12 lines deleted...]
-    <w:div w:id="291984571">
+    <w:div w:id="333150300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="334260206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="353657874">
-[...12 lines deleted...]
-    <w:div w:id="445394027">
+    <w:div w:id="349990383">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="456877141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="533887462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="596598754">
+    <w:div w:id="642656798">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="628123111">
+    <w:div w:id="647319247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="773792508">
+    <w:div w:id="671880837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="722102334">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="771633547">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="863054643">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="911622465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="972953143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1083526805">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1135879354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1152411543">
+    <w:div w:id="1159152812">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1237202602">
+    <w:div w:id="1232614369">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1261141172">
-[...25 lines deleted...]
-    <w:div w:id="1297445680">
+    <w:div w:id="1234119641">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1408839961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1440763103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1627659828">
+    <w:div w:id="1612130270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1678077795">
+    <w:div w:id="1627659828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1803226295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1822113000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1908606081">
+    <w:div w:id="1900093683">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1979799720">
-[...25 lines deleted...]
-    <w:div w:id="2071689267">
+    <w:div w:id="2065983065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085645181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2096242222">
+    <w:div w:id="2111703336">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113041173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2116367007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prodonrgov.sharepoint.com/sites/HOW2Hub/_layouts/15/DocIdRedir.aspx?ID=ONRHH-822789359-20375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/pubns/books/hsg245.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prodonrgov.sharepoint.com/sites/HOW2Hub/Shared%20Documents/ONR-OL-PROC-002%20-%20Process%20for%20notifying%20incidents%20to%20ONR.docx?web=1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prodonrgov.sharepoint.com/sites/HOW2Hub/Shared%20Documents/ONR-OL-PROC-002%20-%20Process%20for%20notifying%20incidents%20to%20ONR.docx?web=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/pubns/books/hsg245.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prodonrgov.sharepoint.com/sites/HOW2Hub/Shared%20Documents/ONR-OL-PROC-002%20-%20Process%20for%20notifying%20incidents%20to%20ONR.docx?web=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prodonrgov.sharepoint.com/sites/HOW2Hub/Shared%20Documents/ONR-OL-PROC-002%20-%20Process%20for%20notifying%20incidents%20to%20ONR.docx?web=1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ldunning\Downloads\ONR-DOC-TEMP-305%20-%20ONR%20Word%20Template%20-%20Generic.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -10097,196 +9290,69 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91482595-A552-4826-943C-30779AA50C82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
           <w:r w:rsidRPr="00812B14">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7059B6F672C24F8487D7AFF2B2EB1FE6"/>
+        <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97C860AC-0002-4AB3-96F9-106123B0F416}"/>
+        <w:guid w:val="{7CD666C1-130E-4748-A724-97987CA52528}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00183F29" w:rsidRDefault="007154C5">
+        <w:p w:rsidR="00EB73F1" w:rsidRDefault="00EB73F1" w:rsidP="00EB73F1">
+          <w:pPr>
+            <w:pStyle w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+          </w:pPr>
           <w:r w:rsidRPr="00812B14">
-            <w:rPr>
-[...128 lines deleted...]
-          <w:r w:rsidRPr="00AB4796">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -10306,160 +9372,118 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00350199"/>
-    <w:rsid w:val="00060CF8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00154EE8"/>
+    <w:rsid w:val="001101B7"/>
+    <w:rsid w:val="00117027"/>
+    <w:rsid w:val="00176DB5"/>
     <w:rsid w:val="00183F29"/>
-    <w:rsid w:val="001B63E7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00250B17"/>
     <w:rsid w:val="002550FD"/>
-    <w:rsid w:val="002C43E7"/>
-    <w:rsid w:val="002F167C"/>
     <w:rsid w:val="00333F8E"/>
     <w:rsid w:val="00350199"/>
-    <w:rsid w:val="004037C2"/>
-[...8 lines deleted...]
-    <w:rsid w:val="006E1DD5"/>
+    <w:rsid w:val="003D5793"/>
+    <w:rsid w:val="0041011D"/>
+    <w:rsid w:val="005A49B8"/>
     <w:rsid w:val="007154C5"/>
-    <w:rsid w:val="00717D06"/>
-    <w:rsid w:val="007646EA"/>
     <w:rsid w:val="00764F6F"/>
-    <w:rsid w:val="00765F96"/>
+    <w:rsid w:val="007D0F81"/>
+    <w:rsid w:val="0083336C"/>
     <w:rsid w:val="00835E07"/>
-    <w:rsid w:val="00841DE5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009D40F1"/>
+    <w:rsid w:val="00970750"/>
     <w:rsid w:val="00A009A6"/>
-    <w:rsid w:val="00A60753"/>
-    <w:rsid w:val="00A6570A"/>
     <w:rsid w:val="00A657B0"/>
-    <w:rsid w:val="00B53D42"/>
-    <w:rsid w:val="00C06D2E"/>
+    <w:rsid w:val="00C062FC"/>
     <w:rsid w:val="00C17C1E"/>
     <w:rsid w:val="00C41BCC"/>
-    <w:rsid w:val="00CD5DF8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DD3D1A"/>
+    <w:rsid w:val="00D525C7"/>
     <w:rsid w:val="00DD7BA4"/>
     <w:rsid w:val="00E27559"/>
     <w:rsid w:val="00E318CE"/>
-    <w:rsid w:val="00E31B10"/>
-    <w:rsid w:val="00E435C1"/>
     <w:rsid w:val="00E646E1"/>
-    <w:rsid w:val="00E935A5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F71706"/>
+    <w:rsid w:val="00EB73F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10869,68 +9893,81 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B63E7"/>
+    <w:rsid w:val="00EB73F1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F91DE249B2D64236B5C9B282FE9D467B">
     <w:name w:val="F91DE249B2D64236B5C9B282FE9D467B"/>
     <w:rsid w:val="007154C5"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="90"/>
       <w:szCs w:val="88"/>
       <w:lang w:eastAsia="en-US" w:bidi="he-IL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BFF33CE9ACF45B4BD9D9653F86AF5B6">
+    <w:name w:val="4BFF33CE9ACF45B4BD9D9653F86AF5B6"/>
+    <w:rsid w:val="00EB73F1"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ONR colours">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
@@ -11141,160 +10178,163 @@
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="66693000-3e12-4b44-a742-9a2ba35b7d28" ContentTypeId="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C57" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PolicyPortalProcessSpecialismFunctionTopic xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalFirstPublicationDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalProcessOwnerRoleHolder>
+    <PolicyPortalPublishStatus xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegatePostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalDocType xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldDocRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalOldRecordRef xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueNo xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalProcessOwnerPostTitle xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalResponsibleDelegateRoleHolder xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </PolicyPortalResponsibleDelegateRoleHolder>
+    <PolicyPortalDirectorate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalReviewDate xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <PolicyPortalIssueHistoryComments xmlns="8c4e2855-9588-4bc9-9890-af639bd565eb" xsi:nil="true"/>
+    <TaxCatchAll xmlns="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <TaxKeywordTaxHTField xmlns="05350e14-297a-489c-ad04-faf6563b232c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">[Key words separated by commas]</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f43e2310-82d5-44d8-a731-b695dd9d1339</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <PCR_x003f_ xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">false</PCR_x003f_>
+    <dd2817321d504f1caee75a1112d299d4 xmlns="fbd4c4c3-96d4-4265-b68e-6a383a5dca66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </dd2817321d504f1caee75a1112d299d4>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="220" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="fd2834adb9900770fd8ac47e48982e59">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3aaa22ad247f61109098272a7d3b0503" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="HOW2 Hub Document" ma:contentTypeID="0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227" ma:contentTypeVersion="221" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="2a0239fb57c581bced025e54e7cca7e9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c4e2855-9588-4bc9-9890-af639bd565eb" xmlns:ns3="05350e14-297a-489c-ad04-faf6563b232c" xmlns:ns4="fbd4c4c3-96d4-4265-b68e-6a383a5dca66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f04dd8d70902c340475265b30303215b" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
     <xsd:import namespace="05350e14-297a-489c-ad04-faf6563b232c"/>
     <xsd:import namespace="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:PolicyPortalIssueNo" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDocRef" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDocType" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalDirectorate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessSpecialismFunctionTopic" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessOwnerPostTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalProcessOwnerRoleHolder" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalResponsibleDelegatePostTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalResponsibleDelegateRoleHolder" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalIssueDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalReviewDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalIssueHistoryComments" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalFirstPublicationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalOldDocRef" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalOldRecordRef" minOccurs="0"/>
                 <xsd:element ref="ns2:PolicyPortalPublishStatus" minOccurs="0"/>
@@ -11330,62 +10370,66 @@
     <xsd:element name="PolicyPortalDocType" ma:index="4" nillable="true" ma:displayName="Doc. Type" ma:format="Dropdown" ma:internalName="PolicyPortalDocType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Framework/Strategy"/>
           <xsd:enumeration value="Guidance (Gen.)"/>
           <xsd:enumeration value="Handbook"/>
           <xsd:enumeration value="HSW Standard"/>
           <xsd:enumeration value="Instruction"/>
           <xsd:enumeration value="Manual"/>
           <xsd:enumeration value="MoU"/>
           <xsd:enumeration value="Policy"/>
           <xsd:enumeration value="Procedure"/>
           <xsd:enumeration value="Protocol"/>
           <xsd:enumeration value="R2A2"/>
           <xsd:enumeration value="Strategy"/>
           <xsd:enumeration value="TAG"/>
           <xsd:enumeration value="Template"/>
           <xsd:enumeration value="TIG"/>
           <xsd:enumeration value="TOR"/>
           <xsd:enumeration value="N/A"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PolicyPortalDirectorate" ma:index="5" nillable="true" ma:displayName="Directorate" ma:format="Dropdown" ma:internalName="PolicyPortalDirectorate">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...10 lines deleted...]
-        </xsd:restriction>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Corporate Security and Resilience Office"/>
+              <xsd:enumeration value="Finance"/>
+              <xsd:enumeration value="Governance and Private Office"/>
+              <xsd:enumeration value="HR"/>
+              <xsd:enumeration value="IT"/>
+              <xsd:enumeration value="New Reactors"/>
+              <xsd:enumeration value="Operating Facilities"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs"/>
+              <xsd:enumeration value="Technical"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PolicyPortalProcessSpecialismFunctionTopic" ma:index="6" nillable="true" ma:displayName="Process / Specialism / Function / Topic" ma:format="Dropdown" ma:internalName="PolicyPortalProcessSpecialismFunctionTopic">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Academy - Training / L&amp;D"/>
               <xsd:enumeration value="Accessibility"/>
               <xsd:enumeration value="Accounting &amp; Budgeting"/>
               <xsd:enumeration value="ALARP Working Group"/>
               <xsd:enumeration value="Anti-Bribery and Corruption, and Fraud Prevention Compliance"/>
               <xsd:enumeration value="Assessment (Nuclear safety)"/>
               <xsd:enumeration value="Business Impact Target (BIT)"/>
               <xsd:enumeration value="Business Travel"/>
               <xsd:enumeration value="Change Management (Org.)"/>
               <xsd:enumeration value="Chemistry &amp; Chemical Engineering"/>
               <xsd:enumeration value="Civil Engineering"/>
               <xsd:enumeration value="Civil Engineering and External Hazards (CEEH)"/>
               <xsd:enumeration value="Civil Nuclear Security"/>
               <xsd:enumeration value="Comms"/>
               <xsd:enumeration value="Conducting Investigations"/>
               <xsd:enumeration value="Compliance"/>
               <xsd:enumeration value="Contractor Management"/>
               <xsd:enumeration value="Cyber Security and Information Assurance"/>
@@ -11436,149 +10480,145 @@
               <xsd:enumeration value="Policy"/>
               <xsd:enumeration value="Procurement"/>
               <xsd:enumeration value="Radiological Protection &amp; Criticality"/>
               <xsd:enumeration value="Regulations &amp; Regulatory Issues"/>
               <xsd:enumeration value="Regulatory Assurance"/>
               <xsd:enumeration value="Regulatory Oversight"/>
               <xsd:enumeration value="Research &amp; Development"/>
               <xsd:enumeration value="Risk Management"/>
               <xsd:enumeration value="RITE"/>
               <xsd:enumeration value="Safeguards"/>
               <xsd:enumeration value="Safety Case Working Group"/>
               <xsd:enumeration value="Security &amp; Information Regulatory Assurance"/>
               <xsd:enumeration value="Sellafield"/>
               <xsd:enumeration value="Shared Services"/>
               <xsd:enumeration value="Structural Integrity"/>
               <xsd:enumeration value="Transport Competent Authority (TCA)"/>
               <xsd:enumeration value="Whistleblowing"/>
               <xsd:enumeration value="WIReD"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PolicyPortalProcessOwnerPostTitle" ma:index="7" nillable="true" ma:displayName="Process Owner (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalProcessOwnerPostTitle">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...12 lines deleted...]
-        </xsd:restriction>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="CIO"/>
+              <xsd:enumeration value="CISO"/>
+              <xsd:enumeration value="Data Protection Officer (DPO)"/>
+              <xsd:enumeration value="Finance Director"/>
+              <xsd:enumeration value="Head of Governance and Private Office"/>
+              <xsd:enumeration value="HR Director"/>
+              <xsd:enumeration value="New Reactors Director"/>
+              <xsd:enumeration value="Operating Facilities Director"/>
+              <xsd:enumeration value="Sellafield Decommissioning and Waste Director"/>
+              <xsd:enumeration value="Senior Director of Regulation"/>
+              <xsd:enumeration value="Strategy and Corporate Affairs Director"/>
+              <xsd:enumeration value="Technical Director"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PolicyPortalProcessOwnerRoleHolder" ma:index="8" nillable="true" ma:displayName="Process Owner (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalProcessOwnerRoleHolder" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="PolicyPortalResponsibleDelegatePostTitle" ma:index="9" nillable="true" ma:displayName="Responsible Delegate (Post Title)" ma:format="Dropdown" ma:internalName="PolicyPortalResponsibleDelegatePostTitle">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Chair of Accessibility Working Group (AWG)"/>
               <xsd:enumeration value="Corporate Security Manager"/>
               <xsd:enumeration value="Data Protection Compliance Lead"/>
-              <xsd:enumeration value="Deputy Regulatory Director (TD)"/>
-              <xsd:enumeration value="Deputy Director of Regulation"/>
+              <xsd:enumeration value="Deputy Director of Regulation (TD)"/>
               <xsd:enumeration value="Executive Office Support"/>
               <xsd:enumeration value="Export Control Manager"/>
               <xsd:enumeration value="Governance and Compliance Lead"/>
               <xsd:enumeration value="Governance Manager"/>
               <xsd:enumeration value="Head of Academy"/>
               <xsd:enumeration value="Head of Commercial Management and Procurement"/>
               <xsd:enumeration value="Head of Communications"/>
               <xsd:enumeration value="Head of Compliance"/>
               <xsd:enumeration value="Head of Data and Analytics"/>
               <xsd:enumeration value="Head of Governance and Compliance"/>
-              <xsd:enumeration value="Head of Executive Office"/>
+              <xsd:enumeration value="Head of Private Office"/>
               <xsd:enumeration value="Head of Estates and Shared Services"/>
               <xsd:enumeration value="Head of Finance and Commercial"/>
               <xsd:enumeration value="Head of Incident Management and Business Continuity"/>
               <xsd:enumeration value="Head of International Strategy and Public Correspondence"/>
               <xsd:enumeration value="Head of IT"/>
               <xsd:enumeration value="Head of Legal Liaison"/>
               <xsd:enumeration value="Head of Organisational Development (HR)"/>
               <xsd:enumeration value="Head of Organisational Learning"/>
               <xsd:enumeration value="Head of People Services"/>
               <xsd:enumeration value="Head of PMO"/>
               <xsd:enumeration value="Head of Policy"/>
               <xsd:enumeration value="Head of Regulatory Policy and Standards"/>
               <xsd:enumeration value="Head of Risk and Assurance"/>
               <xsd:enumeration value="HoR - Advanced Nuclear Technologies (ANTs) and Holtec SMR-300 GDA"/>
-              <xsd:enumeration value="HoR - Development of Regulations and Guides"/>
               <xsd:enumeration value="HoR - Emergency Preparedness and Response"/>
-              <xsd:enumeration value="HoR - Research and Development"/>
               <xsd:enumeration value="HoR - Rolls-Royce SMR (GDA)"/>
               <xsd:enumeration value="HoR - Transport Competent Authority (TCA)"/>
               <xsd:enumeration value="HoR - Sellafield Compliance Intelligence and Enforcement"/>
               <xsd:enumeration value="HoR - Sellafield Project Delivery"/>
               <xsd:enumeration value="HoR - Sellafield Decommissioning"/>
-              <xsd:enumeration value="HoR - Regulatory Development"/>
               <xsd:enumeration value="HoP - Civil Engineering and External Hazards"/>
               <xsd:enumeration value="HoP - Cyber Security &amp; Information Assurance"/>
-              <xsd:enumeration value="HoP - Divisional Delivery Support"/>
+              <xsd:enumeration value="HoP - DDS"/>
               <xsd:enumeration value="HoP - Electrical, Control and Instrumentation Engineering"/>
               <xsd:enumeration value="HoP - Fault Analysis"/>
               <xsd:enumeration value="HoP - Human and Organisational Capability"/>
-              <xsd:enumeration value="HoP - Innovation"/>
               <xsd:enumeration value="HoP - Mechanical Engineering and Structural Integrity"/>
               <xsd:enumeration value="HoP - Nuclear Internal Hazards and Site Safety"/>
               <xsd:enumeration value="HoP - Nuclear Liabilities, Chemistry and Chemical Engineering"/>
               <xsd:enumeration value="HoP - Operational Inspection"/>
               <xsd:enumeration value="HoP - Protective Security"/>
               <xsd:enumeration value="HoP - Radiological Protection and Criticality"/>
               <xsd:enumeration value="HoP - Regulatory Programme and Business Management"/>
               <xsd:enumeration value="HoP - Safeguards"/>
               <xsd:enumeration value="HSW Manager"/>
               <xsd:enumeration value="Information Management Manager"/>
-              <xsd:enumeration value="Legal Cell Lead"/>
-[...1 lines deleted...]
-              <xsd:enumeration value="Regulatory Intelligence Lead"/>
               <xsd:enumeration value="WIReD Product Owner"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PolicyPortalResponsibleDelegateRoleHolder" ma:index="10" nillable="true" ma:displayName="Responsible Delegate (Role Holder)" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="PolicyPortalResponsibleDelegateRoleHolder" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -11766,374 +10806,234 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...43 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE" Version="2006">
+  <b:Source>
+    <b:Tag>HSE04</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{48E76D65-BCA2-4FF5-8B28-C328C8E24B44}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>HSE</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>HSG245 - Investigating accidents and incidents - A workbook for employers, unions, safety representatives and safety professionals</b:Title>
+    <b:Year>2004</b:Year>
+    <b:URL>https://www.hse.gov.uk/pubns/books/hsg245.htm</b:URL>
+    <b:RefOrder>3</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>IAE182</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{F99792BB-E87A-4791-9993-080BEF70C804}</b:Guid>
+    <b:Title>Safety Standards Series No. SSG-50 - Operating Experience Feedback for Nuclear Installations</b:Title>
+    <b:Year>2018</b:Year>
+    <b:URL>https://www.iaea.org/publications/12293/operating-experience-feedback-for-nuclear-installations</b:URL>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>IAEA</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:RefOrder>4</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR13</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{A48AF275-B765-4E9A-A30D-D02983456A8A}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR-RD-POL-002 - Risk-informed and targeted engagements (RITE)</b:Title>
+    <b:URL>Available internally via HOW2 Hub or through the ONR website</b:URL>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>ONR30</b:Tag>
+    <b:SourceType>DocumentFromInternetSite</b:SourceType>
+    <b:Guid>{20D86525-BDF5-433C-A5EF-A341030169D0}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>ONR</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>ONR-OL-PROC-002 - Process for Incident Notifications to ONR</b:Title>
+    <b:URL>Available internally via HOW2 Hub or through the ONR website</b:URL>
+    <b:RefOrder>2</b:RefOrder>
+  </b:Source>
+</b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C952979F-9688-4480-B88B-19597C3B86AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9419ACF-FD9B-4EEB-B545-BB3F91B9B619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{490ED5B9-84BB-4E11-AB53-C0B8C211310C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3492CFD0-1D46-42A0-9AA8-2745650DFEDA}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302464A8-7BA5-4131-8D06-4B18A77BE91D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
+    <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
+    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1E7696-64D0-4E76-BD09-5F47C27AB98C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA03E655-BED4-4346-BC4D-B9F5BDE440B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D72597A-AA8D-4539-AB6C-80C28EFF8F0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8c4e2855-9588-4bc9-9890-af639bd565eb"/>
     <ds:schemaRef ds:uri="05350e14-297a-489c-ad04-faf6563b232c"/>
     <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39B0B622-6964-4C98-94D0-69470DD82012}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{001AD66B-1741-434F-B019-B944BF98EB8D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="fbd4c4c3-96d4-4265-b68e-6a383a5dca66"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ONR-DOC-TEMP-305 - ONR Word Template - Generic</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>17863</Characters>
+  <Pages>14</Pages>
+  <Words>3192</Words>
+  <Characters>19031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>413</Lines>
+  <Paragraphs>180</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LC7 – Incidents on the Site</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Office for Nuclear Regulation</Manager>
   <Company>Office for Nuclear Regulation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20955</CharactersWithSpaces>
+  <CharactersWithSpaces>22043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...146 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LC7 – Incidents on the Site</dc:title>
   <dc:subject>[Subtitle or description]</dc:subject>
   <cp:keywords>[Key words separated by commas]</cp:keywords>
   <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus>6.2</cp:contentStatus>
+  <cp:contentStatus>6.3</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SetDate">
     <vt:lpwstr>2022-06-21T13:59:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_SiteId">
     <vt:lpwstr>742775df-8077-48d6-81d0-1e82a1f52cb8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ActionId">
     <vt:lpwstr>5adb9ef9-042f-4a28-9683-0abde8a796b5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9e5e003a-90eb-47c9-a506-ad47e7a0b281_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x0101000C70A82DFAAC384DB9F6EBA2C8B87C5700D27B61D2EA57AC4F87A5F2CF441D8227</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="docLang">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>